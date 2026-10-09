--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f78323c14d75255622af6e1f78e721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51f48b22319127bdf5eb74520fdeb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121355037be1f66189108a8201939493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6a9f4440cdc8aebf77a8420bf49f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63277e1ad570158ce7504954fc7d285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa91811280ea27c2ce603247bc650e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45611c9d6c1838eba3c6b6a788a96c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a37f38eb117e5bef01e5f49e631d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3604532d30eb895ca9e4dea837de7159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484058525a6fa19b91ecb15d1579aaa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b98338e02e00553215f83c8a34d3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bf373294e7444620d493a45942f3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66fcab877f9967cd2ccebb4be728e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132e93a011397de6303db00397938514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e71cc09bd493b729b171cdd6fc6e6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022f1715073a26fbb266ba567764ed816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74daf60c0d50051ffaf0e3f9eb9c8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103210275bbd19f2c556dec11edfc7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac1f1970dd566fb5b1962b77c0e64419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9c8b339fb0efe8a7c3888090dffb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0818121ec7aa467f39162baa246f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a03921855d32b15da74a4caea8939c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e4ca8ac282e311f0d47deb2b430e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727cbea2d1ea6e2c405ff6b2d0f832324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7999271a0b5c311c6620d3713e3ad8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece47ec2be4e08589255a2f890f3412926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d895f5b90eb8efaf627db482d0ee027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87021ce54b5b6223d285576a7deb7cfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5be153d8758b470675a602fa41b5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac39d1661c60a616c70a550cb59be0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb70e68916e8cef548eb8ccbc4345f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9513c6355fa9a24c4b7b0e85acef432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e397d4f999f061ab5cad7ebeefebfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10dfb17be07319d0f4b391900e008c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de1c3e25de6882ec9ef488cdc3399d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73681685b7be0fd4724083820d3b9fb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30b2f5e32bf770f624635b2b45871a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6040c775219f6d3695e6eced4db5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da78136082ea3a680cd24dad321f21b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af504d3d972931f0a1d1c57e2bc3df340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30664971fb6b2af1f668f74197f050c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc3f91dabe044931d20f7e6cba6fe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32f9120ab58008610228c8dd1a0f4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694014dbfa84c2ebe43be2cd41e18f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0368b4c3cb51804f121b37436f5474345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ab291a2d2460898d7c3fde8c6eb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6744672da46db40ec7146cd33eb0b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516994085dcf874e196400a117c8b5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211c0981c3d25d60bcb4ba824aa4b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66f2f76661e87d11c1038aaf1e89550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2a2f1c467e3c5128269bd6e3fdbf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870eb4988bc264428c1c10fbee4a49952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b85d6834d51d7c43ece1e24d87c0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3598a8e7e77270bd13545801989bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f790908ca18d65a7434fede1b3b3b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46666e35d32e2db376f801c41619ecfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd523117cdbb83074355830dca071d2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c6e84bd9e71be9f751a5ab6448f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245e5a4592de163f27b9d4d18e807e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590357ce0e3812b10cde9317c0d307060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eabcdd3f1818e6a990b9b62e0bea161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5ac9bbaf7dbe139b4be673ae6d4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f07eff8918e25473358397f68704163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13bf9fcf91da8bf468816874b694d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f2c0afeef0ab6a0c678b98e6a3d6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06eba499ed08d020f26ee0a34277966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5282258c573ad255ededff777e526f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb768c72ef32550435d47f5143f79f4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7f858cc0450f94971fe997ec18cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297254a02bbc358973c3f879ad1161670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054771554423ffb2f76069d7d180c43a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835be29e26232c345e232f63ef5843a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6397164fc066bd89960cfba6509b19073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691d1fff6c9288137161fbff79a9e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67d3e87f85e9cc3ed70a36a441bd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bacdfc728a50c02c361ef7e9fbcd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b906c17e3a931de4b3e03c9b74de7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381ad92c747acc4244e98cdde88b02f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee8019d9fefa448dbaf08350e309f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5574146f296f4535c564c01f4183380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a68ff52bc95ea75263af81a88600f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f802e310aa3c370830eecb62b697b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2701ee388d6efbfd49720c1e08d5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1161abc0ff67b34ab4dac0d7089e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d6faf905200f9e4aff471c033bca685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509dbc30e127f9fec21cab11bd4d5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f4d2def775bbde38c1c596778b6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7a5672b3ecf36274d44bbeb356e7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbfb4946990eedf15c7ff0e261d9f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6e8d39ab2169e213bc9d410820b5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac30182a60c3c697049208857c606391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abff22525b84c37faee4b9e9b8248e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe44663c596715d7c1a38ed2af2f1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fcce8957d795c223952dbf1cae79894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d716715c980407c5470cd72e5d0b4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8898b786ca9c825deb71a7580c2ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd1fab1f2c60c48c8edad8d70b56897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03543f9a5b9651672f9c61b2aad0f61c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997279242887e4ca77c60264ce62796599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11266a6284f3555e0da7e5771ecee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5269e432fa5d51c7778345a4d4d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33585b3d39c14c78089c8eab71b3e11a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ce567c9a1a42313aa3138edc1ab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a201c2d7a7a5300edfd938ff510269104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c1f7168c4a933ddbc30165dfd2cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ffeffdf5cdfa08de8ced0f7fc63d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa755ac1e28ccea5b1de9e7e0102461107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38ff6ebc38169970691d47c432854108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb1615b1af78c393525d991b42ea2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250cb148125af3373ec6d0f385acc11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b369bbd13f846284302f4eb0eadb1de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee56a991172240d895ce1c32d7554a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eabe8925442857cbed61f082ef29c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905352b5b93fb718d08b306239f53b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a4d98171a6c5eed70d7b5c27b0642115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ad509bb24d40666b120b8a6faa33e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197897925ba09909e3ac85e4d2d1c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71a5f4ddbe481da2668528a40199ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b83c0ab2367b3c65bb75d0391b71e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edcdeb9411390d2bbbf59e2e970580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9acdf40598d7e4768be44c033c2ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619f78a3b53b828c4e6b804a2c0cb49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81569a8301738d6086364135a177c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf11dbda23fbbd08860b160006a2907124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603bba8885f54cd90e8ea4165d1101125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5187d4dde406dcdb06c840358c92d80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8223f49cb1cbc7c01c11d818d223c31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54273b37eabfc2fa460785e80a95e29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765026a3da79a6b18f662b3437838d2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d6c0e0fa5e347b403f14843e7dc5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9e2de151a33379f47b65dc651cd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb062d95e9c768abd7ec3c5f52e8dd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043ab8a0b6dce52f338aba1a9063a1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755f713ed5fa1e0cb22cb54eafb4cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666c2caf0b1592a1cdf1af834f97904135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c89c4b1df7bd3bfca8c9cd8a6f902136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef661a5aba38c5645d5f019e09fe1a25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f4f4e3c7e44ed1758a7e751743209138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb12e4545a60e73d3826fded3ba5a15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08253efa661f118f74c485809c8803e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d867740a40cbeefa2f8c102044a44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c66df22b47158e22fed9bd9b802f49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b37d543862b9ee595b141d11df661143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37d8e11f924628802175777cc337f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15e6b2e62546ba748b1af2bd1563dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6bac8a24d10e4e42516ba6959d11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505c81e0c63653a1cadd50dfb27ceaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ba291b9987fa6cec40833350aae37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e837cd77705f6729839edfdca532a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338081aaad8d01e2617bdd1989930072150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb747bae6dc62d263f29ca401cc4d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c7c2ad96b14c37661d09c666871fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dab5a06c215c3514be3ffda9fc928153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b966026358dd007834f655a6d5aeb50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01a030f84d2727b9d31cc1839287f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11773a9586844be7ca6eb5cae0fde6e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92be344096158f9f2aef3de438019157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4aa2a72dca91b9c931081dc1c0db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a9ae50d25973280dcd25c57acd08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8afcb6e652b7f601ef34b7c2cfce7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa70bde2c193935252eb3739214568161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f8f1c2873be8235b5679c0dcee1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee5dd7db1772b12241b4bb47a23387163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa8d59f1377781a26f254a5d75c63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4baa4236f9d8e8542010fd3cf34e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233148d710be255288588b680d0becb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e5ee8afd5ef66000b865147ed7315167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86394f890ca825309fdc1ecb46fabc8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d017cee8d044dfefd8c4aca7a8d74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f02b6d1583c9cbd33a336d037e88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc6d0c9f9d7ac095efe98fa921967e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5dd44c29c2f9caabd15ca8077ffb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac19802b96fc56b5f4ebf77c893572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef42fe846e02f7d02840cd343b37a54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c494c1c4a6cfd4dd36f1b0df9929c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba38d0b2fcef47a4a24e615059521176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81f4d87d820bc12bac68096750d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ae89698a5eab59455289e9fec522178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f4dea0bee3fcd9cede4506afc2c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764db1a892fedf6008a0c5ff9fed065180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031c25ba0117f79082d3a99860a5f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d76caab57a47e5bbaff6840039699182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac50e2e2ab5865242960af2f43abbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce48ed995b0a11f555f278e1c95f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15750bcdc8835716f26594b3b74db2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc404fc25c5a71c32b7118894c2901186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d59df480ad7545b26a39a696596c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980872b5be58dc84ddd5c52e0258b77d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302fce0297e5681474193054d0559dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f919eac526cc927d47a964fcc74583190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15373193b91e8bb87fa474d5512daa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54580aef111ea940e106eaee6565d89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f4494362d21e2d09336564ad1f84e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde299458bf89089b12cbb53e891b80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7bf0aefca71310d5acfad0f03631e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8bad39395beff00c0da818e5e145196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd81b84ad5863bf3d514a53867975a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9a47933f8fd28122ec003abea9406198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87bcaa0dbd3e7a052c7fa258feabbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab225c88ae78e58b287e21f61c523e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b785b66cb97601a8f28023c080f184201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1612a3a6ef72f31ab463aab6045984e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ed043bfc6ca059ea9cabf2ecb7af2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1868603e8c8bb8df0a84dee81d7626204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4d64ede45682eef0edfabc1fbacb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd3a95d381af70e89168afa5675cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99a2c4b9c71aaa9392a571e1a5967207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b1997c4bf0a4db003ed48babd24f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a4c927d5be7b8176d39e80e454820209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4d477da78b67a6a0cccdb68084e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd60ec96079f7434fffef98bd74632211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90917f7899b256d10d39fea4af700a68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae44a10eeb55ba2d70b8fe03d9e85c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe4acb8658364278a87cb419d226cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d27a79248936ad3369159c4cf7e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9964cc0ef070a4f5ca7e7fbe7432a74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284cad69d0149ecc1252ecea227d4d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183e5d840e0a84bada167eabe4d52b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eaf4a5fc9d34004a65f970abb590f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dabb34975f43f8e48d9944f17cda4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d0cfe7883fdc073f7e1eaa63d1bb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260dc84a9f01272eaeffcda0e8fc867222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bdcdc5462e89612d5ef2e1e29f8e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c4ae7b6e8595c4a505213775ce73e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31641a8d7da084297595d86dee8bba1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aceabd009c2f0397786bbc7115795226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5f1c2b7ebca996f2070dfa10cb918227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32768fe1889a1cc451d6273e0d676228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376372b4182d26ac8e3f11b3cec4d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756bc2e251d4bfbd0ab75d792b63809230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec0c04d2c5f3a93843b896ac533743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6555f465337eab941aafe86fdc9ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc70706ee3f8a6b19a0e57c7e8be606233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26808f6cb84095ca54f7291a77576231234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f707dcc75d13b1ca0a8465d3a921235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efad23583e7f69a21d5f71ba01e816236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d94d38fcb80876476d6b52802fac19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22045360942e82c539594ef7327b5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289ab8e0638500eb6599e9672e383ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b3f11dcf4859e07ff83ac3c345ce2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc914709d8876fb5c4493c6391f25f57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99063147673fb7e2bf996e8770ca31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec2d9b8ef6b609056ec30f332d8cf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb77a14f7bc4b85a01d406949ffa7b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dadbac0e63cd0d687f999335551d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e11832fa70d41c5d8cdcb24121b1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da7f1cd596d76c9ca9d1e0885c5e48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01920a71c3fc9220229cf8adcfd4fb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c357d4c6eddebf02387feb2cc96c20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae527e002920c01338865f68b6b309250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8900519718ccfe939b3ad913385989251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df7058d7b659ea4e27651e22ccb973252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef938756a206e2b72aac5e3de4fe9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a5c3ddd5e38864823077cb92c0f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887e4cd361a612e5f5d5f0724c63b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0bc9a76b1452aae7872829a3ed103256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b7c8855fdd4c3350419c673cdb4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c1c3b1c93fa7a524ffa6ea5718520258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0242235523be4f373b2edeefc47ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f80399f33d40e77b7a6713e3b09d28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108917c8c0e758a52039cbe33350f0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9479f55e8e977bc2aa7f8ceab9865262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a525c18e12cdd4064034eb23cbf169263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db52eb2fd8aa5e6e9557ae02cc9ceba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841526cae647bc19121366286b30ad08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac93f57a1011e999253a798c6bb25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8cee78803415614f558946ec793e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f45f12955d69de671b37ac9c9745268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb16a8837eced6a167fe2e9587dc14f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7a6a382a49ca0bc1f8c50eaed12c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bbbc9c3ea72bd3c68542774e6169c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068a3b6015b0626b5681775e19c76c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e3c271e7c0dba0804c5b4c08137a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9dbaffe0579339e86e2b56bc2e271274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2db0050354dd30894ceadc2626ffa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4de86c45c16d474861d669b193a1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28986d3f517d0a4a88adfd25e64b3310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8acaef71f366dd2c2fbed9e4cd8aa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d1c429c60b12992ad3c15792c99c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c2261e68db5cdac960e4a6b93c874280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5bda39317906ee8626139bc70223e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32c639edad581113ac7cc5dde0064a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f18a6f7ae8795597cbf522c9b2ef6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10541559968c412e3bd9cb112a8b75b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c18217a3d0a6f55839866d5a7e6353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd45d3682d8f410c134605a71e7b42c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a4c174df22cd94e95c12ea741d62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901399b58147409e3b072a5e1e52f172288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6c42ca182adec54c2ee0baa5f5c2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e113918b161b2ab36a895ab0cd02bf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dd5f9cd5991dff07a3528fa1e3bf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff99fc8cd8a0b1ccca6d543c41005292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c140c3bc71be5ac8118232c004f9c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7c7b9321bf17764b0b7c3eaaf391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5cda91abfbc33f540ef096ee48c6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0c8c5d4f3ccea82df87db7ad1788b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972e672515b3b02dbb6eaaace6eb60d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa5956d7e34f341079ea8aa15251ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5985e646e353cebe506dd2af853ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238df6133b8906c70c1a81e69fb559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dfd89ca83dd13afed415bb675c9af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087710b3b0d830834768a2bfa9c7a4e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dd1bcca8420f6e0d43b4689f50ad9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a786657010cea870a06e408ff13b00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4830871a3e71af4dbf464d9908e967305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15360ac819c0b0779c8befecc2d5271e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9f99e3256ba94d74ea3c92433cf4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aca97ceef07a7414811ffe5e1443a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62a4a116e35fef23470e7739358ff3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca4054394ebefb94d0cea780b862f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e134fc480ac5d8867568e53da6667311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121076f7d15eab940352422f25ad1dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0f03fdd7003a599e408db0d1a2b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444af4ec48a8a29d54806a86aaf35e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127733e31e03b4e6366cd8d8b825c720315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52389ffb47021fb6717102055ce733a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1eebc11669b9e9663f65914dbc1c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4445493cc051f1095e9ebe4e6c850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5f89e05852f9490e986c1a8a4a28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0326874aceca55472e23a42f8649a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffca0989ce99d4306ddb86de980214321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2c134f2e1667a75950a9c98872c32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628b65f285d34a566ecd572e722ffd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa639f766c4503478d4ec14baf11935324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f68c37aae7204e7a345b1722b47ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6185435d70ebc73d7f812e36c3595c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e835229a4dd747b2ea5287372a8df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9446dae341182c3717934ed8864baf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819edef6dbb9e5f90ac88c227de08d4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d910e3e60b278a861982daf7ced8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cacacfeb5a65e46594eec0c99c939d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6d71cb962dc39d7b71f040157b9c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6727f7e824cd789f6f466f9d8e8e309333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78735a5c5ca8ea4927dc74144b655cc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1125a144613a602cc2e57a77fbe192d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c2e65f7c471d68e86207e37c2213c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba97505dbfc78d427e88b9ee46b0504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105c98ee14ff079015a682488dd317f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b42d43dbbb0df7f85154c0726d8816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0326b0566795e190b66148989fb98297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c853d6d2a94a0c3e1ca99c021335278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc91e36ea5bf4cbdf0ec31ecaddc9ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d9d6b492d18b9335edb027596ad2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37bcd110576ee76b74b244c64505ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455626ae9c74bd183762bfc49f3353512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681343c6bd73c48065f164324407f1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01fcf1ab1ddb1806b61b6464e028f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ab1422b9a993a2ad1235fd17b9ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e8a0e322448a6e5d9c73c0eea14316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b19b8910a37ddfdffc6c59110d377217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815c4c8efd010a64029c6f734d5d64018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4561f2cc081ae8cebf2f0c5ecf96e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f50ad1934f0c6d8d5dbcaf5ba547e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d11a64675de22a43e81846bf463f8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc41b6a13b46984f6aac328a89c28e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540be440b4daca1d1d1c8a4ff0a27023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa278350037b6798ca06ff1c0d55de0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924f9297892e59b49320403efe93ada25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bb84586724a3d39ef9d563e77592c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e6a75e92bdc269048d1f19473fd9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5959b101fd5d2bd6494e7cde256208c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888953ad5e09aa0a611be2405b3d3d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a4eaa1afc36c1629fb4cc0ffc2d6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de88054f5c86bab1be5dd0af03d6ac831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462c1d4ea376d8ece0cca34f20706632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22bbaa4c5bb2c0eb570c75eaad617f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb2df14bd9033fdd070bc64f7e2cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268c93fdfb864f4c7838f48ff29c0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055df309271229b09ca544d57118201436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bce5023f260acac6963335757fca9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e224bc4550cd206cd1274a157c36d8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2356df8b2526d6d53f275ea6e8909b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e97ed99017c5794bea05b1a5c3d09540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736deb7f608ae61e795b51c5da61f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059061243b0517e15889e521dc5ab7e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0effe86d18ddebc84663e51a88c7c1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d777140b48470adf1c4792a9dede544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b08f7d428a17fb7f5e104ec312d5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda38731ec2f5ee05761ea482c016c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d93a25e05df217f14e986108a1b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3434e5ecf8f2488b2bcedb74d8f15348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d900be56869c345adc18c5fbdb37b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55557f2c202efe71c3ab36d04e69f9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02a345bd2e539cf792ab63619bd44b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf22ded714241f6a20d7f41261b38d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ea629423fef505e6441cc6ec787853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7eec383c0c0d020bd0c9e967562a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048114e8d8a5ea1e75d26e0c2c8af555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf8d2fb5a66745c159e262c563e6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d12376203a022d03b0693642818fbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849a3545faee01349683592cc71a8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2106f390c15fa4fae2be9d6edcea559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93539bf649c75b3317e43429bf942460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95549dfc7d1351d0f89efd33245589d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977487ae0152ed7fc1a243d49dee0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c85d47bcfb578c33ee80e41b782fb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac6c6d3dadd182a7e69dd1ee9591e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf576c8d16d765cb8226278bcc2d2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e18fd62546fd8c3cfee2d1c730af6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5ec68b5468124f2b1a5a31e82f3ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e40219dc8f16282bd08249af181de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c06bfdb0a7859cbcb262759d586269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16121a799bd307945d8cf2eca19a849070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e8dab4f91d921d2fcc256ed39e6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bab06d69b9320b57eba67bd5dcd0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d35d6ce511ac37a01500a38e1bef8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c49c6da2b868513e17160dbd6936474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32754dca9fc704ef0f25150b26e6af875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee48a612608c44285d3b52a24fc9d8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1e5905296d7c9aa4eb1f9167ba7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428b00b6463d6002fbd6b1972f1ee7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87712b3da610cf759f8fe3369fdf3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb5a057c931babd2c6e832ce6139f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992374ec8a338c0e928ecf4279fd2ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d243415726f5ca536f890a60faa43482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbf018986d64352ed39743e80b93b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737762a2ba7ce96f77e94f17e5c8a9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e41ea0db1a75e4200bd5e13fc550085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce71b867aec8ff6e0fefdbefab49886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f8436fc4d3d46fb0cf1ea30d33c3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f0c0454d33b997c0d4f142da8c1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055dae2476a128ff84ffd0f2a083c6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d370a3f93a7d488f2aff754fe573490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a671ea450b00017e5346f0c0bf8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529ca35f1c460132c26109d3e2b8c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832bbb7eb87d0d5cec4b361667b5c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3440fc0f05fae7fca5bacb232587d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9258d23370101dedbbe59dad327e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c353551885f3b5f10e04b00ac5bfdbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5211e8b6c35f94cfebb45ce3baa05697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f113b655cb2176b6b2525e5adf8983d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e3ce6b76825752770937611ae73199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70a67b3d757b4080d9a726aa6d3a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604715a4e6f607d1eaec4e3abc219d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c20ce0bffd910be712669e98f15a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c4e44c876094317863ee1cfae3361103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94fb2c5dc69f1b0378575d08cce484104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc7d4bbe24807a3dc8325e157c54f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217edfbfa67c76d87626880b0af63be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce3cb60ba72032f69f87170c091bd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43324d5faba7197bc698ba330da1102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c69fb4e8908502a64347c240a76620109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed1b6865560b43ccb3e1697182eef6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e8857686716bf7ba725d52f37c6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d376baeb4cfed1327e445268fa4ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478802f7a61a297d710836e91181809113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bee0a688360719067105373939fdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ca74b22153ad131018d8890e4f49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1539a7f50beed42ea20a99d078e43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5604711658b6d4c40ec6d8ca0adbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef673e715c40742468dc34450ab2d93a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7abe41fc941de70305d2e958232b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e9660d360001f24023004940601a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baf3ca4ba959e82318712a42b566cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced4388830ce83815ee97100c22d073122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08bfdacd4e68dcbeb79824aa6fe519123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019c67a4d5884e7c6b313048f5115a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d28f5fc60643bb8975db8dc9bf36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c16c39c879c96625b473ccc441da20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219097b8cd978db7441e0ce7d9a82e72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a23cbffe569301d8b5952bbf4c19e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738772e59c1bc71d76bbe8fb109434f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e464c32df458284e7ff208b6cced130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654eae1557192d0da92e54a09aa65e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31057e929921bb334ffbfc2b91795a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ae915d7096882ab63dd269b43283133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80679e7f5a375889815ffceb8f26e3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c866aeaa975d16bbb976b046b7146b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da187989a276319fd1554386093131d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690da2635539b210ffa1a12fa90d60e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a31db26271915c72cff911178e2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292e1ee34e3d400d54c250c1c5116b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edce0f2b4f8f76d1a345366a11c5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877a2bd2866dfc54a677802bac6ba36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07668d6ecae9423d40d515fad86378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e9a243923b2329525728812360b10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dd04f8113c00f44e761a64de7c56b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052988cb7e7ab26c321dd64fef2881a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e775e3933df8ffc5fdad6632841cae0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f6c4c0655e602bdf4bb90b2e2d6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273d7e531a046ce9c6aff657f146c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54fecfea781f874f5737237ce5541c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb454db31e75ded4bb155cf89b7681150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07912551703b7c24bd885747532da649151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12532c7fd7bc833be40234e035eb0059152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b6490f50510ad6086826b9acbc85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171488ae877843e2295abd1fed8b068154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aae9dee9f75e6c75305167eecc9bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458870f551fb5dc16ab8a8050c8d20a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b78b703610a31d6bfb085ac0e47cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28eb5aa428efb298d5e6ebb3fddbbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc0d06d98236b39c301cbb9efb050159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ff4017b6702c04cf415d2f085428160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc28fa7176394b43ceaff1dea6e704d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d571d79808be7eb8545500d15bcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d43695e54894e4bb2a2e75041b4db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ae1821a22dcb250ad3edfabade6d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c689aa5d37a4b0e09766ebae72dec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a3a0fcb190fd8c314d40d4c8c5b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbada6cc2ecdd97fab3e9953b3cfb4ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16854c18e6d2d9926757325c3215fa96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cc44680837298cfb2d5ea806bc8da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444dede67f00d38a6458106406cff9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385a754e4a394112dc2fc2c9f4c0186171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367e49d276db80b1f3ce2f1e0761e9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af83756ca807d60909f75eeccc805173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51075f80f55775c2f1634aa2963fa829174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a350cbf103db7cfac37c0b562d75be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e732950689e34d992877cb7fb4931176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed453b3644557f77c379f44a908452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0e51f9e8c747e03791e44fb6580b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b944d5d954ad719d72ad802d6864bb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706766f177fdbd80f021eb3b9c9e367180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666720afb553228f200fe668f4fa9b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1175a82817362e3fa06e3b3101fffd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3758ae1b1c3a9e9b61d9315dcbe592183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc483b00fa344a6080d2ccf61bbd73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2d131da74d00c0c2d876dfe0de3db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4166e8acde94674ccb77ddb81c0f7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733685c6f6eb8dcf1ce898c7f740b8be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b00d4e9d3ea7b3928b06543c785316188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7886f0dc1c657d2e155249b8a4437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe035dd2a6c7f5df5d145ea2cad15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eb30a7766439e2899eafc24547254191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ff1056a6aaae4df54925889b9fbb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef622bc590f2154dda0e66d7ba1a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad255541e0252177c8b37eed6d10537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5da97aee249210abe11430d052f5b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421ceee9fd764559d1d84ef602aeaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f03d8ea3ef0a3e815aceae999e7654197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fe58c0f50d903d874e6d57fdea16f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b094a76dba276366b030e131d1568d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901d57c3000c711ea9f05d743e47bed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3af5c3491997a3c2d7fcc44c62117201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ffd5244c3a75ee8b31085861e6f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac455150bde71aeee3c43ab7984140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f353301883c407ded2b14a41ce933b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074383b328aec5e06c987454bb54dee5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab6ca5276ad8f8842f9ea58b98036206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a911f5b8c501e1d0ef21e2bb7556e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5d95e057c826a32ab24ec41799628208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb1cd6043459b1dcd946f906c91fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a17ca81ce3c2247c96f0f3ef4d119210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08172e1f9fac3ec4f949bca99be58cf4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd36bbc0bc9cb0f2b78b374f5f3594212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef9a21887de668b1c0d4546995630c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c76ce531dedfe6268146063e8dc53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263abcb13e115a086748bf52b4962553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d53acbe7ae69101f5e2c6de94a2c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bafecccf15d2c2aaf3d771e13f6cb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed5c2a18f0cd63058cc5a75c49d5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e4aa4c82e6e015659659f1bab7edc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535c875cfab6ed3676fc278796f8d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a2225d00f30aea3d7a2f2d27a319c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e902a7601d1396db7d4b7d18543d7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1e4a0021f3a22f3714a2cbbb6f2b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f440040f6798de7f2f51d27ac0f95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b8e109bd71dbf291b8ea170e2e80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c382be1f1b6e0f309361b1b04cdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b20b5af7ea99777cbecef222b059e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf6071edfac33ac71595d11f95ac0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd175ee5485f734db4055d5f9bd804b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f064faed927e2cfecc0e71d5811c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64c16e1526d61b4cdf2d6d457c89e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a1bc0ebb21657f3dcf4ec653fd5c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563e0087ebeb6b3051c06dba2c1093233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c7444b5e4a0f8bf038cac5f1b102d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613988e1ae8cd6cbd8840783e2cc29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc630780253953f31f64d88dc1f5924236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e77cbb86f269a242c6bc30d06457c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac640c7d42cac54b0e72049d30d496238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb4ccdaa2fd3ec5683684e44d34e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48113ef31abe7f7d7ec4eac1bcc02a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d185f179c8a745d1f63da539aa3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3ab524f8a98171122541f10a0ca91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a0621a0fe625b3f0a917c7d1d216243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c1dfc104b878fe431dfc25c001b48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3653a6066d80f416973748a7fba3c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b5e6219cae65212b1095cd5ef7c92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d533237e0cbf38126c587a7e923c5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86935d0bf55b58ae17c7a041dbf432248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6183720e0055d8b907771eb2f047cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e7bd64563c66b0bb9ae972fd6626250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3ccd8645167d329de3f9af7865b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc3bce391baa87121f1d8d9699ac2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3211ab4ea72f1d1aa23de24871bb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54226b1a348859b4f8a32ac63115ca0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d66063eaca5052e2af8ca4396e3d6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a0cc540f8033e9d08ba75d3c49a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782966c9c30ba0c9e723109e60693f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c6aa66ef8a8e9cf24f99cb96c633b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5cb9148ad11a7847ee52b9a9a0558259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99df1ac1890c1f369b1f9c459425ba5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b5c69d30c25d1fbd0fca7f6cffb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0eab190826dd3e5cc73abbed5b71c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a2a30ac7e68d5fdbfa8bf4fd5e35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b52faea818f15489132cceed9de34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad3994a79861f12a1ea72ed45b59d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6316de2df8de25d5de7dcca19a32f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec83a43c6443ca87806b59b209c2624267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced82302fb8844387cf452619d105d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a3d4a366c823240dd46743ad719a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a5cc79572d6e5ba7a67c632e82c73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d229a7e9557b9d13ae3d54daf22b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae6f4a118c42944dd8c88c4aee84ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672d56b206c883e068fbdefd4f650f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736df99003f808a6bba66c5fc64ca1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af5c6a6b430be18f865eee018c86db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5cc2499da0393f7140bc34f1b51ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324991fca194c790e49ec2e0f814022b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bfc4ccf010ddf4ef3b70799a17b3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad25876c22302f85a38789996bff469279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c066d55199ba9a64f5357c5dc6b263d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab22631e6c579f721a4f388dd8e589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26d24908b43f9a5875c66aed93562282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7c22278a307a03a1da7a6a0c8062a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f5f1a1e4812d14cd1f5ac7e928403284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd740f227e5d7827badb91f56a57d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662147af6d131f24a691cb58ba616aa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046660f71f3a086de7b74b89d85c303287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca442bc54e14ba2c6a680779b86a8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414065d5e07dcefcc58444dedb860f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e47838dc6c9f518982c6c7845642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19185255539834e27ffff397e554b69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2550a1afc4d439747e4fdfcd4ecc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a8811f97790dc0f88af8efd58a1f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48101690a71fffcd43b51ee982eba184294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b584335a06207ed7d6b72bcc5cd48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf615da2d03103f82268bcbd50b433296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a52969085ec81e79e4a07b2aedd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30040ae67d05dd5e844c08aed72346298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c361001410bd7af3ae56f9f92ba72e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea681dbfab37ad41d9e26371d6fbfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da404b967507551cf5dfcc8199f7b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a7140f917c89014f9a195447157c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40765d7b2283309cd6c0450a8b82bfc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e518a5905cdddbfb10448e7aebfda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c96cee9ca852b05dd9ef1be25fae54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440b26db086139ddc83364eda5ea035306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd3baf49d1b01519f4cee9665ca276307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9565409afe36684ddb4b07e3ab163308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1de12933e5eab101b3cc970a2d40a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376fbf2a0bb381f14d52236fdbeaa71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b8d9e9a59eb400dea7361ef77f72c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bd0cdc9908ea0788922da4d5fb00e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ac3cb8acd818e123f43588b7a7b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a10e52546dfe4dac199735d1b60dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c37da7563ca09893690ba190c1c08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d9b476c7b6310f0475f788892d905316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc066ff7478d8c1a64d981f71d47f16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe274b58daeb14d0172eb9af9f248bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89598ae8c322d8a6d47112a950774c4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e891a0d7b32a8f9861cb1875bdacae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e0bdb97fe4a79c0ea17d005502be7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9faedf8229fef27060ed6d2d6e39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf995b9eca28dde1bcc830c14a5f9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1335ddc9f5b9b3be51e35f6f7568324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80298b854771015cae5c4fc8a8c0732b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>