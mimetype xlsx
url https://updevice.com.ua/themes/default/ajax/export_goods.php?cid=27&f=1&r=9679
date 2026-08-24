--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2282a8577bcc95d98d40ed56ffb9d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ef4cc7f70e8a5be232082e37ea8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cece8cd7957cb0f178e749a5faa8de43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38b6dac5916b5c5aa23ace175645e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee85033864bdd0fea7caaf27fb0a2ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68d81b2fdeb8be224db7b4e11a01056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab98604c0e2b5b5a59d3f24aaaad9197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb182e55c40d02546e4d96fa7b6f3c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f68d0a5523143c142943ee1131959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203866943d7b6e057ab43b2bccb356a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a4088183c0ec08cf8a21204818a2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154d5b168fbbc2d41bcf6bcdf32198712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f694ea1038df69dcbcc731952ecf8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5655b87de48ba8495bc49fe8a277af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c535e1dc572f07e87022d0e797e7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4afb7027eb0f131202d459577d34c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4531fd665b5fd1e07dea7bbd9024b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493dd9c361dd4a760adbb4854c5bce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973749d99c928c202062a0a10f02129f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaaae15dd7c3a39b60b7bbfc94073f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d67b8f51a9a45e2bfa95ff6e20d2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7084e65bcc6e4c8b0bd6fb468c6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db2d7c5838aa9fa97f9fe4984a64e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6fad89568508cd5aa59e8949331324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ab9573e54673767cfa2e5ceba451925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0085b9be71efecf523135d49226626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdd89dc46efdfa2cc939461f7566e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6053e0bcc1510008a06de4eb61b5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da60d8052f7fd669eea7b0ef49a6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8040fab46c8e28019f262a9f5800630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5ebb1d5544b2b9a4afa9a0dd72dad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca085c829b9aaaa38d48bd109d54d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa014c42b94671c371854503e81df1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1df8a820654569f5f7878c6fbddbc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e8945ae6afca887f1b896a77d81d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b4dc29ef017158f509adea13130636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c876ef9deba3cb3c2f90ffb1f60f2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e204a3fbd999e30c40ae8df80bf547338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eefe7f6762c42c045f83e6c5e517639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e30ad0ef6e94d0cc618ef99a3de2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c547e7b0cf849fe09d8639f914a3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e51f6e9c779db18c689539a22bc6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0f75405175f206ebcb52f53664e0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb595918372a4d0c7fc2db273db09b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c7ed31d607035e903e97dc70bb8f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072b37ecbdbadcc62387d56b35c74d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916732ee0c8d99e5341cb7e5bd95ebc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad03d9f2cbf3c94366fddbff0ac45648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2cfee7e1da98352111d4dec97e8a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a90d0fbbd2dac6690e6cc958794dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded65cb4e6ff44e3d50780fc805c9eb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6cfd615cc3abf547756674f91295152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b226a8554d3ea8a813ed014cfc659e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67fb165c125cfed0cd904ded9c37754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cae3d360757f419f6d9a77a6c939055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633a51eb66285eee508ea83bbf8273156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfdd2967f56c4a1b4d6117cd997a3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929d5747f383e016e49db61721682ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1601c4d79a7d4ef371d94a713f6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db1a902b80e8b62e8ab23cefa413e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503812ef34bddf5eb2aea6033bc5ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3d4ae02af618b59404fcabf54776762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef49d2421f6199492ce97d999cdbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4feca7b83a443151073cf5c94e82264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe56d6092feae9a2cc2cfa40115fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94076d53f8dc6b46a0e90c360814cccf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2677dc33755b82ef891b1974b789567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f634352bc2c8b30f8d7c0fa232d17e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23e35f9348ffbb1c982081fe8b33f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f0a3bda8e7d8190e21bd6ae36c3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f21b9bb747e7ad78afd17b0dfd6d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a628cb01a696b2b0daa322659c0b57472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0803de98ac58fe584cfd81333ded7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92babbc3fb15ecfc9ac2ab021af75abc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebbd9c92929090b390858bb8ffbf7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4826fe85bf3489649b5865e6fd1a8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf71cefb13920fbb0ca3ee1cf98b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791d71ea2eb0e3436ce8e39caeddf2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75fe8c1c131d62d6a110f98f47b19479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba7f8a91c9bdce32e780d5014ed1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5989aeacb4a40b62877c8a3742491f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0059232f7a784c7001d24b2843245682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578feaff5cee9e2470bde1698b5b074a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4084ed56370854cd58cb134a91aede84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4c9f4444e7b64b985bf801dab926385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a24f430c2d423cae2c11fd190fc1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db12c997ada494e083456890d74d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1c66b52edb3b72c0d16d9c98e290888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f49f14550771eaa52c6382c08bbfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f183346c9557b4e26152345fa311d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a22c18f37b2a8c23fd82c5f2827d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7cf76ca3edccd478f99d39d76319a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66381e16aeda060ce0a46767eeb9d10d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf336e1424ff9f5512ae9ea53c501b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43683f45712e2ed00cae6e9b277a1fd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae760fc1bf041d80b4c9feb0dfa6a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5ca21d08c91858f037e1801d192397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01ab3089b0bee2f045fdf42812a66a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06bcba52fdc94454eb959959687cb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d82dedbc76da0c600fa10d50530a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b273bb9d5bc281ff685249b1ab2e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac0958b3c76bec7de613800e3b4300102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea64fd9f1e9d72cba7221a52b850ceb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c221f144b7e43debaa81f5f4b715f74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490f2de97cfd2a73a08eb8be1350c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6c60a1a3ac987e2c8739072b64791106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd6b0b48f34d1c4aab93d84cba156a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac30bdae1c3a3247fd52f3b84c141c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb5ade9d1dcb69a781b81708ef596e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934d277574650cd59e7d96d8703e10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62db150eaff4a76b87414e03a6635111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3edd51072845bad5225cfb3559b03d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24cc61b3ff0d55fc7cbf2ed996faff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995a127e03c428118cc0ab5c600799a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3085803033fd660d1abd3ad000c19e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722447fea75b62f3d07f117bf8332f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9707ffcd3345dec9c9e2ebfcd04a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a1a58782a902f09f9e8b03f3bbb8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225dade4d24ab71fb5d6456d13eae0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edadf9fe807d615edd059564467a2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186392a28bbcb9d934e7cb85e9a9476121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34fe2dede4312620bc8845391cd494122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf050adfc724c8aa1aecc896dc37c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d957eca94df3f0716305ffbb3c4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21cfc4c1e3e93fdae2386ef5bd67fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c890811ea18d65d998fe3647fee42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9afe53b234d7845e22575e6e947231127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287d367600dd0e652111db05159ceda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2214ed0415c519921c0e2257bad90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf929ad78c52e2f2a0e39029881c4cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd89518a95ac55a40e0f933ba8faa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e59985775b97c2ef766232715a841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9cf2a4d298d5171fce1b29ac57f63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592056773ac8eacc7a00a93d58f9688134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c703c98b2cdcd55d2dddff23f75437135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f59e1bdd8f64056c4d7d10d1bfdd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95324df0a9f5b46991e7e49ffad6b2d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb773bc4bf89ca6b5bc39738a2851138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f2a1586eb69564c88c763cc46a3e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895bc28cf66c540a10169a53f25e40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b4f0e32452589366d09cfa3f834c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c982407dc4c6e380ae5b7363f54a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b71361305784bafd2526291a083d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55732652cca4a8e7b49392166923a72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd078c2355161a0df09fe2443a56a875145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee100e268bdd3ba2d717eb9d4a98fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f73e1f2cedb196a63f49d149d30435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2c540571ae41d4c87eb2f506c6ef3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82857eec29e75e663e62f302df358149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245d58c08bb069c8cd25013fac9506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbcfbb243a0778e12044daeffd5074151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9adde48ec30c147edb1c1b44a5812152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b743931a412377b16f6278cacec637153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4da302087c718fa293a2de1379a475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e94f2cd7f577e11e0ca306bebd0a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d429cdf984672c4b11e2be7a9f58f34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08ad599ff1424d5c586f569130928c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a402a37d4b892c820c7fa00a073257158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4804313936a125d5aca74acc8a7d72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a584e67ab3483e9b04553d8f4aa4d7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e1a8f6170e56c58f4704b57dd4989161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6706de2ad7d349346f463dcfef58d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e4665d684c2a9f602c19288f1aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b10a1f02092a78ad1240d35956f9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f020ed715e599a3f6ad93bd7899c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0efd6cd824016ad6a750882dcb006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540bfd9c7a2c55a348a7811c32278c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4395802b63caeb170682a37dd96f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1757a0d9c228790ce5e91fd26d5336169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc01904f7006611d8fb5b5dccea11d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82a9c03daf04f7a3f171ff4dceb99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2bcfaa9e66aaa64989a7abdc5bd70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85acb2806e55c90dbcba11e7b336e5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fe1e28a5a40ba6c604d10aa0f4ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12743afcb2f545324022197255b29b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696912734fcdb788ef5ea109b08f7559176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8235cb2cf6f0d015ed04a31307aa68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311390edaa737806b75225d85844261178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1828306d8450d8c4b0864110b78b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d540641585a5b68a4697d46193b9ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad41bedee44625e76e683522b4f89ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e88baeb478991a232564f698fc9909182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ace5099e0d31a2c3f98b454426528183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ca6a4c0501769dea96b2a3b263d89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfe922415a5658e4e4d3a7a39262b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554df07cd1e14b68fd10322d5a49692186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0560300aa69342d228f7e6060b55b68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8cf30796b3d6012db69e3c2fce0ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147751b87abe1ffb0e059c40a3b97c1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6977e9687a3df8d3fc917f8ba5ea3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd9f4786401966b4fe57ac68174ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0365ecce2b3562c3d5e4d1e6b95849192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e9036dcecfdff8ba3142c659aaea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1a216a6e3c7030980e3af33fe650d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcec4efb514b2cb3aed4f8441e0334f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a556313841f67f4524250c3289e7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c3a6b60ab7dd3a73868e1f6aec5d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f264711d9b33762a57a68c514dd606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aaf453e43776ff0894cd2a1fd1769199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0cb0a972a42552d496422db826eb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995e4835f80dabbeacf0c749159776f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcc58b881f2b6dc0b346a62ac815d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7b9b34de12778524389689d883b94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e92a2aacbe71ffc642a1ef1e29d4c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e643e9978be406b2981976730ab82d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab50be343eba0bc30196591f601b1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bae0dfdaceec859671161af95e78f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3773741dffa4269cf7ad0334f1c342208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f325fba19398bfa7be953ae9cc0d9a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3c3e2a38b711a7d3cade581d631a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d35511e3af4acc69180b1ae314fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99fe5bf99410ea271982658d44f24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1c73044e84716f826a1e16e5da326213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739c12c48e9232be46b21d2a51667c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc19282bc2b8e5046615370a799b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ed88017717ce578fc3fcc774225d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10975158bc6688a64bbbe676cfdce01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d17888edd0d1e5b794b95c2e47ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1449fc84ce278640619ef4906a036219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c723e39fd5e829b8b86e5d0b3aa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d5ca666983658033ebd8dbfdcc34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec19e1a9646df395e306f0f3314898c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cbb3d795d56230375201cdd9fa1ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd036a996d6a2443051262558ec11a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b5a949be9bbf1ca27b891ab2b072225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917d596eaf0dbe2795d055959957380226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159f103493b534e837f080d5c282e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5131e8fc537fedb48aa8e00aac57b4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404813f3de36b62dfda78de825f29a18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1219027aeed5970e58a8fd1b7c4b84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493812444cad5cfa5fd4dd51440bcba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ca62577614fd287356a74950d7ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f3ec59893b037b9271f6b2304736233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee19cacfb7fa95404bc40e500d95e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020acc63c1b16fba82c7b1588c5e5de9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d5de21203966aea1c2db202372af5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655bca5367cb8a97af6b52d21ba66af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe38be1b2a9751feb1f0b2cde38297238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f014e3450ab7dca5f9fb9400941a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190d4521254eb8345f7b5b207852f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812c8364496c25a21aa09bc17f790a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8c2c691267603f4053d5f09f1004b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b9f620c33ccdcec5f5b994f99ab7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e71ff04e464233eba32ecae24441244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3faf884a646e9af785b278452566245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7729c4c4aedb8011c1527cc7280cfa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6984d58baf0db2343614583302ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498203a1be933a2160420031ad9e6a3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811d1374cace87d2e2f580884ca085249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5912bfb4caf8420dfa5fb86aea0500250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84196658c6b06c8ce0a5643210078f64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadc1345c32d9602e273f7f7a6cee94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079702e617903721f789f72fe5004201253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5581db1b0cb3d4332463f3d558c2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa904cd40a65f32ee5b2689db176d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2349ffd21ac392b92cbb0fbc0840830256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732269af1ad0c0684600759b29d12ad0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489bc4d0768fed5a4cee0dae19de084258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d50bf8d8cf00d00646a60a98935e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a2861026bb6450590b93632d96a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ffd46582cebc567cf52efcd313a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04cea3ae0764ede8803fa6d6934028262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f93bd3edba5d10831f0b66f46695263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1414bd9abb0b0935428fb585fce483264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537064ff8ad2d4f7bb6ad7c9d35b6a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e3314cb03b74b146ae012bdbe2cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bc0bb1126f57c0128f82f3c960881267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23135fdcd83357c0a3081847dc5329268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e01d6a2ef4288ea8aae130a939664269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbd423f579ff6a277938986dd53ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae270e24c6a7cbf7cf77be3c366379271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d59111d8fad7f3e05e5070c9d30e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd03a03b2c375a9e622f3babf6c2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2edfb60e15f02adbb4335171641e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ce97e478d5ac41cae120c719a721b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e802196c425c34705b1b045332e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484d3285295e4b516d7d6671917b1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc4e9fc78ecaeef85e9b6f530b6ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d481308b5ce4c5153845004f1e180279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad758f8f2d49074be240abc465d05e0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a316ae13d5685abba49ed1b9f3878c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9682dc9545d2904f8c15c670ff87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f37832ff0dce48a809306d25a97ebb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7ff8905c27d914061a62c51b3a31a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b126f98775b7568df2f3aa3acce3814285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fa4e5175efd82219a4fc54dab158e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2481a862f8aa87133043afce268ecc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51195dd97e7d43e6e63b933bc019cfc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e978f44c09d8252269703154ac027289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22387bc064032860f570a1058600fc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbdd8d0a7eda449e0b2cc399d8d59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3810e8a21cde414c844a5d54ac995eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3227f510b894d62a5b217eef01e825293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6c813142f800acddc6c5d326a91a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8619f219479c1c705ebdfef137a538c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca51f4d3bfd93e30f428fc71fec18f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036be5b68652a37581630e96f607b80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf690c2c60f07e3b40bb025a92a7142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f754f415184dc38b455c716c045274299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5939437e65ed08cc0ee2b10385e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985b051f52a753ee78ae55425ac46e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d92c0466cd1e2ea0905f28ff6971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03e1455b62b9fc80d0b3387ccec678303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723534d61b743d92266a487dfbdcad0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f19ed1226c588a041fae4de52353ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebaa340c42480f4a7a225935b2a19d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403f88c3b057cc5ad6efb88437673d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf03eac2f364d575aea2821aa93e8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09cde8cbacd83ea89a54b457e97af5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb45993cc4fe0c9dbd71bb3559f615310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c06af59a829d1b8c34c9d0c7e9c79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c532c1562b75edb8198c1ed5a28a14b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02981be836eb3bc3d240c6d0b5e6dff9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59520369a3971fbde9cd0017c4f746314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a8073971a142d5946fa4b47f96e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c20673a3b6da40d87856c79594f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0b2e780b71ef078940b4bea7fd079317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6448e973ae075194f674ce0f26777f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ede4dccfcb834cc871ce43b9ef829319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd962a24999ecb171d308075719af8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c87c251af9bf6e2b149e3cc7b3bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30267e7e10bcbf629e1153ce221459fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d7cc8aa5a1848dc60757dcd38297323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f80051d9f49dbb5279316ed395759c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3fd4b941fa616622a8953cc30eb30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59271ff607f61952e0044f3eef7b978326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5b1a691d6618f54d09f322e08b18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda23655584f571135fff9491e1c18a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be90820e394a1e32651dde9477e3f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa1d7de285e588c6fac88c274bd113330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da4f585763ddd8eaab51c0c36ceaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37fc4b9a9ef96354b834d174397ccf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b1cfb10cbef1a22455074662597a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d09bf3e1bca951017867b1d8bab4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcace3d6043bf2eb60be86bf9ddf4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0a17ac79c88292608611e3986d0e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0cd3c1918fdf681e5dc54572d8843337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd9637474279b561af90a6a53396a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd65f789f3bd83cdc05b31f52df90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc65ea5ab896e4fe63dcc475040d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84899805e284c1a290407e1c08e349d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39880d894be665a7820148785a955b69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842032413743e00f412863905d1180343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd9621a7310bc5b9339ed0445ad1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b4ca0fcecb176adbad75307131bad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6c7297d96dff15cd4d4d74e0329d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a9ae1813de0245251ee6cc145a0d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0440228c96999594a81d0b6073d4161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d52e60bcec1a317650dbd56abf7f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358b1061ebc0b8a4992575b4b5175893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ce64d3b6f16a07a2be5c9cad1b8974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206f8758fb837f255d65f95f551ebc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafbed4ac77a5574f8237621bacd0f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155b3ed4f730aac18e67e7566f474b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cead10c78ff38087fab791a5733bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae66d80bae49308d2157a8e587e8f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24121b9ea77f537d72e6699db3b41b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d790bc04dcc8437d3444ecc2058811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271739e16e2255d37bce2628a618d3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703eaef3ba5fc850c667270ccc1ac3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4172af3094099c1bbda8428134f89fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea626dd7e887d234de14eadb4768c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f08c2d7ac3daf550e90d88f6c98616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c060424e32b62669b706389c46f5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc1b6e64131c82c1f5ce30b27b7ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5065c8c788c52830422997096c80219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37389519431274474a983f2d40ca187a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3f663a6924bce89fb7b6e9472e0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce7095a0fe03aa995bb84f0f30aa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92981e4c2c6c347622853932026b25d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592dd4abca7ec177762fb4bd119b38124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce21c049c5470242498190d1aac6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93ac1d2ceab0a86d2ec14a567238226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026712b5c22401c9c9112f9a6c3c2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b4285fcaad1d8aca8001ed86e043c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a91d08dc3254e6660ecb0099a7c03829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2f13faa2270b1f43c8e259ce8f0f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b990d63a9cb733de8f26c2696fad5b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3fb3f7439b6d1dac2edef80cd409532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5cea13cde53b4d7fcf59bcea9707633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e77a672da3522ab2e8b252528430ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987163b76de6eec62a71a62c4b409e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34c566aba076f7e8f253f74c77c7eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220688cde3e3a01306064e547fd3b94637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f27e4b207e1b3973c4ecc71f1998e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb45927dfa40ed3eedfc9b00c6520339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62972735e16075e067cc4bf89cfac740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a3d28a877d42264069986cbec9c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941000a68d8622967ab8063162d548bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed48248e90c920f61b77de04a863fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87573308ce00af42848b2233f89c5dbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb398925b1719de5e929e7bb79a2d05d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6407db30736e5a6131c752263bf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60cca98b7c4dfbcdec5fb3280f5c2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c6482db700183afc2d732f7d500a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812150570e522fd9347a51d974b46fda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9513d46a45b4896d7920d856baf67350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a984ea4385a3d99e974614379631a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac6196ea9ebc648f28bf761fa83c5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf90a5ec4a91dd84b8c17e955ca262c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72350eae6616711560b32d8b9fdee97b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a40b197d4de31146382ae2cbd0c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd944e7c84db65d591556db561478a9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e2f5b9cc2ea91bc5a561b6e2e4ac957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f076866b9f4b6476e9f90fb5603517158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6595faf4c04728a343e96e9793cf3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495998f1683e0ad7b3e36ba3b5afda3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7da466179efe67855c2bdc8ee459861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb3b0c339c425255e10df48d06df4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d781656833d70d4d9ed38cbb52844d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0f6accfcf19070fa9aae2a093856364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df280a996568e215dad65b0ed37cca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd7658594c3dc304f27eb30fa69f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba65413ec2592c31743ce35b976a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c802db49caf09364dfcd4d8ccfd5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7619069d802888cd74af272bde06469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316768fcd93192fa7275ccc37f9f88b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d12a686fc28783f10e326b9c1661171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10012f4e51ce87ec95224803e391a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a546129f70c4678a4c71fc591340dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a491a36a57148af2f748232fc589074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a1125804766787ea07cd42b877ef175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0610a7a8ac29d175d2386a826e8374476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c7faf834133e6b471ac3586e3d1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611504661b992981c1470c639845b68f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46444160beca2ec1999493fc4c6e02779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c11559b627419e7cf672df0ddd1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efabb687f3bac8f8c6c1c49cfa71e0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba4bff2f939bf8e774f91216f31e1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7dd9087bcbb24268876bc831c1d6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3273b02c355811ac9f64822a52aaeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d413a38387e2b0d021cc7c2dff7fe2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510470f7b552e5ef5eabec49852664586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef1a5d2e5758be8533d30b61a4d6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40593cf93eff9255783728b603f868f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0b7566e2c9c111ce9fcf4823fb31d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b1f8f154dbe8493d1beda3bb1fb6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301050c38c32b17496f4bee747f71f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2667073b6b1c61e0dc8bc4840a480d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c698fcd6af784db510bb070e79d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26923ff587ad2881290be5f471289394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efe9c5d53159dbb66609d2c478239f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f646615a531191c3142a9c869e9d5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5cbbb4059fa71ae57660b593219b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f5dde9bfa51829d1b0b9183101ade98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b792b65d6c14572926e777edc599d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daf28bdb4034b12e5bfb11e0a4a095100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4525d13b157fd8c94179c32ceb384c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a8ced2bf3711a39418e1df4a570c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785dbfe0aebc0b19d6e1017358f49ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23fd2821459b210b6f888c19056bbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fcf60681eba3f037c73b3a0fb306a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eda83c8545fd7a7befb7304089a6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd7e55f954557092974f5aaf78b172107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e28e05c19cada9e4d256853fe68b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc33a1d59024e0f04de5e48401ef1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee13ebae3dbaebbd6b9eb2a300536eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc22fefae60a40f0707868a4603eb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb11fcb003f4c32286fefa23da8ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f19bc0dc02fbedaa8b76dae53ba28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709897c415e4ff25d0c9aaa420cb1c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa003c5198bfbb4d9ef5c51013233f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c97196a65bc020b221d57c13da9d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575288a45270db5f38e0d18e4f55b8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089f75059690f513bd10344a8997505118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b689b15257ff9ea7653b71d277f88f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f2dfd9fd99521ea5d4c734fbf0f11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e349c0551bd6baeed98bef1305df4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd8bde7d16235e96efd34a74e6d8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb265013c240bf6aff98b09c73960c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e183aee4d5f02078cfd115e0a1d362124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50082f849ebf5d36b177f08c4c65f2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a066ca3ca0c8756c87cf83534c0a0ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c0d4f218436552db2fad7ec2e7294127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948aedda2b6713668e700cdaf0eac9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ae53af511df2cfb2218195480eee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7db4fb436f782292c4cec8facf6965130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625922870dbfe2b106ef9890751824131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdd8a1df7490caac6cc704dfc12a73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6e4a0adf69b686de0287c9e566a62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9cbf2f500a844a4b2cdb5ad9a7aaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc739e06d14f226b0f28ee9ac5b9b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c188ce4ec27cbb5181b9c2933b58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac2103f7cb3d6ed2165181c05cb989137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42feea851ac0d9ce89099574817d23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf98d1da763e164371d5e06929f0c4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4ec64b52bc0f179e003c52390c9a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fbc4ef49213b594137efad1c5b37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a799068d8d9d5d2b39cb1523c95e09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eeca699b64a5bcd2336ab7d51166e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aebedad127726f852fd2a53a0d878e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06830a5b548fa343635ac9ea389c0cbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe8cf05d7c22abaa88d9ae38ca652146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a83077ed507a3ebcd66a49c05eede6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b403c8f51f90c58316d9f74afa3aa50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e74429d4a4f0bf52ab611dbe21bfc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d30b85b2dbe1f3d09ce8e8bbc1361150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c2d962fec5d963bde7016ce494ead151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db67ded93d1b53ffedb0720527b3c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2bb71c70d04413de57032e0e8d9f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100feb5b9bb76df47ade209af53bc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdd6e91784d110d2f5f501e0f4bd12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902df3495fa158e29e5fb3152cf304f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380279c4baffe027bde80101fd9e53d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956938551f343eefcb38a9c912a9638d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842253e762252eb79f0e5c5b2ac3c1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c34e156bbde1df9200fdd0e1f5e05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01053e8eef109fe68853b94c5f3a5bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b961efc9132718710cc77651eeed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad20474b1094c42ea9ccd3d1f3a740b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128e477a2607a8c367d433b6234e68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc68fe562c41f1a1711ee8e531f761165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55370df60d1bfdf15827cb8c068076ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dacb61ed4a8cf8bf1c55b219efa47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4592af2302ef779ee0306581898462168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a727da7a051d84650374db9adc91d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2eef946046bfb6cb8691287895c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8f839398da22e02869d6add873cbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc89e29245fe5cfdc1afe2ae40aba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057d73d09c8f9037fd97e084403f72f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0032c9ec38668c7b7b9e758e86674f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc1301335541b62faa1e8c805631a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d77fc332858eecd33a39eeed184723176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8593b8156f897871cbde70d5b3ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e8240da73cc3d2e36cf9f043662e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd7d3c523d541d9f9be9ae72d0eadf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb168afca3ade5152bc600d3c215a56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96403be51b147e868afb9b6aed6d00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e8d0cbca91b77afa5b5395c42100182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f786b6e163ee83f16389ade98cc4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc883d9b2ed300184fbc83f630ccfe2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863845758110224626aa77d9f8ba3c8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f2ee123a4ade8dbd601bc9928893186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e832f362fa768ebd11052fd3ec483ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1bc3dc09e76c4a7756c49c96321dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a8301148747f0bda6fcb70ac38d00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b6a2b6b5aa6b048e9e83fd09a303190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ab15dedac384752f42269692154e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3b8298f72cbc407ca809a469f0c1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa7c8ec683aaf0d17339c57258e718193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cb931399c9ebf545501dd27f19b6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e611008a76bc350c942de3b18ef390195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c0179905d4706e0bb50571b17bc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca891e3fb6ff12c8edbabc5c30d6289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d52cd9e0f34ea76c0fcfa33f9ee8b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9425191347c89a4e640c697623cc35b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc7eb46806979ea5bee01634953cde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abbd294e0bfdb4556ebd26fd2acc32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb885af2066ee95f816364eb0106ffdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe75ff68c49931d526a43e0f968beb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd10334d8cdf4af050286ee4eefaef7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76868210539041082579782468e728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f8d711a7979d70ed93147eb2a074206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec0e6a8e003b864a7d0f3baf5011cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47af43336ccf87e5d86f93b69bea8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a38ec6f4e31c8cad6f3233950d24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd4473a1584c808ca9e65c453a677210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3f42dd4b800f75e0beb4ab51e7b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774be9955bb7f6603f0484f54da22867212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ecf923aa772075ae9cc60137aec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15a778135535763f9f945dc55d965214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab09b169d418ef3783227355e52027a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4636f8570ef0d56de49cb32378847216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e231c71bec4f26688dcc5b0b5a2682217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc96d45105aab94be0d4ba69b54497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8c577dcab56a00916d5190fb6719f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a147eb3870cf1cc9d24b214b7b313b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c897d25a9adf6fa0878531774e310221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538cd52f2c419f6d85d221b459035b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4717f1c219b7e7823d5a8a229ffa43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10914d567afea661f00df584a9dc82c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05854854e0c73cb120c94b7aacc6f62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb22c5879d812534bfcc8fd6e72623226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984abeb1332ec357948adb28a77dab32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fafb3be742f1cb17e1220d94e155e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f74277b436b02cb22d24b52943ab58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2e095cfe5c51c845464e7ba4f44e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1993694c38ddeb220d4abfe0e057b24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9b8dd176fc38b4cc85bad88c32c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c3a4581b9681a842bb5b4b3f3c31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77276c4922507186d3073af7b8e86b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddc03c0556fe019a6a406c2be2104c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931200c09d15bfeabcef310d2117bea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba27cd88f4cfbf764636e8ba65e08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d41668987590db422353ce6ea99f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ceff56288725a5b8f3f64a7e4b1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381613c3d3aef8640891a8f7c030ba03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e419fca768548bd817bf9ef875994241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb406cf16aeb8b5cfa058fda8a443c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e979aad340fc021dacd0426d04d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72a4a2a5cd1ab2aa6ec5dafcea7f30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5b2a005613170c6cc52e01eff498245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437654feaf7d644d79d903c0a7e92f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8e8f4ef6102603164051c15fd1fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb1d0948f4e6eef409272fa4dd98cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551691fef9d0c4f5e8ca42f2d768436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d3d20ff66a134ea5abec5a76eefc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c348a50358cd97fab888d906ab3ec8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c0bdfdf9472cef894def6b4e97542252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482508416f1948f430f2a45ddb81a7c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac026a84740e2c8793fdeb8b2c98132254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ecf991450e79138af44aa1edfc0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25ab89198e9ba75ac67308ef09180256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e6e24cbf217b0d570188eb31b67bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcfadbb7c15a48d857fb56d79d44df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af0479cc4e6d30e30dd63c3859b67e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636cc3614d42def970cb1ce280e7384260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6b0bb6ef94c8190597db55da53973261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e13b0f15bda072fbf7d47088fb0a8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c956823bb015f473d34394484098de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f3732f456347802f2831b7c0ee7c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2685e45c3d02fdc89655e174925203c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d15e92e600e8eeaea7061cddb0b0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b0f0f718f7dfe19f85c37feb8361267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249cbfff6c29024dda88a3157282740268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c041be1e40154778298f85dd57fd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bfbfb00b16105c3b57dc021e7982a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9706f7eac9022f6b2423891f974440f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab599504590ce5faeba21637ebb9747272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85af8e44fd0547858d2fe6ec0ca1d66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbce5abdcf250a6ae02c9f563ff2c45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc22186e09c8542afba5c3dc5a81fec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ac084b3d025f4b87424c5a8617d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950666e83b435f3337ca2b41d1509e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7998d073cc189d0f94c3953f60647278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f463306dd2d4ee878e71ea157cb4e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbebcb5f231885a38405121c60e753280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f5d286632112e2aadfc9aafa4554281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef8ee67f8545e5a2675485b11c1ae0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2329dca625397251c5712830901853283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455deabe5522ca64f8eec34626c0c0f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c58a1605f408e7c62e3b9eff27b036285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60e84dd2e53d6de7ee064137b78060286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7616a97ff100d13e867b45f35f34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecaa29654f5ede81993ffadcc396d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32725c04e202f02a318c9f81272ca73d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96657d598dd3ec30e273ccca3c433290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d38a5427be0607233b89da81d52f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b6ccc4292ffc5ad893a12b05bf0ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d17592be837896c00796a5f33bc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab11e1b60a7020d30920cd20d9526db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eb73a83a3d22a99112c68fdf2c449295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af331a022d076be98a9d7782de58c994296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe6276b3d2959e54d9bbd1ed083707297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb2ab4e5c23aa6f303058151d94a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda444c912ed270ccfbecfa40438700299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f95e5140c89fd125cda3cbbba3f73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1d2b8adee3076edf2d74ff9b137a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389137ccd0d4997f2dd5f8fa84869b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6112de5813bf27ff2a95b27e3ccbaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8512013204b1a6773f7ae0a1883cbc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c69e50581ccdb3334cdb4ca0deb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe881482412525a584f754260cb733306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c168aa22e8543a2d20ecc49bc959307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a94e718d2858786661cdf3e07b88c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05732fff0fd47d55e7fdcb1db5c4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf8bb633149be734b721dbd1611f6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74a0987f2a778fcf88a8091610ef50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc2f19893aad4702461f802795d7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d4b758065edcfb432752aca5da4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b528b345e258debda714e6ce6c55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c0970e0019c59e6cc26ce4b7cda0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5a0cd7039fc7ed440fbd646a67e79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb301a5e51057c09325e42c53bdc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e6da5b9e9d6e687b73f870e3dd5ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ce86d9f0a4d8e6100e3996c0e9311319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af849b01760169f939c0837120cd100f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef585bbac8166f8798f7b2550869f65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86017880935afaae7941448baa89c3e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167054d92fadc508fc2cb0583f39c4f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8744dad0fa3377da2c51324bcb4ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776cc148064ceb04e2dec66a774d2c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0998628d4416714751efae2d6cde59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4523eae13663d281726dbba18c747c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f8d94f8dbdf876cae24e7baf3deb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0f7292c96e2acfd5c22e89bbcdd1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500440f67402639db8e9f5372f86bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535958cf242cbec9c0b771bcfe131ef7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733493da6995bcbbcd07e44bbaa80935332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e5f4b28499dcce7b7caf93d4c4344333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394505d88c26751d4940d3de0673291a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e95899de1e1468c3faa7de912c8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a9efcbd2845d16f5d7a23a8004527336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d474c09b1938a8eb0b9a2119f8aade337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb5687246b0dac1cab130a289e1ae1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b8c4aef23c57b3792df03b19284e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d399a7328515c3fa6961ed1427e02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca3115b99c6b1ecf0a8cb1c74dc437341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101b842a5ecc8943e54931983412d26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178ba54b0c3fccb61dbdbe76c5aec72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900dab2977aba65f865ac8072a0bd44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831ee8b437845373bb9ee4fae90c409345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca3799a21d320a0d6b68df02f89189346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378aae681cc3c13af9c48c424d0dd41347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>