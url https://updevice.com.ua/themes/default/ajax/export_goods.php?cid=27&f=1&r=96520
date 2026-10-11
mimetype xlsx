--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed73d53001cd0818c5f520ed04152f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625189ec8f1dea808c1dcd34def58af42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d2d531c9a4907b107dc73cb59a053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7889ec146491acbd75ea22367333e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf432d7a9cd8222f017c7e357458cde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca8c2510e3de716d09c24a4120aa156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120191c4c7ca7369ef2d64cab8e8b1c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e2edfafd34fa5d84e4903ca09b55f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bde601e2d81121840c78b7ff795e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8776c9dec9e88549956c954eb8c97810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77535a07b6262a071885bc3de0b40cdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c463bdcc2937bf9916b44ca3cbeba812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7898bfa8d94dae3bba51e4c4a894213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f5dba124270ccb5775d06602c60ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0b1169b90e5be3ef3d618e1b1a9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c162d1160b949534b815910c98572f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4960e2c3295178d7ad8772b638d17c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeed0d59fc46d4a11408c40381503ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f6ac7d917fb661efa7db9c4684f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e0930a7449678924a8ffa6d0e17620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152971703a5aa50c7e03dd7394861cee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eda89d1fb3d7148bcd9ee2fe801fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a696f12dc2135801436003f33f0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f51cfaf26bdf79ee39fc1f414c1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efe109cd56d196886411c1edc2ec9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80383c6d800e13e3e9c03429e832dea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7a221b44ef3c976b9a05c2c0ea51727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f21bca5455c9ec0987a73b6114cb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c6586927b9f1d058d76f971cb8ee629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd789a88fb61f73859e475a75d1ee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e36b6a5b12d67612bc110b24b97c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d5a0382fd75484b28a4fd4785126532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcbb303c09fa1f8cf0468a46b2a64a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900db72406973c9572738e1481a928034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169301a1f8dab5c6fa318c732c60cc0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796e2a046e822d68e51921d138303836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415485b5cdf69706ad7f191f448d4e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f449ab733729c982d6697dac60044be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcad1c11c46b900022bd8336f5c3b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5e3c47118f52f95185957ca05a16740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de2e2c2597a7be3975f097c9ae4a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd9d1121df1d25381b8041ef5966d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6323a26556cccd3bf94421f097fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b75b99693f9b090c64ac98ae843d0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7727f8262e148c13fc045976158d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f487d784a8cb0557d85159911119d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27944d78ab0e3eeb9d219dbb7b7d1c0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89e12252817103f6979a851e3dfdb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b420e69aaaf048bc27f23e25179b3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733920b99f32e0201015f229d27cb09d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa14542276860ecc74312c9689daf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc331107d1103e612d5373fe94107f5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79134b165918a3ebf8e58a8699601c8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71433ebc16fc7e9c3c4ee9c822dc7fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c817f261934b1b62597969022eab3f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca2764658c85e640173c40eda91cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd18249952173283df9639b17cbb9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc4a287975e833ffac37ae4b52adf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dafae87804f0dd4a08fee3605147d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9cdeac2335079e66ebccfc82c6da860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a46eafa9bca271ccdd526dc2cf41b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83daa9d386736ce9065ba61041a5ba562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91bf67addc5d1a9a9fa68475623ce663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e661514fbd72afeecabcb27506ab7ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a818ebc902d712e369eed0b1b24439665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c74f714382d95dd5c5df4dedbce4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0790c33799f5d1c410d34df0ed8f3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ab609985630a3f04386bdf1731c3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3415ab919f0eb70eaa9160cab29c40869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70439a6def8ac368ff1cb42a31127270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9549d9f07ccfe40807c9f11914e8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748fd9f89f99d4d0231487374adc79572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41f6dd13bff056e6a9d026dff40a2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d29a4d0a5c446023975ca40fb015774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed81b859cb89782eb4ba2eba023c2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb7b18d79aac0ccfbdb8d974e480e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9a9e125a437002054de5764f35f0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061294af1e455ba902f70505b921f7bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa5044854e3b6f0213bb92deb958279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ce15b01f402309ab7fc46d3451b9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f91d7f77e775accb0623c738b4194181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e848f6d0c0bcc2acea74055aa13eb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396cf237b0f871825b1df9d1c8b7d0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd41aefb5675769e8a824856e5800784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43567c08b4e99db366e771a051145885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f268ccdca5bbab2b3f494a66ef05db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9d54c73b310af5b4c427b334a917187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed15d19487c5f235e19d7c7903bc0ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed888639b54086f271598a86f2b05edd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bbd824bf4fc324bdeb4753a21d50f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b732659f55bd80cd7e613fff89747791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fbc33bf963bf7f41b9b0ff2bc511b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1619a4eece348c11df2bcab2643e98b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302819bf65b543600dbe92d3519924a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea66393362bd9263b3bbcb548fd2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568700ad37c0a63d34b47a5e0c263296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800d386c4f4b815b0d89acb1a10bc1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d7cdb28b1cd11eb05839d20b43ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe5facd7d2e931ac56fda48e2d7ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196eea3478db7635ad74d7bd56aa969100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d4291728de5f449c1ef3476f08cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3e2798355cd4d694621bb2371981102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82b11708a3a93cd0d2079bb5d6d07c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688ffe8bb6645f98dd8c0ea5ba5799c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff35b19e53862d00da63f80734f584f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9111a874439e96f64536192f602df79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99892019a081acdb76e6751d0b159c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453b219ff91a901531335df292c8eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e42a513ff25f99a929c0050a049f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a2a6d4740d98165be064040ba929a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d9a02d2f9eb68249b3a98725b0f16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a0284bf502c626e5197ef7ddc0bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309bcb121397df7ff14b57f690fb8c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0a202027dd0d80725bdf8ab31da7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a04af5eb53397b9637bff996c392e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf581ff9bc1fce06a82ba44c011440e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f25b6fb16a0f279c7572d0e5e4bb42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193f0f0fae7daf9dacef6eadd651a9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad322b93b814b67be2323950fe517a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f402f4c3c8541762a1e1b18f52b6e09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95def7b1de527da6cb95b47273538962121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1b3eff97dc265835e4b4b29250d29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e61840a8757e3644d9a05d80474f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e4d63d16184063dc4e5d6a2d6b59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ed7c4a2cdb955da963e2ede38b2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a22dea57ae1bc5e8a8d61a0c23adb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906721afd4ade212c6ff9e50ce7050c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b670fc619fae90eda3b2f8ca8e40fb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b2a6bccf3960b3c162fab43d46d50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b0abbc515ca989577701c88583fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237c719c46d5758b506b6610c52ca49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8bab42a73f3e1e88a391e97f8fdbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1fca82082a3cd4e57719012a8a0f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552b38fb00acb8092ec4611c8de852134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8390dc4a982654c4d360c63b06be4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513698cdd74c9e66ac3903abc18eafa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046db2ab0789cf6198cddc87cd94ad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6539041e918492555c4678d4e35d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde80ad9f05172c55d5c85e2969ab82d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d5826b7e523fae18b625e4cb8be21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd79438c4b25195a9d41ea2f1795ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23991bc8e681f8ed1934e8df9b570e46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba8c5c448f2afdaea234c9d7466d67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b5e41fce4319f534c88b4fee2fd01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01735daf190964a1b0ac3caade1e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835aaa05170c5feba92bbf1fcc6c58f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89823a919411c5e7430490ff81021616147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead40542c852f18fcf4a00a5a8102f88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49882245a784633d14a7d96923d9bc29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c2d109da5a5443daf2d63476c2f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3fdaa917142514d788321f6b0ce66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad720e43fc15f4067c7e4479fc2c95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052ec80d6bfc6201be12afef1006a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acb38cff5ddf625996a18ad3d4c054154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2998479f20904f85f48178d9ad9d000155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2da37ad45b0ed9b2639b2dd54f46c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f9f196e7532c3267771584947796157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238530c5925c64a420a09f4c1332e620158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03460bd3b2c7bd2edcdacd93ee5e203159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fccd026d0f1da6fc2d058417722c3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80cf267af7d270cee44b3aabdcf18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25bbc4afde522df7428405eceb20e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29953c2f4e5039bed3a8e43de25746ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798f2a70383ad6ed04c6ec9ea67aa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee91461f9d65faae218a3d6a28e528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740599941cf946af584c3017ba8b78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f804a9dac15c9acffbb729ac0face167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd6573392eb4f4bba492f6dad9a9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fbef4a339b3f6f4369b3ba1765556169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c9cc2e397b0372b4339db544e8eca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f6dcdcb8edf99be396ce9d4e2d153171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d1286819b255640bdc4f3932b850172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004bd86d6d12351165352dedf2b5263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d16ae003c9362f76b1d9f290d8895174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6177a644e8a669d60db18c30790818175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c364f2b3e3e8a24fb78ec818800a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85198440c9930a0c33b5185d5f76f387177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b8b41f5f876916927e1faaba6f337178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef479480042e08cb4a349b81ae34a6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f222d6aef32584ce88113ac55ac2bfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf338ead9614a1c808cb37d41b0093181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce81b71ee142dec4f1981878ddbc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787858b2828e97f0a4a039ecd928581f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d188cbe6e1c997c7cbf7b7043eee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7190705fe9b1e78755130dcd859c628185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d70b4bb4cf7f856d0dcdc7e53c0a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b53ee8a6c0c60b507a7f569a7b4cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce62627f64fd7c03d2f30be3029f591188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cc2014896d61fab24e906152467f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a5f9aab1b453def5f8aeeae2751a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc6e1d64a636d1bcaf2eda52feb68b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d7d2cee1d4e9bec5deab2b153024b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c70ee8dcf957907e483ef0254c2ec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90692c8d466366d1441a2bdc2daf43f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5616a69f4666a618e34ec60c2d1a6bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1d567cac5a46cd48138fd8e0f0e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d7ed60279d6551f14fc933f36beb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df710786938e1f0b12b7bd3349515752198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f9baa10e310655541a3085552991199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508e4b316d0c1a4cfde54e9dbf82bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729aa98674d896e787cc320fafe24c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29773634dff86f8ac29aaa53fbde7d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d63686bf796bd0080966e5fafa035203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7200157867fbb2c2a8b7caad1ca1fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361b48906aefb8de9c45ef2e906bb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6eeca3f172fd7d6f9b142e0ee70e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c0e681afb8f63a310cbcffb3964a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dd447aa009fae5691b9e16fa835dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc762571e6d2178fae2052106a0700c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2431447a3a5a48528aff10e295841a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc3463a18de8758cc9463ba2b9b4a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834f927205ac305765b437c1603c312212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e080c561dceb2ea5995b002e6f57f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4341dcd590d90c9fc79c9a631920214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2f1ebb121f57b3187ed92cb7be150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1d6ad554b074ababb98eeb80c8ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed85085b11433ed8c73f7e4166680217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7067fa7ed0cd332c39d574a27d3683b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad1c0fa0bca40b9c044405f30f0be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b268fb1c2808b85640fa25c0e8e0e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616695f95fcc6dd7b71137d8c1e6f09a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f48b0b52c54f5c51b26e12e2cd52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3e0a461318e18efffb69eae515d80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34591f4a7811b102515539368e51b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9819796371b9530c83d339a9b06da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914e44c73a59e4b85a80a9192d93b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262a9bf97c034ebceca78b3c1b74113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b8b3d61938dccd59ca0a0ad7440d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9d89fa792a01723bc3dd0a35cfc48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f1aefdc75fa9373f54fecb649c321230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95852a227274765aa7f2661f8840f2d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5720f270ac7eb4fb383a1fe727cbf4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6557a18128f238314d0eb29eed4ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836979c7fc31a49d5def0efd5c37039d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a65733f1b9e52314a819382a29cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259cac6e35305e3c282c8ca64fcbc68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae66cbda678e6a5bfa55953d26262e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8ed2068223bfaa8c847a4e2d127f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8525fb8fbe39006a631d644a61b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6348bb68031976272312bd1da591d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470b7d5b0606758d26371d16e0e749a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c4d68436e98309b05dbd9ad65c55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f16aed20848f785d524b9be7138bf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b10478097d6cc330b4575bc86708244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6992afd79e5a5613b921f1f11b3018245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee94d6304585c29add34d7f21ab243246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8babedd4a0cad896277caaaf1830b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90e2b4caa2189a0c10404e7230ad2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4326c572812b383824688e5ed24822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852ac956a0cfb5cd12acb079bec4529250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9d36fcbe54734c20aa7b41ce321a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71560ab53dae7ebc6463fc0e8614a143252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920e79c975f205d49238da70c86e1d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e562ce154ab0238350455de1f31268254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2a818c050eeeff53de5695a158929255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e66d37c6bdf30ba211f939e582628256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac9269ebc9ec620a1a26f13ad6eab7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c3d75a6cdec8a888344308a0950f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bbae481b2aeddb77a9f5370668b65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017193f4a222b4848af80b598b151862260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0320774f72db37ecc84ab483b9bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e0e9f607da91db7b5804c3708e1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca138adbb791538c24ab8d136e64e02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bb25129495091408b93a0d7c297e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea21843a8de715124f27348e8b81f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df614866a50d5b3737fdfe56fc917b3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367a745d76e7ea23889518a14e7bdf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ad1d2d0eaf7fd2cc78927c9ce75c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c15ad91e19265d0f422e7e4cfc7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb22c7b28fc5dbead424be61f8eff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3dd019904d7ac186bfbb4815325b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b2ba1a64f23f2d0fe58c13b5c330b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20fe221e68117b685f51d9616cdade273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c09a936f678386176c6862fc9a53b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf21743c1d06d0c933f91a08fe6164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd370aadc3034a9d8d6ec3ff058a4058276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee69fffd5e404b988132656d0830809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c6c5536177a0b27c5d7d3a01cd1a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36460e0a1897f6ecda408ed5afe88a07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12d33679a19c7ef75fa11eeb4f9047280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7593ee9367c4de91dd0934f058a7a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9965b1284d8dec86134411a361a44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96416c984f50b0d131f032fc1c94ee77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d5bd82f0f97d85347c18a1977eaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6bb06f2155c0e2be4a94555e09d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89548d5448d982336267287d9f787cfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f8657cb629e231e17b0a4fe1cc1b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca15ea1820e39e68cbd147a872b769b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ad0329e1504fc0b6da0fe2fa5a90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de325a8e6978fd1f972fa2c237ce7fa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412a411c65afef2ff910811226b42af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250be5df7b8ae88dcdd4de1b1c5ca9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026af282d205bbe8f99695cbae0e349293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348b1f6b008279a0527828927d8421294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e492ee5bf12f7ee6543b3a6bdbb74a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e31880cecea7c6932fff89fdcf9fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12121213fdcff4ba4ec0d4b7a8d5ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758821a7d47ce093b7f1dcca89a3e8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bfdc85bc4e709287674f0a3ea6244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb8567987bf2522744025fd03ca8c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ffcdc96f60a29f7ed2593daa2f4b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78101f82bdbbca9b4649f55b43270302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7852ad95de4b3e1941ffc73a7ed07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22cb3154b4c80881ed260b682075d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62533cae2792c50c68f91edee6d1f9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a0ca774c88f8e25fbc233b2a1ae16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e02ffca490cde76d5400ed92d4a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1133066c6285aa1176b6e927d2a52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f750fb29de364609bf8c22f6bff58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8c336cc8a4905d92fc462a4d0cb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf72df9e3fe01e9eae3d7fb68219f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbfb8517d7ae12119f96c40066358c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd7b320398e124f5ba1c514210513a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebcba27d29b993d9d771bf67bb1582314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b417b0ccf106246f18b538b72dc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9daffc378af46074e2406eff072f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa231924c2f1f8ab4e4bca1c37469ed4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024536592382213714b116dad1664497318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a43974a83591a367a54cef2d867f1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2337d62337ba591f2f3f6bf3dd5aca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495df56b9be3a0309c1bea22bc10cfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe8a226cef1c048baaf5887157107322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463ac0047c145632309289b9e00caf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f9150747dd030a8182072f038e01d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c5040f9f916be07b2dffcd19511b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436dd9d1d852a635b5fb977cb82b105326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628a9c96f09b0ec85ff8d85c4d34ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c9df26899b2b0ec5f4ce5b2a05ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7ae78a93ac521a18115bfd81c570329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a425084493cb1d726913adb825db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdf93f5514ea2ae642498b1d653664331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e748f873882b16cd3a36469cfc094332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef98cc024b20dccfd9e768c38d92d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f3d39fb8ea401cad9ef285eb931f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f15db5e981e7764c5550d2d60987b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29c56a607fdfa5042ca1731f1529ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630572192a2d39841c41454bbf2ec944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b7b4d21b35d8bc26b69565dac78105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce5ee81b69cf767b6d3676045f254e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a6f335c8dc87897b237c60bdf7bf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628f0ec362b80cbc6eb16e4ac4e69768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb83717f4dcce269ab29c676fac379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00a39d5ea3f4daed5afc814d51c7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a631a5b998386ae7ab53dd835861411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b8845005110ca4fc0f70f14b6b7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec927404bcb4e8fa0c43a08f89f0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc608f1f9e5e143ff1024463ffc4b6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5e1974e5922ca076ff6511d977c4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77653e3b6b956cc5bb1fa48f0e450116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3504c43a347747efbe71dea619e4fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b64832490b4e1fc030b5f71a4ec72118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ce8a1ff23f70c53d3b86909621d6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303bce9a46fd318d6e8ec8ce57b85b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e978edda797f29e2ef2c05b6874ccea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea465aa6294e6aae70d4d55dbee2a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b041a76d5f1258840ad0ee88dd430723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad4c41cfcca21151b7feecee7bafb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6516d4b0dd55f6e1a7615f159b8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e5c28527983cf5a4831e1420407f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c95f08e1ab9208a43ed726aa8800927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd46bb47775556555a2622562dae7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93818108fdeadf0744d36f0c719ebd2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9118286f0b14c9a5255ad61f5e4eca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd14258e13729f9cb7ddde4e63f225431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ef1a4331a1e86531d07e212d6f28432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d22ef597ae8e536f1818a3b02e5d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df919fe15391a31e31dc967463f5609134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa047c600198d27662722d4921d8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3138530dc3ccf5c3774c0946ecdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478e13a51cb249ed54f02edcfda7e1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b6315ab1f2e5b3234537516d044be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f4469b89bcc40fae6f4fd3db4571b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e3b56152a074ec4e729452dfac7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c35164bf7c58c723245734c57514c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2bc3ab0e25f9bb6a5450cc42d7a5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4fa36ce38a56763550ea803634e8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a6e573a379ad821fe8775c5e857e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182963a6daabdb1cbf3bab8a859d39445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56500859515d773d35a393d392a6964246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82248108d6fb5f96b3a22f670e4ef8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9528d9b3a2e5c6d0dc0e5f303125b8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b5328f7c29dc3e005b0449a261adb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccbe70db172316cf0240d346889b3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bf7d4e639b4f5e605ab9b2290c64c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151db4a67a352954d991203602a9b4d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee55ece42fc8ab4b2a2d706804471353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dd3afc2ae2150131dab7b3099e0e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748b1bb72c113d86e19bcc50f1e99655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e098b5231c1a8085515cd01321e27856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87bc35eeeed1d759bdbb4d9d4602e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f198409376a48fb590d0be194bf80d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa990864ff5cb1944dc70fa8e9e12bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e54af264344a7cc7629f4ac507cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6507505f299d2fc4814a3719fd07ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eae4cdd0aac7e6720197cda61a96562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6693b7c65cffbf9855f8e055aab07263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c0e5ef9b632539381afd0cc6c8c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff02626f908c9bc469403c86d85a84b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1cef2ad847f317b1d1d339428012966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb6fe2af769023ce53d653afcfe1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a33a1c9d1579d91f1d5efe85c13568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597b1f2bb238f38e7de76b17920731f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1b84aa60e12dbfbdb7953d2b4bc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253543b43eaeb94d750e1d22f25014171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647780d4f073c18a19bc6018904ed972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a4e11c548a7a95dc7d6e07f7bde273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1604b7beb859027717c344d3f8119174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd691072ff4248510d6f7470b5bd6e1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a310dff7b4ac14185fc02211d833f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2dc35f46e0e52f5745704cdc4154577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff690d55a669b3b609771972e049edcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6390d94f580a7c8c7ca290dc0dfd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1096c9e1b32338635f33abb1b34b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced38bc282fc6a62a50e1f4709716aa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84339f8ac78d918e77c67284d9b06182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef6d262142fe2f9ab31ed46f2fb0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75760679aa2f83d0172ba571fded6d8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af02a1cb768f58f66c7a5913872eb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fddfd4180cbc076dec30a85f6d51a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05754c02ca46bcad660ca015fa05d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36f5e90e1721842d7569e453a4a1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd940c5b3fa2e68d9ab80841b5c4c4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b7b85e35fef18b42b2132744857c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf2f02a259e204d1d23dea96c3c4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5b7092814d0643c6e8807b03c7f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc8d07d249d16b6e54b147856f19e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce47df9f3e73579c3baff9447c79594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84926623271c62e5420b9b975383b0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05adad8c99f03a62bf6008de21eaf7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa91debdaea1a988fc0021ea83770c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e287671df02a4814fd2b10ebeeddc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a6c1a7039c427a855db56a90b3ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab5b03758ee544cbe822876a706da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095736a5a4195586825fc740ec78ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42669792c6e4e098a115c1d4970c4eb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e60eb5d85c4bc7c89a81ed02f5866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1a7d9ee160df60df2ad36c1899c71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd8a0a62e91ac7be26094989cb6b94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed5d4cc782c4c57f81132060cd9f29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675137a70eef34241bbf780ebea510107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe591931b9a385fb572f847d26bd9c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66aead9fb2d05ba3734cf590e887c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4c284a01849b2efcad2761b897810110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27838efef17f2190c3fbc65a70ab2d3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eff1888a48919faebefb54cd0f866d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d25dcd329aba10a3b3d25237fd93c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7845f39c6e85389699500bcdec0a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905556bd62752fe954b329572f87bf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666063c1ef9266911a3b6f9302e43d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35e6d1153e176c2add7400c787764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87269e7fa45394afc4914d14e7e2e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac203039f08f222ed01a8ed22c758e28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92e0eaf00555f65e594834409e09df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c080a5bdbd6989af61f083cd407691e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82302be871833a2fc60430b1e5f293ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a95b4d41912a7254b54bcdf6c7811123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebcfba5769487756578531b5f9acc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9361c5deed74e0bd689033014757125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb1c6babc3ebddaed88ff9a63f526126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f73a718cd64017091f00f4a49be69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ebe54232024648fddd86892d9ac8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e9fa96b3ee12e701c31aa45c6ab0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ca66aa7afedf15ffba4d6d6fb63a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891d245ff15a04ca9471c8af2d0c912131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a06094ca84a20a75531710f1d633f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebeb59d8c913cac37d184f105207c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3c474e9ab68d98234569cba483b36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99403b3c5cb57a474c6d4de64aeba339135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99a5514c1f4ec5fb429fb69d469b77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692a7b46ff8f7673a8bc2806e31633137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b160a2434bb365ed5d97a804adcb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519022b0c6fb00d646f59f8be814b68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf18e809c5bc550d4827b65a46792140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0cda18e57eabca7633a9eba979047141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd54de84548ca5ce8062292892c33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcc4053f8f6fa5ad0562d8d9ef0f38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211d2548d9bc82f8eccaa3ad6af504f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727741c89af7ff4a70c5178e5040eced145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01526838c71df7e813ff19d1a432c290146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e8e749e9c0aa5274d07094a0d207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab0279c36ae8205bf4b327baf77210148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bcca7ad304a05176973e49ee1a75a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9df3b262c84a753cb6944bcb73e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c15884f389ee78259546770559bba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b458cbe75c69cb8a8105eb627bb37f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81cfac40be344d6f53b37a08d1b807153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ce16f63c9f00974bc6070ca43d0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31113b724231057dfdd761507ca66b46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd3452bdce571e5047b6d86811d3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe7dde70491e44ad1890bbe0ef478157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3f3732e494938e12af73b07b3124158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4605756389974851496178d2cf56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb375fc3f487db05b3e10689ff1732160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22630c2f766b7c66af7b73f155448ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c97f924a881931eafd2b75d48a2b15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44457eec0c8b79869fb8402233cbe1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08499547e19cf0fbbcb1c3db13c6483f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dae46a02f7c26a49ef5c706a15c6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de44317389ba570443d0c75653a45f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75258220e8416fb3c2210932f209220d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b33427d23cde758bb52a39b4d9d0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271f43dc591554a364f281e4d93ba55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff6f18cf502280d525d2fa07f25de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d530e5f5f158e2b8135a2849082e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db7c0eb93ed2e8280e257c37f5f59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dc8436f1608689f6721f06d5e48ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a8f7fa56d423adf66de5a1cecea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751874214ccfff005ec0a45b8925932175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8f3e1654fe5f90dc8881a2fdc2a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c0d296d836352bb6b98b4b1d5a20c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6b6f83e8c60fa31ed295d0b374fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18f9e94d11d3e30385459aeea5c36f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaccad05ce3f8e76c53bc14c7cafd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08612defab7d89fdcd8a25afd47155de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821482f06c254ca05a05b3df3104be1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4393648d4ec580324009c2919208183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da145f8eb10387cd7532922354e4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d58e80a563a5e76492c85c606474a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2bcd5d89a73d5a8e08604df0b8297186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9efe7430251b7998dc1d3de5c2950187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6072b40cfa526302aeeaceeccfec6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65741c9f8090c7cdfa432b715143d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095f3482a45445595cba29f63625e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d731cec8fb744f240e9adbdf6059e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c5208725d4e3fd048d30d509a861192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b3fd5f61c990ec1533f3cdc98058193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2df6353f27e8a5d7a39de89c9d26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e280e500aa6fa45adec23fdc264c09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937615ed3b28289e34db1bf398ec335196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf2139332179699c45a768a4f8f80f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf669834e1c1e28f4c4f5ee345c66e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd1117584a43b43dfa6335c7008b29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70b5656b037ddec91c8bbedb56186200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5506ca5a9dc4d694368abe16bfac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef708f2e586bafd37f1cb47bda8db24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf0ef1fc042c401f397ebac1f6bab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2fea6794cf26237d8f074bee1c253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a913dcdea5a50930de8a9fe619c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f877c3bce964abdf4902c74c48ecfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cfd4c3b9da55c4981cef178baa678207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd17ab5a9a1ac1777906864301194208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4728291d8e2ea170ee36da5751dd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67cbdb3180bffcc45233123fa9f5a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049962ca58c955b7d84c365a8b95887211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70864de57fe36366310fd10c8525814212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e81c25c0ef3eac4a8ae8d0a1e4483213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c887f18577b8bea102df73338a7eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796101cc9a39e6c8a989d6ea1aeb58ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80603b5d2889b4d2a1a7a3e85d731e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45516ae987f922184d909214795367de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519249f13580e0697c57171656f14e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665b75a0b1faf1b2238ea8f067b4807219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b5e78cba9e5fb2931d458872d107220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e404d959a40470be0120c1e7ed5ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb1508617f9879efa2ae93a66148b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c320293023f6a6724ebb6a200e3081223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee206d020c541b2b44be9a0f4ff88274224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbc85ede6199c81e03bde4dfc38e05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df648ad5891a5d14c39f727884b66da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b570b60d4a28ed3ea4b31b98590e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697da64b7adb85eee781483e713245b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c3c745f8346682b5184454c1d1fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becfb6e3dc60fa65595cab5e3351a2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925f355053ffcefaf53b4cce8d30877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a12e831dbcf2bd2d4f1250d7271ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2a2183d68561813c442c72293fd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18db9f5fe7b08474b078b77d812f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0861cea27de634143e8c6d63789049235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26754a7f3e12fe640befb2c4c6c00a35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ea7bd050f2d390572cd392a32dd6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f5c78ccb7e74badad3cf569ebb170238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8befd051e486229657628070c9be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc412a8b776cb0e2b9d5a3894b4a3cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6119e882ba64d698321963003f3270241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597579ce0a8fc29e001f56354d9e3ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb7fffdfc3c4c9b6e879927b7a6d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136752055a9636d68593a8fdd059d8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738919adb164edafad4022fbf32ac2fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea8ccc95582dd1049cb2e336b59768246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5c7c4b1c63aa745e2156b12e1f8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d25454fae3fdc183faa55b279ee90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689206f37060f2b9694a6e72915b7865249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632165f7086ee354b72b8907d28e9a68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ef7bccbd7a576669bdfdc0ab01070251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174372801c414f2dd4fe8395b4db459252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80801b6af2c218679c7334da81273841253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44d9f60341e4e83df2160a1830ff13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca31bfdf046a4cabb14ab6d15a3019255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0d366ddbefe3e17b970fbccdb3827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136211bb60811df8dd656397beab8d55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416f9fe8f5cfe641c0de4aed08f883258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ee460b1284f388ff76fbb4ee6349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9750e046e2a83355215b57ea4645260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff250f811766dc555cd7dad924fe7ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b1a0965fe162f0cd715ee5bb05c95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788117412e4cabeb9fe89408d6cfef08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ebc72c55b4fbab0c75f22d72dddb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7836f3c5ad00cffe7d3399536956f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ce495472f9998b4ab89d55cd7b9f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e11d0fed3eccc480ca74249b2b93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1127b3a3c348a721b11d8e84a797d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508069d8efcfaf59489f141591db2396269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bccbe7d4dcca90024e8fadf43574b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d38f70e3ab8cd19a10eb59fd9b0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92bcc4ae69e3a3656c0e31aadb4074272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec72ed6b2fb947235357aa4d67893a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edcc59ccb3d1a13a4bb1799d6582f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c7eb6076d88d4fb896b246d8df5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533ddb8bc42e10f8f65d5047dc9428276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002906be0c67d81578ee0241bc4339277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3c5d311c12aa1c763ef55a80e752278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d8ea5fdb2e9f1cbe88a74cbbb276d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e58069db56982d081e486edb7ad0b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508cb735f4f67e535b5fae13c05123281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a68bd743a4202898614a22ced6dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60fcbd8453f63aba7908efd4184a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda5893d17e4f605196ab9e9debd8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d081ee6124089feb0beba390e5d25f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84baea06bc66a30ee9287729e30110286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f898aace817f24be862eaa4fbb6f48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572887210da0e33439aacf88fe8d4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792217b5eb25106ac73e19acebb927b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a0303d9f1141651ca07cc44455dea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fc7a55ddbb89aa2699540fdc39608291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763639c97c414a967806a79d09c7eee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2990f3be28c1dc5057a74e8bb5156293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45477389d224783648f7dd5ba2d67cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b4e1b820f76b69f60077b2a2aa6e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cebaccd89013f701e3ea3c5713cc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ca6412e7c5f8fc2bda6ed8b4e9b4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f63734dac6eddc9e2c810d4c3abc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba5a86867504e25bf1480eef30b8ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc6c773c8e1256bc10d4707335ba4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec26c82fd81229f032b36f31d84683301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215281a7e02beefd1b9d5cc1af781cfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52500a348d4037fcd0a2170afaa1ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298772accfea276dbe372ff95a46d1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c62563c56c513eb298d5ba332201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8bea5b4caf13ac580a705c171baed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240beae0c101b783fb516b6a91722845307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e8f139f2231be1695151d99e1b08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0915d1215cf33c7d9a49b0e3af4db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2ef4b17606ddddfd16bb2c8f7d3ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4c716ea9667b5d6424119c48d845311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd74b6fe1e177da88bd5a0e2c8f4c43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d941dbb1b957ba402b9f5d3ea6eb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b44a6ebf6b8fca0f8d93216fc795314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143738a37b3cc34d407790a2a4d8828c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdac59a782b2b9e9a8dacb672cf039316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf477abe156ab99ca569f9d8146c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712e72c7217f8420cacf754333b16d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85702371375e25534cada7e8e9c183d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24df1a4af3a083c827502e91fd60a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb745ab474feb20e51c73c0976786d12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053d0bc552e449116cb05fe24231752322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd196c60d581d1ff0207ab436650f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28de1fc59f0340e20b4b668eabf84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f366970e803a80be21efba70fa55ac325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>