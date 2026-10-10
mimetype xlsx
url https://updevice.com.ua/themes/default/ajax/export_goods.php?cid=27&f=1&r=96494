--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa456dbffa40c462a33ce73bcb009921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a2f1d850ebd1a30ef86b96e0cc2162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de17ed43325bf54d6d4725ab2412603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4185de4c4be34c763f7573c5bacd4bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414338c48094a800dfb0c27d6295ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08558c3a53d3d5bca108c2e77a3617c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606c2bfe47d0a67f8d6b11137fa56da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3372d1fd0200b93032bb527857b488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60c82dd171e4ebc2c6138aab7ed7e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c10c1f4c2be2aebe9b6b7c361d3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88596f38cd88005a63a8ec95bc565d2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b869eec949cd777ed9360b2f6e998212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526d0dfa8cb66d8ecd13ea2861f766613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd019ddfe81af0c36650af321b2c88f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2bd1f678b6c366e86b08fe75bb20a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72947108a92bbef7c521cc924e3c4d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677c19d7f66cdf38109b438dcdb51717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646930b06cc03e0c82503e97e132aff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fba523f5272c2ffc5e18beafb474ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ef727c9e6b504d0f988e8693e285620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923288f1759ebc19bd6138a82a3d1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c23082efb745c6eddfc430384130a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55dce16c672f5b7afbca91b5b9bfb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdcd0929d4f51099fa17b77c92f18724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f666d7e4276d6936919837dfac5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add63c55159de88fb3bae5626c23c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336d4ec969c4910ea13b9b102c71a7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2352184d62d1f3b0e8b8f0b24cb111728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf060f5df46df02b8e58eb74894f63729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20f7ccd0a920635e68afa8f75e4ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c53e8d656f76f09eaa2b7a0acf022831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e621d2fd5b1c798b5d4410d5f91f8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ee6c0b0cc55a24736994c9efb748833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df407197e3bf0fdbebf002c257e54634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbb909a28eeb00324b2f15542768535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d49aa8ee7a451cc085405eee6a6a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39f8546f98f3a1d632b150ba9bfe3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f29e670202b7a790905a55a9ff3fd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35823312afb517dede39c28b637f62a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de6510238a62cf68315cc2c2eac78f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79a8c04f755c09cd465a5707c1160e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c6816ce837fb72093694d1e7583c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e313c3016def3144b7bd00b629c8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cefbfc140ef91b3becf013716abc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad53b336a55613514355a2a3a8afb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b892caaaf6bcf023136741c744aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e0dd11f4f1b2c42a3437c6551f1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550bee52cb164e2b240b13c6501e60548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35da71b18244795926b5e82491fcb3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67cbd5bff58c0fb6d1c091d660b61e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cdb1fe081e614f6a572794eb5a59751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794fb3906c587101c2e230de015c9d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5a739cb6f110d61b7b5738523b7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3be9108bb765200293ba0353cd0e7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5412139c9e61c56debf072bd38626555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c9d7684fd241c277aa5b3205f46b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984a72b11b80f71c5efd47a4147df857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace89198095160ac01155e30f1828958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882894834f31a20c99ea1787253451b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452bb97975ac2be77cba1b733a18e8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d79c5aac5dae43efdd31182533d80561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5fcba2f2f6226fde2223869b3059d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5bd47d03d4072b9bd3baf82a3b44763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3dfc5e0858c8478756a1d1c4edee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b375e89e1c0d6353a75f56d035c8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa47ab9d0f0f6a731a252c303996c4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745858140db9fa5fea5e8316b8599a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70173d1b6f110635d5513bf98784a7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc94fd7a751b4e44f3e7bff402d77c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ab56f54d8b0be573c20c262befb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf989aa41b98c8416ed86c6340c62771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61812c5d5bbaa6b230db7d8f5d77b22f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e07472ce44aa960511135846303c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3250dd6d37c6c4261d73f72a19b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbead55ca5c47aa52f0a62c7d231661c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae9a0dc496ccab95bd6b7f0f4ffe276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc355aee6d629bf5d1363a35a34f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d5bde71ea28f2b8ee8d0aacd3a3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40d15b5547c28516b35fa1b2eeb37979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b89858fd1ea898285c3fde60b60180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1033594f5ef53f0643b48b2b48ce881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5b8c4e7790f1729a1879d94195fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4813affc819edd06651ab8fa45b2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc49fc9e529f5c39d52051b2e01b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82573c53e993e382c582d6aa5acbc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804bd8a12befee70c09499357e3d4a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab0f4203a913b61d54454b0010543187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84d732dd344fa610814dd02a31252688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b663ceba82105f46c90ec3cdb86b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c22825d86f495b66ad96b7f5a87d7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ae8cc9decba57a6dfbd6984e75f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab648fcbddf258e42f31beba8374d8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aca7714e2f47797bc8df145b656ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a05e308d72b952d4dd70b7498063594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b57ad2a0e71538b8edb217b5daaa9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce38b76f7897599fada2cd089e80596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442193e24fe918be574afad40d87583897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980cee44bd1ff5317b619c99a41c24998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3fbf3c1605c672eaff14fadf846e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d342e83ae7f6da83187dc285939ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b7ef9cc573c7963eb75863801976101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d56b6bdfbe1ebcdee91b672f3b08f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f827d8490c24c3ae979a1d7cd1b80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5923a8bc6047be5c43dfb020226fc04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110a1afb1b44d0df4f33acd3664ec0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c672037e61fff1bf92c9adda29bf21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57524a91eae45c0eb2e0a68ff4c1237107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817da02f20c6359e0cb2632d68c1063108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736d07733f2c6d97d068f75e79ad32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95e9505eb79e1b9bbd173c3274ce4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc55a3276148908ca1861955616358a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066eefc578c6e070d28ace42de5a334112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c09fe1c3473b051ac96e801118140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67018cc6451a2a0c4ade7fbfc3ad934e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b60dd4d5f2d19edab2c4447fd13b1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b1c3474fb6aebdc9c5adae91cc0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829fe5d41cd29d5607e40838ae14656117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986de0acb586bf427bb09a40377b676118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848d332d40cc03e5980a23649fc71d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c83f85f187d2755bb41b9fa12fc1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139b6d768ff5c02a137d51832e50ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4f03b563975b6c97c2b76475024a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e6ff4fd906bfb4bb96b80e860464d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1e667d3c18c5fe5ad0b7febcf35d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0f3f655f15460665e302f5b5dd53c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aadee0bcc553a498086310bcf9483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c19b5b84b850d3afefae81c36dd7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313c39550669180dda29a917dab12e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e82ab971dd6019b995bed90f2c9b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6104f688b9e71dbc67024477d64e3cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d01e8453bb5beb21adc25e88768635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba84a855eb3355a108c157b617f76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603d1220b849d430e4acae79bfc816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f5b1adb65dc4f4d2073afbec1a6fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41238cd23563b219fd5d9b2701700b8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdebd5a8da551201b8471965b54f18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d2340debcd1e18efc7e91497c8fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05e6db1ff0c3598c0fa869f45bd31c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ae08260721ad74766e00f1ac48f49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2009fe9eebf16465d307a0e3a151140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9a5142ac5e8bdfa85510c35a1f40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690daae7397e5656a8905518cc8b3aae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf947d4dc4177ca01d2b6c2a3da7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40ccd29a1966f33abbd96022be4346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e0b7612112e4b78375131d3a4f297145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ff5f2c631581d742f7377af5d273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e52403493488060c157001cd02fc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096e78dca987b46a6dd1543fe16b523148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde686f1e89e79e1fba41ca84786ef4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0635460f32a12753b7bf9eeee91fec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f53d6938488baacd2603df7f80806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2be82111f9612d964135a7abc5e9f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50269937562ca8202311c24830aa7f8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25fee9f0350febb03da1a2f23b98ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19207888b01ee849caf10a1744cda25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b56979ee07bb23c91c6cf9fb644c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a5b4f5e7b7a6ae2796a9cdd114151157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e4a75d8842d05d7f24ef230fa9f7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7536483e80d38a10dd88c1273c30d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efe78ff877cbfd07ab103be506be46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530d08876aec9a002365a163df1417161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d82a61ea8724a27f0273b3cf3ac5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e2099ac45ee549af11a2b7b09e9ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17226ffa0369bc6d2e5cda546e9e4190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9278518a9b858ef833c0bd69f077cda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dff4c9ca6ffa45e7bc4ff94ab4edc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5450d972ee5e4e08e37e0586676cce2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1ac3ee5db624129b193c6bab944b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af4a15463416f27e0b31f2ff470b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3701f7fd9014f51ff5128118c3ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3f94efd5f72d14e85e10d93216dca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa1bb8196d57ecbde9433e87c96a62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74966649b9d5de4c89346e45ffbba1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52fd3b8f0c71e356668dabcabbb54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61afcb129cbf541433abbfc1fc8c2c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567071a4eaa5eb6b75b124e06d74352176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04caf0b66d2b324316d1a7bb973f127177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b55186fcc6789f8a68520ccbe48646178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1d3b63adf963709766dc1853d407f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a93b75c868b97a0c01d6e15c8396180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76d94d8a12bb2d923412e827f748ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93950faac040b4d702f6f399768e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1752163d136635bb4a1bb272d5daada183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c79a7c7313b53297f2e53c0634f2fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5ecbe19abc3b614feb746c008bd8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f40e50bc2c904ab1abb30df2b8a549186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85635ea4578cfdabb815dc95438c9099187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f704d47f35bc7d43ce512ffb8184188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8716b83fa07d5133980696033bcb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bed9705cb04862493535eae721e84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c096d3829710880d6b832f405193287191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f23ff93eaca4343e4225b9c1cfb39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f93dae3dd86c351bc597a3f0f7bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be653d596808b614de86a6d153e91a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446475753bce600e33b08767f37efa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a83d0338a23f7af089b9669955fc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446593fd4a15717b6df38e76db5c42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c977824d787a126fd1289b5a29e23f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16f3ecb78b145bc4b7a9ac2f9f7855199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd799d3cf23b448c0ebce994d7f8d350200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb10f95da56937a39e3be7bfca9c28b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a905a13a492f812afdc0b3a53cd5b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6e0a0eb61ed8b59785a3bfdede4a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a6d20d1a87ddd02869f8a33c7d95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a36a987560a315bc026f83cada7841205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d3d509f397d5318f7935b338cc82e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5452fcda2c0d1e066840e3ce26d62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2311f0e8e17b6f6acdbe3ed36cae0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571822f5498b035fe2cee7de7b82f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab340e1c5546e7920bf24370587ca9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b1f037cb24f9c08feafe60c35b29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee435a2e0cc1e6e99148377040ea0d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e5680cfe53770f52812f82a9b98a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a55ffa3981985b4a449bba0824e2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e0d011d31af2c637fc189f57ee8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee9abd6397fe32bdaef1d3ef0dbe1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f1b7e536c27898a77b10a1e80003217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadbce668d14215829b0470efb02756218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c082ecbedcfdad506e242d53f3c68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a257622343653c2303f6ba228af5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f8c4bd96c7b31658effa0c8b53ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b94ae910165e5ddf2288d5afc57c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c79566adcd9257597bf5536f8de7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc72d1e4fbead4035911ea10219fcbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9cc6d45b1a83a9ffd2f157824dd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034ce5d3d6794baf89f59e897a204a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142acd013172da301a4ea2a7ac27b069227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502be5c229ba6635cee2f391e9ccf1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c91a83775c76ed6840863aed7670229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434caa9ecbe1729c0bb478ee908d8442230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467a602a8a532240f7d987055d831b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa8ac320287191740114494496a6cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182f1e2d6304c37bdf7cdb63a81aa8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6742dedd7b52db659b7edad9be6364234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9409e9af8f60df8edd8d758048656a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff9da47fe24f25df0183da6863947236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d260878e3acd9f1a8f4180f4472c738237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dbc33739bf4beaa5aeffebccabbf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235abe249c1907e514881680e843ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6fcf853585c5a92afeab4c14fbf50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f06b6226d5c3bd0143aa5f686e2cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daf48db86724990000b64d7ce31f37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa6b047781a2211687537788d7e242243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0377fd3f7b6e43c04d605bfad9319244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02a6f072892b8bb4063d8d6d88857245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2f179e5188310a0423dfd13785bbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7caeea72ceb88214e5594c71b75f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc43771aaca89ff0bf90c60e5a57cbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30f4e04ef759e18dd0ae74c903fea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a652e81d84e691bcc31257e7a68fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14327031e97e48488c3f6bedbbe0b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a996be243e049d80eadb4e37dbe1af2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736a14b4d234f8e5e398be2ec043f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fba0f30dfc80b9d9e5a6904fcb273254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7dd2ec12809ece80f512b4d13a7a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad3b283160edca472822d0802abc54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46726cac56196e09259b348838c72700257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d95336582f79314fafa7e11eab7593258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd94f987ab62a92a46772f47bbe2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827057d57b81e095583c92a54fe05194260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e77813e7cb6e350db4ec46a1de70b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00dbe93c276d124bb29be02140708f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbb65d09588b261772108957fa1e86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17790052e6457ceaf3336b1b5c79494a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523a7ccb5288c90cbd512ade84cfd7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e602ecbfda10761033b53d2c9bbf4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e27c0cbf5f0209b9ad5056419e5722267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c038ea7da2f3f12d6bf060d8ae66a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a9858d877ca7e937ecc268c962dd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f3f9bcfb0e85540b97310d5f8496270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec1f17205c0706bd360ca04747ed8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5e670f422e0ac204c8f7201e086c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b6900725360fa2120bffb8907f3ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6e0a8a4b8b1ba68ea7aa0c62d55e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103527079ac271c02cbdf288458db8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c5cf577023db1de43814b8a3be732276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687964aa8f54b83d8c2368307b517f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05331b4a458c4cb28035540c6bbadb1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f441d8678d69ed228a999d328727cc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821ba198eaecdcd03f13292c967e2e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed83f8edd6b0bdeb0ff4a97a445a0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261fed944a97e4d09ad84ab22d8e341282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e48a3faa701f8d24aaccf035e391c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969227405922e0d79ddff2e404df3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca59302605b8b774680a8efed4e17e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc012217a85f81392f8850ae879536286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61120c293382c52949b540195e3ee6d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6678b89a3304079824cbdaadcb11c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb1ae2bb4eaedca07054e6e0f659a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb21b4d5536ce1adb0117d7c35fe49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572937758d7d7a60d96c12c8080d6be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d7d170d602f62851429685b71cce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03341afabf3eb2c4addbdab6fc1fc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c634b766a062a2d160eb49f50d10f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae305450d75c059d0332360fc37aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde083db5bee9200354cedc0789d69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc28037bcf6ddf3589f0cbd8f1bad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf70dc296b116fccf881a5927e4a866298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd22f84ae9c5a64135b7fd96eaf15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db096f30493150463ae96d3ce779e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b931acfd2084dcb405298d7fc477301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec5e6aa02c2d772d4d69542fa6c53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722054514a5c6af3c111246af5058b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2070ead64ac72a9767fdea7baaa75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a17c215f6916e5625ef194bd3e751305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe76228d24c05a6b613baab66a76d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06e17d33738921e6f697ce4b212f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0dd4ed862904d66f2e7107a9ea6aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901fe0f9ad3b68c8a27a444e8854d9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fff99f80536e12775f17a72e0c0eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122f0eea3b5c9a28da8a4199566988311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a1fb216c8028f5f4ad7bcf443d38d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe11380f659647418f67e4f50e9a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d778702d2f409d28bca788c0c1abc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c607dfe62a1ba333e7cf943d3010b22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4a55927278a1a480b822d8bda1117316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6694f08e2ae2cb8af36c99e05fd6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03798dbfaa2cfcd3f4d920d2b2c98a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a802054158aef3265ec29991e65c791319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78eadb557ce0410661b17c47347562320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1783c12a2997ad8184de38c5a6be4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608d76990b08a469e664bdb64c495c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8a25ebf69f4b22b98d05719b1bee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cac3d055c5ac0a303f0766660dafb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08374abe0d3ca44bdea330392b53b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b6b253bd1643f7f43305e9488ceb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c22c3f88653988f4e92013d09531b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f30c0a8520b23c6395bed862a6bb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c12c554925e4fc740996bc9f73d98b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c6162888389c2a28f0824b98546b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8027146bdc1de9f1d3502d9173596b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1d1822f2483e69443410709e168a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dda940c19cceae1fd30b19345c7eb2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160cf69a4db5ab68805a945fbbbd6841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88ce41530f6e701b83274b5e123532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed2e768d18f45efdfd956c1d528873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff733677261edddc97bba558d07bdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af369d6ec558ec3a5cf5128c8b59f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8f9c3fc28245d47f38144d1f6e6a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36729542339db59b39c9293162a8b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c5f527197c9f236035830f93b5e608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a9cb911eb30b771254eae12f065c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da88e315f04cb82cff0844f98308610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde37cce15cf8a311783e360d5e62ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a0dab3a833d57a987cfbec592391b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba451aefc8617a60a693c020c19dd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae42688701d54afe74cdfd67ad39c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b167f17c8e1aff341542a2d2c473115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a5e6c7fb6f33bc5d84feaa51212a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053cda65fbc1df6f2af1bc08f32c59b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b10bf7cf3552a1a5acacc14bcad3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d63ea4794d424af6bdff43dabe8d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d272b40512460ba82f46be76e68b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5eb44735741b3a36f2696fa8ecdac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d564213f94325aac9858a7ced21722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603c7cd8f690d4771f5465a9e89a98f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf7d46e2436570296d9307e2d4c28724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7879be74b64b970f199de6691c77625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009cadfd289e2e40a27b45023289ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a584b582a25d5c0b4d180275b6ba8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7aca87f657d70910a364b87b2cf5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733426c89284918eac94118a74fa199029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4c5e1a784a2a1f9428c23cb869a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa48bfda91593d96a2a4123df8ab931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f76afe9e13af5fe61591088a25234b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904072bb6477979afb4c4e1de7d0172833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595ecf1f3858fa7645dfd55ab11c7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a582676f5ec2d640362bcbbc0072935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c441b98788e5f9d1ea3c47acc91636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0ba63a82710dc0615bf21a2f9dc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788027bc492315662f5e15eaf2b59d9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c711b9253b4482a3649f21dfecde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4600b3f83e8d784382eff9022a7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef382b4b58749d578310f439b17ad9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2910c052a85f69ec5bd04ff1007c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a1860c8fad0ef8c17357a47da9ff343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44977cc1d2c3417c8b6cd65e82dd24344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ccb3164485ba60cf3de989eb7e6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f8027fbac9ab59340477a12b25b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d373197a6f7de0331a1a7e38a4c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d369a31ae45bb757d63bbf71452ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b37dfc52b0b10d05dedc0a2cef9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432304c1347316926e6875770cac6ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb663650130093f3da8e0a7205d7f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de8ba7a09c328b766774b612c02d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85a7ca0ed9089f21a7bd24d6b63fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b1f7d179daeac03762140aceac0d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda581ebe3d60910a1ca7de5f8a08d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816fd10c8415580a45f733a97d346356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a311a8ebaef955c9ae9cabfc121da2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854f0c16ad80e4bce9de54be392cda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b6afe6a6199368f84b7465981314a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce3afb13c03b63755edbf822bc55c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde63092bb8ac2a8b6b84b0c7f6b07061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c85128973ea55df724590441c3e4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81014f6a8347a2bee01133039d0660763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640d4c4825dccdd5c35bae153624b7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5c0a7c76319e785a3181d999981f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28415f4641e192d033ca68c171a7ba966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337e612d872bdc9b083db249f9432e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037c706977b4159fbec489ab5c65a9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717afd6b95f209c63aae719ca2f3d8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104b0ce55171edecf434b2ab5b9024b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82212c56a610a181aec8357e77db2cf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff33e3b2ed094f0f2a9f3d49154ed0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69586c3db7186b9c98a4c91b7397f96673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656ae52f7ec93658b0dedde511839e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aaa9b09b849df06103201a4eda20e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9505e7375639463f3cbc2880d60c1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c835a537bfd05fc9a99f49e0c5c555077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2737890e1817d36b4a4e51714d1b1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf500d49fd46e498082b03e54e927179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f6e9add49a7b5f549b3a0f0bf70e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f4896cce525405f39a8492f04a12881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb220b1bc214589550ca1832cb55382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a8954687af5488d0c2d58131356c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea02a87ddea4f725b7ae7f8a544d7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7662ddcd2c943b8af51738e5ff39da285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8c1eb0026999c0963f842c48bb83e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb87f3ba0947ed59a09c2152430863287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869eda520d22fa6c6a5ebaa1748c32b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6afd7e4054498ae4cb7b8f1ebf3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c0d69470eaa4e20a38c423ae2b6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c032c8d9fd5f9d1109b30db9f6a4a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d614201a72484bde480e29499bc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377cb00deb821516e83269b6ad82a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b54fbef4c54a6a269eba7acf127394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf3456c5c7710f04406729986bab795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2bc979a7d57ca1f68011b3ecd7b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f2f139f332cb6d4ab0c91f5f9f4f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdefedb33a27f8b6722004e3c86c2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfb0a0d6af2e9abf3183e2490cac0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85241b1c0d9121079f732cd41b6891af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200cf0e2574d6743059595e8fb629d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb67308ae6645cc4caa6a821e7a226102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e339154ad79e86bc21aab785e948d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704109f721b58cf503bf07b09a84ff1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c0d58bb11933376829a844a365dfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c934146183f541a3509e7ec0d6cd06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a37602f40bbc950636e351253d64d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f393b77469cc20447019d3c82e96de5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af5df638eaed62b95b325e4cd99b36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b488acde4428330e3a305607265ffc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09032e9812cb3827a184ad6540ca540111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd90f42b137139e0daf51829d27c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4cbf156f18449b06337163cc55cef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cb1444e42da223dab9a9c902d6702114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456829425a715fbcbc06e80fe165d08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22180122e1f13f772a41b8345f031c86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7c656015acd8a38252450e70a8747117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82335a0df892d0eaee17147f7b02ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f972a8d931c0cf9cb13007654d552119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dabefca95c191067295be81374373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b9e44be2129b0ee165afeaabf574a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ac31fae6fc90965484c77c0d0408122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e9d96b86276620d7dd70e7a422f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac03bb3b89ac7cb91e7914222e43a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d11d34ed298c611ed8f6dc224504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712250ec69feccc62470c661f094d06a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9987c16729e5f9defa9757dd1d42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9f8514018676194fd01f25d2a3a63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809499b27e012e7ee0c26d81ea5657a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417f68862f50a46ed2dc997ca54ddd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b50e7863065c828b784f41e1c8b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449761513871c872591193dc7e5b47c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e850345f505537fa94ffa3b3a71cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ba12c49aff789445e7f3e256ce50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee00a51e7bcdd3761a5adeda7148a96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31207aea93e8ac19db908dd8995bf86f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced1c3f4ad73b727fad8e80e44ccfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e4854d33e48eca3c132917ce80951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69730c16593ce559e29e12efa60845139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f05a5bb9ceee2f64be46ddfe3fe9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec702d07fc6e8c8c3dad25b9c6023dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08052b0e394202129895036c8dfa17e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d76a899be8a013641056dfb7d2e15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0ceeae8785ded2b50696a858ebd93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff67218853c992c90c7ff82cca521145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5396153e935b4c0bb96f207fbcdd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed5af4993591d3e5f1001354cac689147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59d86131179d5432f89dca2aa2d10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374193c864bd2d9e2631908c49945c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646c101f6076488e1febaf536d197dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eee27182448a732d8f7f6dda6abe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d2d98216c7c461e5781bf00109ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be82a6d18b52d2132227f1c6fe9782b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3ea1241ff8a6d7f15bbb021bd4ce0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b0c77738ecb6925df8439478b4e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596284fc58ec7d1ae2d64f571d5830b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca4cc881773b9e897604c23658b902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58873bde5ef2b6fbbb5a376972cb6f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6ffdb7678f2e633d7cd9e26335228159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a734f19dff87eca01539849b16b66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c208bd05ed047b24adcb33e7ef357161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c90b2e43f178d09f331e64ace4e8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ba642160804c106f9a1e14622d9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b180636fa4e9abd1b9afdf616e118164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7278aef164ab29078b285cf6284806165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b708a12107af308474d75e578029cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95efe789012b9512b9661a2e1c3e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeaf2ce7d3ebaee156f5335ce185ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b030ed61cc81180a16a18ab720dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322ac19a0be69951dbbdcded01e60e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313882815acb8bbfd4722f133a6aabbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d0a1eba61c640b5eb0cec29d83ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce562947810d36a2aa7edf6d9dc96b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23897a585b2b24d1198ef5ceae80707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937e21bc3724959f52ad19d97ea91d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0895d984722a43bc409329979934e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f715d765dbccc2d320cbb6150464d06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab870a6819df29e208ddf28af1cbe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff22af257d3f51c03fda6d91cbf854179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef02a6704158a21add930de7706b74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b5fe1973a1575a70e364a0e78a27f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e7aadfe0250e20e0770adcd575849182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353ff7895aaabb0fbfd540ae04aa0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4449e871286bdb73205589323bc01c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc8ea0695a6811985545e6c3c75e4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f038856daf204cae56648af8e05b1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e499c7a26bf9c379c26ac007919ba0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ec47974279a6e77ee9597f9a059c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916d779b814c3470654d5effc6da5a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad7c12a196e946903efd286daaa066190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22eaf880e33728b862be082b7a8ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664056c54fa8e88a43e1ecdf45255670192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14b3ee2ef7d19bea16316e02ecff5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e82386ed61281553a5104b6bf6f5bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449199dfc8323f291f27aa019b5470195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247987dee201a21ec9c09e0ff724cd7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e10bb9f7c432758f121130c7fec3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b286e7f9be5e26a8049426b8507f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a090cacd40261ab223dd1659303b0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb1b03cc9b6158c9d72b9230646fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e846c02a6cb599d971eece9f0a067f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f966e69ef471a6cd5c35b705e74fab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5406a80ad7c2cbe37e3b041d9c145203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbda53bfbd2f49fda5b8f2483e3cd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786276cf6eaf831565220d79e1d64d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25356d89de8ba015915fe0d2dcf6ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0c7bb750f154599db36692b50a05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c7099076d5618a8a7fdb5cebb958208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790d324f78b9e787ec005a3c39746c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e80d6820c593b0369ad2a293659ffb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98bc92a1c6ebba4412357dd77bef14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a5bc194d15326791dee597a037e7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9744dd6e4b5b1469619c7be066169213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1de1f17ae4724bbf4ed81990a39fcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70ab7dd03ec325cc915480aef1e6ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10550dfc6f1d2f6c624b6239fd6a2dd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a331d4004176c16ca3bb9e47f93c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cfbd5edc205d34196075eee658003218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e3f1e8156536e3c3674adf0300115219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9062364602c91ca808a565608d123220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f39bfde707097985d2e720d540855221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd971436067a94707632ef3e0afddf99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccb7fe108761f599895bf8e42af26b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fe56de3b3e9a35d31a8bf0d7d76b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2798f8201d4cdecfab08480966e4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b809c13a778cc5f8d914421695c82e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53668f527135989998cb65e3a0372350227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcea22e0b62b2e7bf6509cd1e5c0e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d75adb00816a22487558f127b04d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69109b7ac494309e02c1eb69fc1b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08a68527819fe742efda65d0f4f8ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfed9df552063472b4c671a6cea1d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5391ec2c64881246d5a748377e398233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644842df15078a463118606c3cc2b2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78caad8af006b19fedebe54a600185c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962db9775a7a1bae38ad8b466e173a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb2fcb471592b67cfefb938322bf5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220022871023bbca4e580b08d84fcfbe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e3b8e79deb4b1fb529026fe6e9ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa39df032bea091076c021a7f322c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61353583b5f7d15f2d8af5d5560011e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df6cdb3c4287a46cc2753960fa2ebb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668b2b80c68b3906bb009ce2de9cb28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b7ddaa32e308466be7ee51e4fb9f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7b6a46faf8dbb350afef3bccdf051245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1813a1a02f29c3b792a2fc10059977f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e25bc8e526efe768fc398b1a26db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c58e8057a2f53384f23c3b2a1414248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d467a2aa7cf9fb575b47ade7a4626249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c60bf90c8dd158afee114de59aed9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975c68b63093806bc915ff2bda3a29e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93944b94b972639551e952a7d4746c45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608726fd3c7891c9a2abbe6ffdd3e57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f40a69422078d25fe99254dc5494e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b25d6d6dd87b631db3724e31442f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948fff64a990afd9aea24a125c32ea0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2ac995c9e43f950334878f9bc5cb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41159493c9207192d975a56a10811258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2892305630a7e405d66c450a82f0788259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bf972db453f9cc3c668940ecf17a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781d05e8d749421a70e00191c5d46c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788439e7fc4e6af9aef44683ea976a50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f97cf47dfbbdf7464233c8e52d007e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855553eed8e66e718b6bd124324576aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0a8f0ea0eca53221e5fb983c19619265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663b74cde7782c72bf632498b9d7a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77797487bde454dac235d026bc57cd30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f987fa576de6909240f0b4e80fd74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba6ae87841307bcc5feb690c57e09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489ca09fc939f73e64ffb21432ecda5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f59edd597aa6720505273e3e655849271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457936e4ebc2edc565af220aba5d7bed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ffba1767911f0388de9fa02ddcaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f467934e90fa6f09101bf7fbb16fc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e8056aed4af0c5bc531e0132c2919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40afa8d8664fb02280d65850285fd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128396546c064eea8419dfb5a3212035277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bfa902e7015d664a5ae14192e002b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d6328d591690a10f26ebe129fa64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f89eae03f35682e8cd44af511359a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2046aaa26d7673917567e5cbafa54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d342a05eadbe8ae1b86553894c751282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d36c11e2186bd5c8ae75b068744e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5549340a3a35045265b1ea90ac20767284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe342d39ad7c23e6cb3f9d2a1d491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10000f25aa21cd593329face7e3dcbb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f804589cec39c84b9794a6b0865a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce9e874ed4f01c97d67170f8794917288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13866ff426b07448f326acc1e5ffae5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb21b36727bee3ccd75dafdf1a5f8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dd819148ff96e2a7c64ba6edeb41c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05777a51d10a41776e028a17b93da917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee592f63725485f7ff5694d9cfa9d0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceef02254b14255093e8010b56ab1b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f18716533a9aa40f359d6a33cfc092295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f06c43782acd8a10d27cdb06d17c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c13a3f139859a33bf542a4e8d7ec73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc400a4c614c6c0a0d69b1fa2cd5973c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9dc3982e282c7d2d7fcb6d04740ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd80972dbe5cf3822da6f19f68d6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d977950024ec6267cbeb64ba7e59b4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93ac38d0be514c79d4651c45df18e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b468e569147ac73ee9e0003a944e58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98be0e6c0f70118f4bdb240ddde112b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46784afffbe14a7b7f450a1ed37def7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78feeb07cce5a88e74f3b98ce2b8cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e29bb462ec53c8ba87429c91fc047d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba83b30bda054e57ed0e0f12de2f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348f044f77043a13f84623cc33a49be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716aa9ba2817d2872ce194fb5e2f505310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca7740f6fab92211bc25d35db420a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c9303bba7fbe77d03cc52f06bbf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cddc97ed0fab23d4e222554c6497a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da106258aa96e74ca75c88443297d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52514f78c8732d6027d461ce8026da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8095e93077a758ee45a2bfde93390316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cfa7d5bf0781df913954fc55e7161317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133ed2e98fb51d0f3b5678cc07b94ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa3945a711fa4fe5be60bd47dce77c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d0ff015a924c246883b8c29e271f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac44e13fdefe6335fb11483b06e68f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e4c0b5b7cd31e5c3ebbdc331db7b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aec59587fae28f99f28234c35abbe1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d03d81e4014883bc66deb1c3ce1bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d6895921b6d6a0bc3aeab368e0e9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>