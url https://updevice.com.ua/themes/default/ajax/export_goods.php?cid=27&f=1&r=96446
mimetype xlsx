--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c149d5b18e7de4104c12fa61a8deef21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17771336b63349e00a2446eec1f6032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e1d7d21421a9002c3bdfc5baa6a313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21a8e46e3a3ed4d8817c64c7179324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b076e7603fe99e54843b94dfbe2e845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca20dcb60eafd55fbcbdf8a49893c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc647f76ebd47964318d7350fc5d089b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ab9c2d839a8f6a36e3e677a1542698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666748c149e5ac5c1653e1e415ed1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d755f32b29adff2e8e91675dd989910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337aae42b5022e06ce1ab74011e88f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e43209678f1c48207100efdaf117412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f010422a9e881977b26a97ab9fef0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f94ced0f5919dc1939620771e103f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b9d4bb6f4b35e0947f21c4684ecf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df4ad68a5a1ad98b80f7a8b1dd91b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d2b71da16410e53059cade50e189817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a5ddfea4585959990db66248b6ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786c3ce27aa8a1f133fb923f780d70219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34a89d9c76bd0605af0671fee919820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1cec00d48b86cce1cf79f8787aa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c491c420ddf97c022eb4c04cc95782b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0b101050eb7e41da6d2e7e23f683a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59088938f20295e2e3b5cdb5b50366b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8f81c000c76bfdcd2be6f40166edf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40034ed9a21f46410ac76a147de6488e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f351a074a82373f7010e91b045e0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d2f73f2ba9ea1cd682e154e19f1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba233e67843eb909663b51b01d9ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa6bc0a62d51812dafafa9874aa4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74756911dd59a656348181cb7ec71ca631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba55128b37055e5bb4dfe8990917ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6207f213b563c9b287ef1f8795e6d4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01777ec845e5a9fbe2492778f2c0f54c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c69faf58c59d7a4481f73897330aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db49103ece05b0f66ede3c0ec7955a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f0aa1b073336b1a44be6c73fc0c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327885b03eb7cdf8d2ee96b5636063be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065847c591e784bbe0b18bdfe86ecd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dc67e13dc5cd7ff6b7ebf6c0747eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdcf48b33e3445a1d86718551ef49441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef6656fea623a337f2a331d9306de342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44bf5bab752b4988c6170b8ae217143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c1ca996821f0b6d4ac61436d646c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326118e11f93dd024fd3ae2fffc10cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f8d5196c964b7600b24d300cc16b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae895e7f63a4079cf2749347266171447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a20d2467c56ea781d77db6262b38048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b0f849a5f145962a41394b6a04a9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b3b300a7401821786fca66dfd1f3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14618951258ca466dc1eb69a38eadb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef8e8306ff441eaef088e8ce7238652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c481882c5de580d7a42f8fa3282f6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745e9b6e41083288914dfa4cb232a0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615162803d510c6130b42ad88656e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d58b4456fd575daabae25c596ed9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b00fc5ae46407877811171201699b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22893bffacb3e8e219c262363c450a4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201efda194382bebdf8a825f319fc2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c3e23d5dbbd0ae486bd75ed90c3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386498d70bef02305a7fdad0f3f15061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb6a0038a23911a6c1fb9bd16fccd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011970525aa8a1345ec20621df9fdf3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112404c5483606080f8ce7bed9f3b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d6e308f68cc5f726a6a12f46d58365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94f9aea36a4a31bf0e426914b2105966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6668d636886a7d0ffa54133c7c04567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a83372395c6a48920072a380bcb9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41be966809ea45ac222a08adea53869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2470553190e9eb6d4c2e9fd27f2a3b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671287171727a9ffb7c369b69f68e9ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7d046ed20980f2fbcc9605c9ee1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dbf6f9362894ad585d445b80cf29873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193cafdc48ef58c8032f32c72af981d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ee95ac4e1071a8ec1c1b5980b2e5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1a38a9285a3ef76bdab447f20a6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a313715e67d73e6de5e4930ccc4c9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72ac311b7d923a8353343480bdd4ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2a7f8cca0cad5f517176b8d60cb7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88237808282d7a9f11345f43481e339280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b20a40601e18421f894e99201725981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dcb037fffc17f619dd107e0605a6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1275bfbced9b0e61e58c2fe9d2297e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adccd6088f9e988e5a9d5b2c07ce35784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed8b0b286452ffca214eb80730708285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207669f40fd9e075b2792bf2a7096f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95259104dba33a43a643824869f8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d426a8fac995f4dabe995f8e08d7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237fc3ba638d9a5001907361bcc60e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57867ff10de51eb34cb4064d4e31a31490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca99130e11d356715a250049519ef4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1686efb2bab10bccd37bcd78e453992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2644dadc7f4076fd60d29899394a57393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836f1951c0f7cdc0cdd363658eb059c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759198053362106c195a84087d7fd78895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929153c212f312bca622a5e2f9947696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e29782f6375d223dc2cb2383a6ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85366920d0bb64272b70fed816577f1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22e5c218d86fd112e2cbd28ccc506b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea877be7ecc2756087afe99c6a13d88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09223646198389aa8b7922b46c402dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b09204e0da14b7d67cf6da9786e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98fb8d5c1c96ca41cfd18aa547f718103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c2c018714cec2a3a3aff837e72c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4fe2c644e6bc755e9a025e23e5c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8987d8416420d195d65f43f86aa10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487459dea04b65d925a7f9a77c3a1059107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35df10a6f6f5c249bcf1ca243af29c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437aab83273eb8496685ef8a5872521109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e8e19652b06d44c6d214be7593f38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc13e02c9c96f73f8404c4a02c1250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503de3d2a02a157109532cd9e9f8fb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67360c9fbbb4b89c71de64532c28e1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30ffe2b255deca5593698c8980a4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc65889a5db6f03f99f6675581439f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162236aabad813752bfbf8bccb2474fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd72a519fe7c3f34b574aa407c8b19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bf2e70a8acba1b669726a2793606f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68ebd2bc194d2fe7ff36b8fd6d4575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b73c3b0cdda94cf679566794326d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f05894f6b94ea35cf5b831654e59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3fc3434eab688c539e7b8f1fba01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383895c02631e8d6df9448a9e28eefd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451624131123644ee55afd7af4d9338124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72658f7bcc878c9f6c5757aa478d2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fcc89dcda539449db69a56e2b9c77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a64aaace445c61a5253e7834f81a0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a4cf834762042480e65baeca5ce08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5142f2403de761a50b042fc179d6c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c6f897b79c8d48d2e0a05c1ab1871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cdecf27c844224d7ab5364f997caf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9f37dac8cd41734677e28ce0ccee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368024c219f99d5d529ea63ad6b6c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ef852bc2ad856574dda8877c2f386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02527814988f62b605678f21536f5bf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65520d990608b63be0ad8b2638529ba7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b54078d21304c94845f2e19ff1089137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b31067a9a5e408fa27fce8c883977138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d59988296011f2e60d68bfc59b2cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c682de199ac0149a93949a3449c7232140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e169682678505b333ea3c303f61c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647213ab5e6271d482aeed71399d7cc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c487b8f796af37a50156b87040118143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8427afba021298b95c72c25a98466144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fdeba2fa5958a8d8a916ca6350af3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe615f030f74c189d6719b5373ef3c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd290ce43f0527cd382441955cb68d77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebec15e317b02bd97178a2df3effb70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf750f9f3054492c83c932a345a01c11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e871e4e79130567ba524a77947e5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756b212c0ac8f0862ccc7b20991ea8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3f21ab15e33392e5a6b4a6f725539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61b699d9be2498a09e7c4a7e4495f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e6fd8f76c908c48592a55d6c5187154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef02a1098c8944d0aae4caa28dd4a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d299c70100fb7852b0edc3e088cd2e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd31ab767c9f50d10fe716be678d88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa842c3881e87ef3f357892decbdd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610abae5d1eb0aef5cb28bfb0324a7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1360479f18f3337c5763a54ca1c11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bf40c75281a8a6ec16afc5d641235161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b91e37ad4b3f2c7e293df9ccd8891162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0bbfc67971ed5f6f7d022a2c12ffa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8615a60234092cb1bf421d3973a037164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637cd66f9db597689f0fc96f18e0db4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990924092d26a6f2ed32fa907b4825b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9abe1d458952e949e3c700ffae1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817f565880fedc52a9a7167cad22a3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed4869c26e81dc33991075416a9631169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf8e36014713a14c4a9a95cfe7bf9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90984af7a6a5e570f5c5e15a7a9fb52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aaba34da067110bda096f1ca52d76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aa9b9b9bb56285c73b1d38d89c918173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c659546486b203df4da83615d130c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7490b4a11ce02de0d18c3c8911957a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdbae365c1296684d5700e9fc66c7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323b997e0a1daa0e4e59da57b87b2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f093f8364c48f912db537da0ae50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cde4e4e332aec2e6c6254e5ab0a93e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7251fe9a041395864c769e40ea03a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48056006e5383ce894e19057caadc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3d5e2cb7270312466bb910fb456cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b39c98bd92077d082cf5eac9dc9d46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647777ab59d7bf615a5d5d81ec2b81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fbc5cb713317bbb6a99fe5f7d8361185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f522a174612ee90f37ac88117a1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9bf1e2c19eff7605521fd382bafbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85cbee3b6b82096413a8b282dfe059188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103acb082aa67f5fe146b88d21e66db0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b76c98597deac1e623337de63b9ecb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed356f395f445730652107b32a9a15c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85753d9349a605e1612fbbc82c214b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf8a75e5e30e5e938440fe0a88f178193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639ed2d5143da8c2ff934675fb282a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae925886ca7a92f87881eef12a142f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857904069316b2ecc7dffc885f26503196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280543abda536859cbb5b06fd13efff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d7834a4f0337b8255aad8c607623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7baed884d28413bfc9606faf7eda1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd997e87110d81188fc44371824e14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc42d0114b4ec66653ae4f418fcb550201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed4b596a8c716fe2b9466d13e2d0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c00373a35b0ebb7467ae70a3b14f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2acb599e762f06eb5dbc60bc93a790204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860bbfba9ba916be69e755e4d5de2f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcb9cbc86a9c44faeba523e5d51feb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d45cf30761864cff72a6ba52afa1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715a924248254d61de2acc5ca749b44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54118a3a8f18ca94d7876ffaf3a6c731209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f91332bd3de54faae1f8c4e9bd57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c06b2757315ed2145f10f94e051008211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1fcf1e697e25a4b6de6449a44efd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aaf2ad72901370312b3c21dba3ba2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8caf1a2705cf8e340efa39a9ff6e5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bb1bcadd35e674f47a5a0b95ed7b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a409b9f1b7f32ad3260973a51557516216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d034302aa176852cdf0317ffb08a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666bf3d63bc1c085bd2b1b41f2f48d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d783cff50d23fb9121c7d08f6ee0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db087bae10909ba9e1cacd49f95ef2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758da11e4b2817531aaf708219dd9b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d187bb6241d5f27582d93a275946443222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e5383da9e2b2a1d7437e47194251223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468a02a9e7081a0cc1f3b0a35d77ead224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7ee59567069d8dc47527f2ac7daff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eb7ba45a8c3e477f18e69d25bca79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77cdf26e392f1f7cb93d4b74e10911227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e355607c739e2fcc0815b145b9624228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ab1263252181da48157fb50b0b9c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ab6483461b5cf0d789bf16c08f5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc2da8d4d3845259adada2e673134a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa3cf4049020027a3aa555d422b27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b1ebdfebe3605ef741d5b999a5ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a2ee9cab9a93b1c6549a095623adb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa864b74ec7168e2a7d6b42b2d3b0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89750c55fd35601442c8d3509b72e46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca463c77682268e5a6059cbee9f5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccadbb687135da5acad49c7a3f01294238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f20c7e3c2a7b951c57c5d483ce4c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157a803f78c6d1e5d5cf1f7f497e0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e4d35e55b7863839398412c65ba7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e0265f729089f319a4dbcbc41e766242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c5887ea4681917e9de170b6b2298243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d947b93bb85bcb181c0f59430035244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa300800660ec3832849b046189a73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060177474f4f612398cb186b79625818246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed94da53cbc41a81ae4fac7551004247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f26c20f5daa6c44152fe3101b057cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a0d5019cc2a935f41ae2299fd9c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086402f953c498c811c53236bbafb79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf26b51fa4f6e6ecf9c21b33d9183251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e946e701afa0440a3bf713cb519f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712b87426e379b79928fad9e7e4210a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e20b0f3f07ca71028f83d65ab8509a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca64ac04318dca50316863290864d9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e415df344866893e6fc1f07e2f14c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2fb37aa826921b540bc7d47ef7254257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4bf9dc715b8ff810c844af3159367258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037e3a95e286c660d40ae5313c03b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd21bf74ab1b3798ad7ff17350a472260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b2e22afba320f89b9fc9f399f5f65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b934ed03d4943e90c4da138f1fd9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56218e06b4e811ba1e67562fba8d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b311343f79dd8fb36d048ab4d8e0825264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28de7c149cccb272ced7f8e5a23921265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f56d433ea7e465e98beb5df39fb92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a7828949ce9b33ca655cf9fa71126267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5fc76d3a404afc27591b4555d6e70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3034ff65bc3bdcdf5bd19312ad4011269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63435554e460389472940a1bafc873d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb32c98ebdcb9e089de0c575d72ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc30514c410c5fd83089d97c1717b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d0d2f57597d29ea897e905ae3acb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9121c66f466947e804e155e947df02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef928632f92ba14de8355c1c3449d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4073dacd7ef22f6c4896ade1a37c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e585732fde82b4efba3585f1df88b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e543187b50dd1fe9b1cc486cfd5c10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9cc53aaa1425d5bd3750f6233509f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec50ef6f3ed1d09a04627a62e1c81c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d0e54994d3cc97a105473cf7e85ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0cb2df4155984a9089effbef6e490282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658db76cfcaa0171bd6f5f779aa268d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a565a075863fb83525278445fe9d83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfadc8cb536465ec981cf8095eee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8448f34c3a004d16cc33143207593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4682c99d5f0b40b04b8e44037df730287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5a7820a9a95e2adf0ea49c382d0ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2df2fd23c9d28773c188e0ece49ff8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c604d05037adbaffbb7b522c58bd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ec6f107cd3339428d6cf9b7bd353c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db971409975a27d14259c7d554fe1137292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb006f8c7925dc4a96ddd36cfe950093293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815dd4f791706c8b3f2ceb4ef334823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a8e40afe10392e0d8b03bb5d5b479295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e69b5fad6db99d3fdb7cb2e3d24fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db577610b34b725fd08f87a801a5ac64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85086e0ddd8d418fc757d72556e45de3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c630613159951e74c1e2c4c8ef8503299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e72adbdb9bd518f9923252a11cf99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56287c072170795b2aa61ec5c5bf067301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da240885e808eddd287e1c416c89f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703942ceac0cca74547231599ecd15f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1377ec9734c1e62b418766b7d88fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979c3e8a0bbf8b4e069b96beb32b43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc3a5509c1d69688cf0a92ff32278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6f99b8fb7932e9e917f8bd1617e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b782be8f4d13469b9f62240540a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046bfe828daed289849ef991699759309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe6359d04b343ff8c2bf79e23884c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3bf7b3c7f6e481f4e6006e8e86dab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b53fc60b75f644c2a1ca2170abd3e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea9d1583d209e00c41fd4d9b12a7a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710232a0cac437e584ee34c549ad274f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10767195d3a9b0a537e0eea4a05bfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3ba4b53f9009c2765da801ddf59f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a5177c86567a93767688197857f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23cafeeba185c816595ae70ce95ff6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d0b01fd1df8e2817ba2ef76ccdee6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc3e153392b1c330e55aa7b820a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae458479738e77256697324d582ce9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a34f672a847c3434321300774ccda5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c176e05bc6e316630276e32985e245d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225bd0b17f042b225bd88645063598324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21d6c253c006f6e347f915aafafff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476d0b11aa20551e7383c60fdfeef19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdaa0d42e47bad3a7fef677953dd9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddcd86579ab450cc83fe3010f1a0d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f3930fe66229fd99edb74401ccf7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464f4feaded2f516b63ced8131c918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941d9763504e10a81952148607c7c52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf24428270994794bfc7757aa25dda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223f72e7ea8d3e9b7cad395f0d01ac333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9d2a636787c8781fa0930e35d08101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe54a801f4db9111977cb27f10b9ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90af1457cad51546b9c58d07661603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a78572e199c8da82abd746339377744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de50ccf21a8fa40f82467061fd3eeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64e632c4d60b2eef47a4198c5032026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49095a9cc52f3313380c9421ba8567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72220115348f4e69f7fb0880afdf5258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662377b0da0daa9e4e59ddfb7e831339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afb16c55627896de825ea8f3d3ec6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e8144f2f5f27b2734722509243ea011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc1c3d405ec57b6a4c16d0d01c4a4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752d7491b3a0139c764ec03f7807ed313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24614ce469676f358a57468b504c5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca685029f53d0aaa2cb80af4ccb7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a94080bfe2a1e2b3404370b30b62d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523478d1e250f289c7422ab28bfcf1de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf454d1a2cea7cff09d22e9c4c1db8d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dbd6cbd95d1270a5a6f595190029b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd973ae9dfe12a181e29dc74792e6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381545a423cc46c4db3bb07c87a4125d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eb491ae65da77ea3775019a2536b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81233d238ba51bf0acbaeb736a9f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fa0277866d0addbbb893c853bfae224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b2b5210c726c61783dcd4167ae2e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe10fd618a57d74fbc69bf681fd82d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c1fe1647351d79c5bf3f171967eee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc67314b2a4d38487951fb6282de3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b88a3f3eab071abba3d2ba6e8c18829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac09d3e0b216f691cbe5acaa747adc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5052ffb13cf147e5f2319aefdc677531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56578fdb49ef7662806296f668f9316232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee997bee97b9264c78a465c29128dc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69aa2ac9c69df2fda7b35bfaa9b78234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c2857d54db0b82ec84e233e8e7f7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4459b11c20ae2a81b4f88e66b423bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2198bee0663f5ca1e1ee27c75d67ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494cf67b2a663a324c5a96434d4b1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423422242f344d6ea3293d1308640c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8552a49607e24a7d806db697db0419640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0071007c0188be2d8f6ef0043f346341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b17fa8b961dbcfffe59714b780b1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068df245ab2aaa7cbb2d62413be4cdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a06662a68125bbbeaa670b607c47444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e7c652633c415e4f7e4c024df07845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afab0c6abbe7216e1eacf369c2406f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930281050a251ce3b330d5704b6929af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62655b0bccf69de7d6b6349d36cb5b4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb06e227180271cd21b366ae06ccdf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1bd64830292ce08b3a5786b8d4c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d92fd8d4fe0139d3d54903d05a71351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32fb1afaa97ee90d804946a76cb81252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b7031ae9926de88f9da33231f38453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6dbbdd525f876880a0c989e44917954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4adf8913e4c2fa773ff9df7ddc155e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0dc68844e46afc5e6fac4fecb5bd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a44dee13607526a224327fcf9654f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaf94e30786ad746544938dfb2a8a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf9ef29c24af5f17bc64dafefe300859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1cc4f1a095a3d826ef10b53bcd5c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f6c797f93e3ce9d6f7986c3a47d3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4791d853ca5f945b3e620d048aca81e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d27039956922d78b8c77e8d73f0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754322595c75cd807e70d86de83c1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eac08e20095781807f689eb6fd0c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ff0f9e44dbae2377987ac5a16a0de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5f193f198ee7918d95fcb5652a39567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7139b0440326bac3ecbab987aeab1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df76dd0e817b5961925e2478127d9eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852ebd35ce7361bdfc36dc2d808fccb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b04d93e6373950865352914281410771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9626faf09396b9f9c436c9e2b9540d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24444f66288d58502cc421e6ec77a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e99cafe84cd476af932c2e49368f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f65e06f4fa4b6b9eb4cf316f32d4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24ee6bdbd3b3432f42c6db0fd33bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298551b391b332b5b7e6d5b4b2a75e1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d9e6ed0491c7919f8325adde931778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e914151bc5e515577175089884712a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8918d9c8db2244ad5742b8bb1bcb9c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c21dcfda214502164ff15853b14981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a8a720dbf32c050ef65a3145e816c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01778694d249a15bd4bbdb1580c1e9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4fd8118fb56b551142d93f67684f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983894a8320dc259defcf1967ba8da6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7c61b1cef854e1ba17bb40cb556986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578369ce1c72bd6e149ac444255e8e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fbfd0aebd263e50c5dbb5db6f99cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442139bdb4675de66fa131b2eb3c8cad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b6eb9fba9ab4483706c970f2b3bc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb593e6806a0e343150038ff6e0774791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299de59c1b3e239cc4ee2ce4437ce7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c6612ef32e58eb198c71fc568263393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336d770c58fb9a9c870a5d81d5ffb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea22b1d697dc4c2b54eec91468f8bd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f9709a686987fc420edb79af1c8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ffaa11ac85ecf13ade06adfba81697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35482bc560ba08d14b65b4aa371dfed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efbdf1fb3f65422c7805e604df983a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b5f17581cd3f5890035285e3ebb35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f056bd071b91e2b8caa6b7def49b03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffb063f9a46df2d795719172bb4567102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35fac3bb3d1023775ba15f4a7a2a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747368ef543fc0cdcb7287f7d0a55bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8072fb26230cc97fa193990cfdfda94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad85332c82c5c197e7f9afa7ce742106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbfccb1c8529fafbf4fb72c6f88c3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d2b60edc276f2fd5ae4fe7fd4c01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1b298f43d2d27395ecff96cc5b33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645e6f98e510c2dd21e6a57c5a584ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89259c5ccb2a50c84faad12988edf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdc4f9c388da705439b2c4d46e110d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b5423dfaac38ead4d1872b51f10b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fb55d52b210baa49f408f5218e5e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7cf216581716afc5936f67fbc070d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b795148c47f726204e9b8cd4f3e951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f030fa72cc5063202bf50c3b9576a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7757554a841be8601a77ef05c96282118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00366b8ab0cb50ec43fedd615bcd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea5faeeefefde74e523187eff345bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c22674f6d776f00ce271704ca8b51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ea76e91c792c9e61981462656db89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de4c37d8d5b579b6c85ba9843dea8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb376a9f8f67039f30aad966d89a830124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e86c4e976df5969ce40d9deadfdf65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e907e3725ffbc7855e9a06e657e01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c518a03fff0bbbef58bf062797fa79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dd513aa76b56aa609b8c4ce8a9db1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943188c68b5370bd25e3b8651281fcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08373cbb1747ffb083375dd28b03b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7208a197db756c2c698b6424db03c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edbba96b15995befecaef2aec4992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5548ee7f802bd1898a08ec6e8d381133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d99dd2af9c0ebed026c89278bf906134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaae374791cc338e836c9988fdf02b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d9df51b796a62c3dde8a61041546a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5847512b1196621a33990f5154949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf583d2bfb8653c2f9646f6a07c86a13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ee9589f38fea92e7ac37e173ed8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc4fa7c1696f5734ecaa87e3f58df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062a851a1ba25cfe6e3b7e16a3db847141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86e8021c0ca66c064516e78d949bca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2bfd61470f3c8965f4d4ee700d0a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a6e80bf754c1aa0be1e94fa9fe04f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee80514ae3299c1767bd25fb44f098145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67000c09c9f105a3c1b294f13145287c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79631f61230df93898d4096de586a2a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff350ff705618a292213051912c934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6c88e5b521a976047bda940a9e5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b42e7b4075976518fb6d609554770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eff91ab314dc4c1a8e23a3acfb04e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20352cf6f5908d90bc422b0ff5817e64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c1afe82fb57940e572a4575c7ef99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753350e5ba23c3b4b25cbd3d62dc658b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5abdf94b65daf7fa5a2dffd58d19ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e92529584a8ca7f0ede41e20ad2782156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ccb7fab8560e1f0a0d831266221dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc3c4ce1a5aa46800e6b5f8fdbc10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedbd8e490d62c930417bb1e99c5ce7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eafcfd688c3865df4c13fce06605d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f023fd7f6d795ae5ccc8f507405c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6c6b2f6ec1aa6a42e26fa12cb6df4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ce4817c553ed8dce4858614c75b42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8cc0e82256f8c57cc4b5f813b497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b446c9e5241c4bc55178ab0a5cb00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699081738340d47eeb141c42a54e3e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c21ac64177e0bb5754bbc3e53bea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc91edc1d2a4eb76834ec1a72fea31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53db18db3309d99f915beb7fc02b75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d3b0f87d4f1fab9b386e24c66ffb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a01e2a9f8949c62b2bfd9d404f87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42340c9a65ed2f9bb37e09294161519f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a508e0fdd82c4b5a816f398383420b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8264d2fb07ba54015c1513290497f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb20d43b7b28f442de6c9be2bb25e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d43fa656643d7c0462faaa9e1db9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44988c5fee09108e817f4dc525a84351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f037fa15f4f4c15a068f22a66688178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea7ec081f9f4ff966a704872db4142179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe74a8d708f789b6401ae425985692180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e77d8568d32a4d5dade9869548e8ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ecdf4ff8731eb16333e90a850909a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2327f6d82291a3e96b437e17afa3899183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d1d824c7a9783828f3888bb37b800184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2d30738d98a626ed03f13529d79fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1643a186bffcfad6817c43b58a397e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae69ebc76336a9e04d8b541d78fc83c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756df822eccefaed537570e692ffc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f7b72d5946cfc4e0ea4dfe8129bd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5f06d76837739ab292b48e819b5d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd670e225dfa7e355fd1527039ab26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf27113c8f4e180e2b47352b598a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6612293e7449f451c0e284bd4ce415193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c41849b01d7d267b36f25558363acb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d79ed10035dbfd38ceb1a4f37266e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d6ae28f97d96e2cfd53ef2dcd0d50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187dcefb96deb2c27cef38e99142258197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc6772c508fd1975b5a3d298a48779198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d324f029ed3a82e2e0c29753bf0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f67f49a6c19990b91c4926964fbd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1ce6e5ed7883ce698bc120931908201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb011d4457aaf533becabd078a3d580202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549f46eed2ea42865f8bd740fe6bfb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012a6e52e9808b125780c2cb7461482204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87eaf0216964fe8cfe07320d58fc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096986489728aa876d939e8517abf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbad84d54373bdaa3b017f25c767b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec792d97f9ec07c1c67a21b5995eeae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4e607e981d28a98e1e8969bf6f994209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8beeb76e3d0505de50e7dc19d88c75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ed299a9cb94aac4481beba6622dc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34430cc829aae22b07daeebbe8e537d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa46e38282cd745e3411ed4b5be373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99690dd9f78796cc51549563fc18e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b23f1f0a2b5a1f57b5583037671a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830dde825c3d7cbbe92200e71529d3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4695776c76438db4c803e1402c7e16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18988f1701110203b43cfa434447ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4c495288606437886bb4dbec083d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c78c5fed4e33b9103ef27a90f8bca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986b461d0310bebd95d461317489429221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62b2e1dd9ed41c288626aae0bc0539222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891079de003f739e2684f64453633ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb13f88ec4c125f39bb47f6e82c2fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75b7c182ccbaeba1d8563c282c8bec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47334b56419b34f8ff930fec9a368edb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f31b205109a10eb9342614933eb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7946a4a306ac3f639a40b553e49e68a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fd01440cc855e81b1e787e1eacee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720643263363559987e3d8d2892560d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e190f225914386ee119e1b738bc86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd98e1e66474b117d2427083690812232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd34ef12a3a7578b1255ef10f69a2ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4378131cb702bf747015f2ac06cf0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ada4b228b6bee9f7f54f761b5b94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff15bbacbf37451bb877cf0752561c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deb91f637610603c78dc05c345ec50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7082f1f74227b13acfc562ce769731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2fdc1a5634a95f604a4483b31443c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b992a7f5df102993293095710b18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b365bcdcf90e042d13f8b03a76bf8fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d8f6a387a9c08ddbb98cc0322b37f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb7b0f6477e18f45c6989c02a8a26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8db74886a38ed4fb2963966a8cfad9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29becae7d083506dbd1a2fffee831f26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5fad668a968a71290c9bd354529ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74265e035f62cf86a48ce5f4246544247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda56fd0c24213b340b93e72795be1d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ca31ed54c27d9c48eb0bc3774b5fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cbf82ae65631bb589797d98df06f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6dd4aa914847cffc889170e6525f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3c34d1b4ca18446711c8b4ad6d06b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14017c7b8dca9688b5e1600ac9781cae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359049fca29bb812735cad663d337cc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7b5ba6ba4a22fc3741bafd121d15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c950cbef719b847aa9990ceaf8019256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2527d5759a78abd32ec92b3b55d4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50dd055738bfd84d92797ad422e63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61f99c4073b8b4c7a8bf9a11c79305259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89cc8b0c1011aff778b81905d58cf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef9c02e95e50c34561454858de14a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f0dd19bbe98dd71e56441aaf6624262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e9104c317af27427695e6d2350cb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa66f987a1f420e1e248499ae129a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f84b7ca6a8045f6efa6389bd5a393c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911b6ee6c6ab3afa2c7808c7d2dfa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd5f01c0313f02de9ae5e4f5fec223267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b104f43982b42ea723f64a180de3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6713713916f748d78741c6002b890269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e2a44d9719210a40a91f1ce28e49f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a112e0551e2f19b891aa7cff6186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b2413ee9259d16791c7334a2a9c57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422ede8db81c50e459644143312455273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aaa9e17d99897da9ee0023030df5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3827507a615c286110e604d772a210275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bb90ea8ffeb7d7b89c7f3395da9a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0a4a2300a41f623fc630dc7674a44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d695ffa3f7c3c2270af4be8d1c51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55cda95c3d15a9551866043b7285a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860026967f0dc9c46a563f9abf7e890c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c611d05911ed58e17e2a8d7a62f747e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c1cbd3ba0002268c7b5c016518eef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e9b7d57bb132ed9ef48c479b233f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b33b6186bbffeee3b6b952e3d8abd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0242bdbc927b119226aefa2a18510fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292e455205f1399e523f634c8bbee1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dccccb6a37239e63b4e2b45eae9baa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6817e37a4ae19e8a021ab5ac0eef2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c124f16dedb45406e70abd5c67c3d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b50e2b47c0f67e4478fab4d2aa3a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92928f95c6a3df55a089e5d9c7943291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026b3b9d958cb99df151deb966ba55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f571c6d3fa5ab67c2ff8cdf4819dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c22a7b134bb94020c09a1fb3f324294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465bf04f25facd12d37d817079860e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a256b986271362c87bbb1adc21b161296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621dcbb8771b4c6e7d2e10c3972c400297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8b3233bd687a26e374fc15bd52e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a75151a720249c248bc1f6cb08728299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0743a5936a07c64aa52351585e5ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030fdae14b8cfbd1b00b54c7e4ed31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2159ff7d2f4e75073cacda6ebe9cf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08730b85d7ce0ba5e633d37851466303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972d9bd0676931218d7dcfafc378496304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe76c3815c41ac6999abfa593f1eafc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aec5a2655583db8d7f6e8ac8e785c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcf409adba3c6737df96d622d6694e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabfc96a5cb16bbe4c4f36a4af0286c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bb258b55d01359c02c258b01d29ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a0519c431399fdad60c71a756c0b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69afeb34b6fbe28821bbf18ecfd2769311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca9cb8056caa3e724010315dd1dd08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2abc9eb55abad748187fb5da8e060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e623ab6bb13c5ac9760c8bf13d5817314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6b77f5db971fa4aad22bcb769de57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1aa502bf666047c6150eeb1f024b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ca01f02c371fdd61ce18c20702762317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f90e146a329461bd815f18e7401c94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53291143fcd0880d608149739e2a490319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb69e930a892280bc6152228d0b046320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd439feba0793ce2253e10fc4980c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110fa2d6700be916f0a3644b88c14d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762616c850556221a4e5ee8ce5fbebb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab73bf358ad872ba5b3354fe2a34c08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc010e6c83cdfe11eb2df577b36240de325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>