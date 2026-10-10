--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ac8e34f220f9e0288a28cc95c1b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1e1e5b8943188f6db5ce0c96451612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0170ab7cd6b9a5db939d7cb50fb603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a31f9c322c0b53779c2b522bcfa2724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c5332fb583bbdcfe682198e3e4f7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc27eb2dcc5865a7060dbbe65ca778a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd6c237fff7c16af27777ba22fb55e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157bfdba2519c2982474bd657f2fa9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9940829769e129530db44bfb7ca91c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca8bcb3107b716a3f2dc9bcc38a7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74112fd8ee38f0291f9addf77a8d2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1ab0d7ee43f8e789878bba7afc3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d1cd6bf75469eb12cc64d052a4fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e697e3fd60a8857a1db941682ad2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e601f73aaa5366a342aeed4ed26215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6283326e08c61a03734f2e6beacd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6397d72b7ec4493ba0fc02365a829d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd05747502e37e9956a7bac947852118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefd6444abac1ef2a8477ecaed850d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef90ec74b00aa9ff461735fcc77e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c47faf455b81aa6cb5db6e98fe52721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2ffb66c9d07f73846782bb4e1c6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56575f9fe8e43a042571813a99e9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f907441f7efd3699b1eb647d1577fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00489e8640f7d5fee18f3e461bce01ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570beb6d48145f25ce0c7ef16b5f4a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc884315e1b09ca515124fe57cee6c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a41255c375d2544903d730b399bf9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11c0c9bbdf4dd921808d5599136dcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933ed600e182530d44cc1e1f2131bdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c005b5fb7d24a33b60c0de40ac87831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875abf7bf6c198ff6b833b5d886b507932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442967afef57b80d23ec16ef30a30ee433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd018e452551b30736260ab9f103d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072866164deaf44ae2bb2f5cd185ae035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed1f0f3d75dcfe2a70cb5544e4565b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1286aa222bbb720e39efcc1790ea99437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1cd1937668949eb93152650de1bf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777462dcb662ba837bfec83da81764439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbf98ab8d0453104c159a18e953e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186649b7043981c7f5290c4ea2dbe1aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36525eebd3cd14be2ac562fd4b64c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70680de790c08c18d5313f7863192d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a082dc9f66b1ebf4f7657cb759ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796d98bd92095ecd0aebbec30a0d4f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48cfb226c7d9131c37410ec11e674246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a70fa8ecdb8b3cfc7edc98630ed8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bca0840e327706ed1bb0739a3a171548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d190fcc3ba4f6dd9ef10656a504549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdddc062ad42eae4077387bee613c7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccb2ef4207286fe46650259a0dc76451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d26b764b06815db60c944eef7e74d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e2ea8d23e3f87ab0c897f602075253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9613f26533edd9236a4c48218926d1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7791bf10100e03ee6fe1efec5f145d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf40bad52e690cdeb3d28606a16f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44b4e695a0342ee60b524fd73824057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a3fed1823a2a40ca382ab3715235358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78391bb4866dc987836e811ef94dd8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33f84935d48c9612089cbf47a42cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db444f3b47d7507ceb48f7f57d78661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c00dd7be4c009be568389b0f043c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8331d10a4dfcc116da6a2d4f432aa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d9897c78269529dfdb9db581321de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781557ff0709a65bb018c0ec75c9a0ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd7e77b83ef4d91657fe03b6ec831966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8f20ba5cb22a76980c1d515cab35967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b43a950e508c3a8dc61c472ab6d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36295f8e46e872fc7232fc85be7c04869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607082a1be46731c55cbf4abed3a58770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf64199bfef20cb0961a6e5484377ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3adad04d7b184f619b6085b86b1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5636ddbd4eabf9b57c5a5c77035fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b1d96a8dc07d77fce32034f35f6fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8d763ce4b4b6b16d2c4f9a46ef2a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3586ea2daa949d2212d776e654d768276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc7038cf4765180285f4851d8711d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcadb56d2be37068aed111966bf8cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c4394ba98abe50c0bb6596b234c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c453d80f1bb5bb1b71006fafdc850f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28f1ce5746357a22b84927b305266681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a50e97557590ba6384a4228c9a822482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8f34e2cc0478230dc723a94013cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece88aef835a58213949162bb384a4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eabee033cedf95f7db95006b58e0a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cda03156c8290d9088b6eae636ab0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dd9f7ed1ccb46c4a9750ecf1a527e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090d057bc9e7259e29732cfe6449f8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d60a52b8cec48539ee8c67e5feaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c38c1f6316db9b84c9d9e5dd0cd5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664445eddd572b8874863e6f803b60391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4504f78fd0916c6a07c36c127a7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6a100db4e55c4fb1adefd29d60cec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fa6a0ce2e4ae44fa5b20f3562fc6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea839b8d175bbb72156e2bbf1471db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150f2bd4983d628d7014bba803727d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b193bbdccda8009a69733c61df55997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6a875a9b0f1ae6381bce3b82972b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc67757607936790700c8a88cc3c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c171cd5dfc39c5ed0e6e4182a198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ee1f478a63cc29bcd823a2a2603f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828f01f619cf487ceb966562bf2e280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dec8089f47b16284a94e17b3bacb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ab647d0c83201221e39e94fcb64e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0049406dd954c7c3c7803f95c0982e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7fddc6b26542284f7dbe1e68026f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3709ecf6c9bf361137b76abf4620932107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d691dc9e63aaa128c91d929767271a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb86e4254187bbbfc9e564379eea65b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591d216f007e6c59c67a7aea343b88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed0316673438fa9930c4d0e1d7e2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8764eb31e8dcf0c05120050cafea509112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8896bee3f608666cb47ebd715cb3e07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec54488d4daf7d3395757d4ed3c07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48f20a5fc48f330b452009588c2af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3607d7651c8233131c82ab479bf3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c82cebb797c1979a11dcdb7a3486117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e63bcb3adb635872d6f6df9bb75a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041278d1cbb35df450300e5c5c38d21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d25464f455ba9565546290ce89bb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950c767c61eca501a6145b4e679593121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af510ab50ac6f6db2ffbcf11a3b24d6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7e6ec0de01ed0a2c9b91b7a62f153123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01872ab50d25a682fdb47dcc47cbc56f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd23c7ec9c3501ee1b41244b45d5b3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c548c14644db4550dce5f2ec3e0edf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb2190ea0611e65419ea38dd4d321127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe431022038c7c45a63eac14c7a18cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff74bc49f40a58b5d64701dad9c929129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc38fb41811985f9297da6650bb36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be699a863ae59ce996cff688c50ea5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be3a17eaefd6cf033bd1ee19631ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34551b2d9555bf3da2be314f2b9a09bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777e5c2aa5267a0a33331a05bf7680134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3db15de2db1d85f965b308228066135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84ebbd752da89b8102da4f1778d83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598ea8c417c579357246fb14792a63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d728e1ea23a229a883ffc2c177e306138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bedbed066161666593ba4d4b8f1104139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af06949c12a22b52f9b5ca579ac64f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3f73867b0f870aea0ab088eabf08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa0da678a8c24d4c00b7f782a1b9a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e45e8ee3b8501f9ace5ccf9a4e1be9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f766b9c8513620c8fec7fb5d58514a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f37be6874884916160c0cd2ea29539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a37e116d91410695047a6cb0db724146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795e30623d3f096fb414ea013caa06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbd954e382e448d846da88df9a04cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94dba73ef8e77599377673d498a433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554aa913e88bd67a9ee83203712ec4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95da487ffad054e9e023bcebad89de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8052ed9a7020a533069b228c01d471152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b0cbe4e599c2d6881f0b12e7de8d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cb9b0f103eb1bf84cc2bd4065eee3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848577f27e16944d8db5b040f1f3064155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e08542ed3898240d2022f7a9dd6ee5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955bb4cbdb87d0e41847c2245d7bb8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b0c35fa1bfdc8cf0090fd755aff5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b913aaca9c798e1706ef956b5ef4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e741f15ec836e4922e0676a89144b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edb4de595aba2aa4dd3b235c5e404d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fbbb5ea197d38ffc9b5f5c3d40e66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e528c752cbf17b47d5a0040c9b304a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ad81a53b8e74b355f78eb42b5a2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861a6addb3db3c0ed2ff64cb2251344165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca75e513da114be8d510088133050cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d92e59ea127c2e932c1bf585d6b29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af265a29d9bccf10b9eaa31477d9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f9ebf0e94133c5d6e7eaad9333d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da78c30b90d971e60a2a90601d41ed4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2cdea7937dcf436a3ffbfead2429171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a822ab736aa60384025cc0a27cb942172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70b69f74b421e2af6cf7f6cd9337a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30715ff3c7911e362dd568e082e5ebb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f1fb019bfb68d62b7e040326ef56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0290b8d115bd5b94e0600f1f8c65cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c105555ab5cbd74b1a86ab87204d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30b6213dd25fe915f71154626d4fb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25646c76d3d35587d7e7fd6f42746a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd81ac734de582a5161473722ba344180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d0ea147eb230781cf7dd8c03b5abb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa456b776c874a467b6cfa0550e8591b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8e49835304ef35f42b90fc8250a37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a8ad0758faef9edc0d0114cf4ec4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de744c6c0f8c6a4dcdbfc40da23e5c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbafd5d2673b926254e8e3d47be898e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eda5211c90b1ae3126ff59ee5b0f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4c4126a8e678d6a8a7622e5dcef55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea511ee206352348146cbcf1859d06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614f9c578a74598ae00531fd8d3ae8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2703f980f6af71ec411f073f1a704f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a2260ea33d152c3fa56a353bcc4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09445b30f07a4b4b4b47ffaff27554dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f1c2b35aa43e374d1e66bb7636ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82561ec09df3be36f6f64f732cf8866195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd94a854bc335abdf6208658e5c2b89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c84d7dc6d72f02f79822c52f25cf7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffe3296cdc6d6d1f7b5c3f8350f81a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083262a66c7f8ef4976b7737924e5be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfd0359fc36a957932eeba3c047df9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f4bb52e8784a012803ee5383639ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd0df953c55c37c0b658bdff51b0d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97147c0b3ff97625822ac2817d5f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfd6051a04f989e8a21a40d8f9b244204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df1264cd217de4d39c232977820a59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b0e399f508a690b84fa830fd611f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd322a42b95db8ecff68b461a48f80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c375984790a3c7698841999ed2038208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0506b78e9f6648c5e340d7f9e7aae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8db35eb4cbebacab9eb1ecc27fbe1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c687316a558c4be97ddfbdf1defd74e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913cdfbd00ea65caa3bb63d4fce1100212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8b24a72f4db73cc5162f4c4c64120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b908c1cdeefbce89868d3fa8951c59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff882e97eec0d44ea7bda8f162fb496215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d1f00eda2569e6d87b169d6e3279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a66e209f3beb387e985a83401e24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b91db4c43f1d7550889fc75064fba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d3cf435c2401f070fe23943d5712c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f316a672f2c0aefd7e56ce2b6ad5dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c06a78611de301fa142945c12f719221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e19de99b0ccc92e2adadc54cf7131222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853c1740dbe628e432110ed80e929e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4ba949f56c9df151a84dc4aabf386224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe6852d693c5832db37c2a5dd978d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8cd1fea9e16d9a86182b16be354ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d7f0b7f39453ce05156552487fb6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf1a6930b1de85cdd0939041555497228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c33223a11bcc39a6e47c765519593229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d05a299726f4664caf0bf16580fcc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fbcdf09c80d7cf4824d0cddc9a19f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291594df3cd1dbb8e410fad726e55cfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e894c730bacce55164366e088803b1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28100a2ff162cb641e96f809383b62b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce643541e64359ca7bf257114e811bdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754bf974bf1d174290f3b407f1ce84e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e921d7f2dbe8149e441ba237e343d19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a7ff8b963153a74fd60519c81a970238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6fac06b75bf0abf8eb5c58de11e7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8331d4d7c7f9a6b873432befc550bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd858314893024f7142b305e35031a80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7479ea179ac14310e11a91e354727a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99593f0bb19745a6f1839ccb1b5a96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef2990d647ca9393aa484e6048f60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41af1aac65bf1b62c3fd8dafe05c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b034a001922523db0c0c7ac7dee93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17556fd78c913680d9d56bd57448ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05200e338e97a422e9707794d907cbd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72a9fc86950466996ff7d5d465947249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf676573f708437779655135afa826a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32253de26981e0e6fede9f47ee570f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028df7f53a814fe6eaae6d1bf411b89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a433017779a6863ba522ef02e0d79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc9600360fc578033c9af83f9dd725254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c60586186fc1bb51d9e8dfb4f1c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c73b8422d6482c8d3b9746f7da14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109f90ac6557736f582504023e24a42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1db6c5aac191d629df623e43f5ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d87d41b162cae36c4e93fab6f1718a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44550102a064b2da0bc2508517a2b45f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2054af27875cb1befee96d0d364f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36857409243551ab4a05103886ca91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609fad1dc3787a26dca350f6e649521263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dfcae3bc71ba0f4bce7a33a42551c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129388cb0d13f20dcbb8dd3c0ae9ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a50e28e4149ef8582fd68b613c095266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e655dcc047491e1ea5dcc86c8ec7cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffe52758fc10ed9595ba031e83948a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fb6fd6f69b701fe54981d3065ade6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d2b596105add264ed6ad8906685e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916698970559e56c6d876fc39aac03bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece85aa9fa65ff61f3c68ee54c2edfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a30bb8593271d53893fcd8f4f7d01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a41bef3170c6e827821c949f79a6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1ec67f954ce4485f4863b6733bd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3413accb1ff7f84562f7cb875981459276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d9e5028774be58b5a457a64f0c3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8f5b7f24d3f3c746d957742281401278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e88422ee2c6ee70d3fad5e19d705279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3337a3e5bf32e5399e6d55d4bed84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c00eb84bed244675191356b1b3192281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393e2556a8ca132fae8cbab76c0489282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4acaccf19b4f0f17bba38087f53804283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d89df2e16bbcedd5e73ed932bb1048284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10945e0867f738707ab81952b17fe1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990bf19cc30967ae2c97a308c6342c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc827722fa2ba728bc633c1deb2587287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098d2d5361ee135d923ae3e88365ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641d1321f3b8fe854455b579672c5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16111026a12a1520d42fdae651875279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fbf4ce0bdc02829619a1294a71fd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa46c8a2a85eb779e9ed87bc6fa3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c96c65ba546e222dd717ab5b032aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4f90a865e86556eb0378e817be93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cfc37e0999aac25d4ac9470c8e072295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2205ad1587993bd063182ea8a407ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06441b4edb35436e777fdd349124d9ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c266f98b512a279e8a5be1ae70e9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3918b55c2eed017966938fb7007d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86065ed7cf45529ab202051f421f45d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc65b3d4f57b7e293f7bda307f3bbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ae9ef1858c2d8117bd1715465620302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdcf2c3f66420e44e3ab5b9ca7ded6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc905de8c27a0861a0f0924fbc94922304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b637d07aed0ca0d1cf2e93344cd15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed81cfa84c338c93720af9841d4d73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e88d8f99d2b237374dee70df027496307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae33ee99293d56ad6769fefdde012c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17563c3c8d82f1317753603a6db0c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17438504bc09dfc4e1c67105c2aece32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c294d3f75483c48e2614415751ee5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae97e157a789c75b58b8fa27c7459b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e157e0c26a5d9424b871183d3039042313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68cb9d777761e3b0e26cd30814264314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12044e85252cd8712aaa758e96007ff2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4bdb7545ef4730063c3a710e6415316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f97add52f4d2d6048d01bae4745d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502796be440ae01af42779131a023b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b2ab6c01d01c497f2e3482a08eba4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b5fd63da0e6b1898d332fbe41ee0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e83a82e905cec262de73642d85e45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e7d1e46a9faf87439d1e978f039a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43998c17578109cb7fb5d9e414b028323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fef4d55b76376afa987a9d85c950f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5697ef1e5126713953e103b7be271325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96447b403977e026eea11b5af164b8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ef6d8c636eaceb6b1db04badb325a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc66301c7f3791e18e7f9a416cf74a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b233fcab9fa6104961a0bd6e7077329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc2850513a2c71ec6c7df0508dcb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ff3d162866f8500bb1ead02ec97b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0178d06232a96b78a1ba17e2ce2650e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3102ee8fb8c397aa97db6f55a97e4a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a651f496c7b1341c0ff0cbf729db1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20598e2ab402231422384bb897f8445f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e9e6438aa51fbe0d0771b4e3ef8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973522df70553b2167f114dc58baa6274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afaa204067fed7f281ace5c38c3faf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f6aff6121235024f49b438aedd3246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92574ef18796d1a97200860fc0c83a4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15177727e6e8103cd21b5e0eef2cf8718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f5efbaaba522fc92845d754311139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497ff1f3e2a9934e8dc514d371994710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956306abf875d74e7ff9cb235eedb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f4eaccc4aacc8efb85632df95b62212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829056124458a3ddc7e65091d58d4e6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d73beae86b50ac0ce087e4988b0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0ce48b0827b18a86c77ba0d75d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59036433a25e68141d564fb76f8e48416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7a84a6d68e4cec3a09681b20fc3a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d411326ffe4a9189889527221d639b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23713bda69e9e227d815ffa85cd344019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966b222ffa374dcdb9f74b8faeb848920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea3411b11fd27fb6a2415e00ce508f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515ab25b77ac304fa5b775cf6264a9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a0bde3a47e4b67decefbe642737f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde189b3a8ebb049ab20888a164fb4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309766819bcafefd2f1ca47d18f0b6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074d79e08106b9de523e02077ca433e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4fdf20500057ac861510f9765b24527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241565473da8da25f821e02a0538ef4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47215e53c9b5a4b06cfcf52bc0f91a0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c5bd62847693e5717be63c7c6042530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861324246cbf41081c41dea738358f2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e494097ef02241e6bde07605c35a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150247181e85897f1514dc5e6f4495233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ddadeea9c1e9b261dc2417177aa5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebdc75720516536a593fb17ff19a9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f9a52e01eb8d0674139fecfd1d61d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e05f64c186428d73864c2a4cd674d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd15d697339e5ed217afae7833c962538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70644fb9cf1d240534adc3fbfdd3fc0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf15cde44d9afeccb7c0fcc54646340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d054cf0adcc2360e45e53b32de332b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d436ac7dfd21de4d56590952436f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31018a2f68702fc24f46b4b45aa9e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba9470bec073004a3750d4189eddbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2fecacdcb2889cd026d27861079bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd0264d43ac5b14fb743d61e227fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab44f9f3ee9105b92c1e94f1c52087747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e907df1a60a89ae0f51d82f467003ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769deda37f79fd948d7b58e335a626949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c00dac02df01c3570ce07064380b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933eedcc51edd3092a2aa567c4cb2c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66531f23fdc075047f24aed0dfa742052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d34427d3962ade29975496341ed4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df5f96b3dc57b234400366a98faf1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c0bbded0902ee85b5098fd7fa9f7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d48c6b2b60473421db46fc574618156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7096d09ff3ea83ba15fa1a8ec295757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501141dd3302e60620acfe5a79f15ead58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb3471eca240e217cce9f3c02f310c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ab677885853076b6369eb1d32ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48764feb4d4921584358d474b1bceb0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec3d662d62ad8acc0585ecff88f83e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dd5aa8f7d235bbd80cec3bd443e7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f660e3960d35bc055f02e3cf6b4b1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870d45ceca3ce7db6a6e5c10206cfad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92529138c0b94c9b812c807f17218ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9273c725f76ddcae9e01666bb082ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402722aac5d629994086e56f0d23e8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707e8bebd6f9d9bd283ec4dbe7805ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa70fa789950c07b88b3af429a21e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f906645938f098caf25cd36c295c6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61363677577fd9781112040c586eca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312722f1b645161b3561b2925cb0e7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c55101afedf9942dccefe2e019a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c60a29d880a36e8067ca9f51658f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb491a3f31092457daf6850d1e53f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406162730031f27909076197c046439377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d53549b464e97fae20914a9cd545478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb1c6d10fff29fd09e8fa6e24d8d7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7063c73e72e2321928519fb5562678b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2132bfc78d952d54a55775209abfe581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b3fa73209eec980e0e513921818cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbad53a6390f5d8f3ace32240bf3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff96ff42f1a0d06f204c275ae2b9f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d1adf3dfac6511af6a88821221ae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7883585f52c82648b6ba8e88fee7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c82110976e5cdea999f30128ce6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b608d1c5c31db564f12767a8085b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae682bf17fca6bf341a98426352b721489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e744c949ddc8acae862543302ecd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19d01b594987699a3b019fcfe258d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece09af4bd785f69b293f849621f3ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af334f746702f320f6ca82592a659a9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec6c5d74d5b895709552b4b7a234e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba2de2b283f4a22e87f828f9b3d1ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972318187c87fb2f963a84099dcddd2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bfc7a86afb26022f7b8dd4314ada397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525d69e331fe3862d17d2fd034a38698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e46870b7140a7abebb4e19fc07e7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24251be422ac84c49a76537504fb4152100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81088b4642085d94028ca9bb70222c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17d6170477270f2242a70742e543ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa79621a232b76f9921e3b6e84b10f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450247559314d78afa1e70fd9e81fff8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13502f160b2e8e1184f8f68766a80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe2fbece2fd363b9cd92e1eb6658f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1599665df2fc881e05201ccde023af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3da149bda5da7489bd6f00f75a084c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3bf760d762b888c742d41f04d2ace109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985a6df9e216a098e9910ac605d323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f4e38cc9f8b651f86cf983667a1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d3cc99d95e657df2ddf93f92a205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066c00fe1ed482db87d5bad23c955a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd4114fe66e6c0626c93fbaf46792114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded851f9a0ecc42b9f57fd1a79e005115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc8b92c3e89d79910735b9e89a6f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cc73cccd1c8e3940f762bef24d8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75bbd7371f51b3dac6457ad68cf84e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d5dc3fa9c92ea7442f7752435af9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206736293ebd861275b2991dd8b8ef33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b7309447840226c00295776a887dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fba8c696b9c4e16690c9f5cbb2dd0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e69d6cff4f613ee384d873aaf1ab3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be185c3995a35be1736c3eba26efdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fca137b07c762831a199eb4bafda4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377da6c834d8e288e4309f7c8128865126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b956aa01cd54069efab2cc6d2eed311127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b02727157ea795d458b8e75ec5fe8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e2e259f0eb92ac517aa51485fdb28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aebfed305695d047e160554375c53c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c42817601d5adde7c0150e5e714f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8649f2d32db08e375a6cb303787116132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29468324a9969c93203c8cc13f26c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049559f34580a1f0d5585ccffe8c14cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d028d2d3dc425e5ada197727c425c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162e3ec96f2e3ca7649866d974e1cf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f2f20e70810889c061b93eed09fdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c998ff7391a6f37e0e8fec71347a0d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053626c44580d92d851f42214ea2ddc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5320bc3c02b4d600ef1843e63a0204140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f54d277cf71da14fa329fa149632141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1104a8724a6f18cccce82e6a93ff05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd126da08d849478887a76f99fb4ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5a35289833b34ce1003bc0c8bf7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411783ac960f7a166c79acc73f3e79f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc733db80ec97c320832b62feea8bba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa83b93381071a48eaeb2abb50d2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71789c18836fcc3474589e2d071ecc28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12f7e3a00602d1148c05e38d3d6a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc379b205b5e485f340fb095f2deda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ac258d5da3bb73657a1080457947151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6959142b7642213f384f88eec572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33febbe4d9957032b97336a734886d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a23d3055999b718362157e38e27a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa2a47180cd6ea19a8ec75a1ad59a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4854c8ff4c8728f477727937c292f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc751d52361ab84aee232dead25ab1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b97e00604b783979a47fc4708dee4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28184dee2ffbc172966a209192799e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf25633b80333298e5bfb3d8a09c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd9ed471392b138e7b2dac2971e0c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbbd54d4b5fe9b99d3413fabec1715162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31abc186e8dc7dd51a136303c0d499163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d39e5dc3d778b1213ecdd27b40e74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67146b5adce901dedec4c7ddfabae10d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370ca9ad6f309812d119876be6d29d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac726cbcfb8f593fa01131d4fea42f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6b83eb4ee71c9b489ccecbbf672fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0fbe2b2f2621ae469f0c71a2aef07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce795cd18977cbcfb9afa93960ed5cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0058aaf082a65a2aa848a25545b9249171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d284ec35dda8f091a79939a1e5dc1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467c511eb279283dfd930ab3314f69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b748bfe6acb9cad01a5fd38e6f4ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecffc91aa38d8ad351491545d75c73f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7109432611876aa72ec0e17444f5079176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555d19fbdb587d60e2f8d38fe91c9ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d02c41d1a66bc612a4333ecb7b022178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f8c487c29078116d7c46979cd5ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c12afa43b851f1b2640659c5fc483180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444957b1c1743aa1645b25cde8bf736181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab51cd617f3a0660d410e5da9956e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1cddd3888ecb0584463dec09c474a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507be2d17803d393383fcc4573c3248e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de74223e75efbc7670b77f7022fa397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29629b770e1bea56cdab1ae7124a46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a35edc162b08c1be9470883c92bb45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4807dcd964730bc9680348251a28b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957a68ff86e2504af0f565ccbd4c591189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a281587fb50f659fd3b1de825170190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3031e9da0e448d0017dc32c3c6ab4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed1d7d060c16255179d6fe3b9ab20d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fe959ccf72408757175113dc4eba1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0431ea0580ba56bb310c3d5cb67f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb382741894567323e3a3dccac020195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2226398e44329446be9c488b73d79b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0fd2899d4b4a74b38c9d05bb1e8ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adc6787ca3ba45de626a43ab14a522198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339817693493a9cd4e3608f2bf7b361199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb09b803c96e9b933d43bbf9c98d98a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb739270a89aa9acd06a752c65263d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbe3df31196ea8b5264c65a558426e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f72c6ce83b4a0a2efe369cf1070e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9cbe83c1813a9bdc595e6c48de7aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007044225519739cd057e20000f5fe5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39632c711e803b27f9df0a0179d9cbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d04055cfef34b8a93c0c17859975eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68cc22e9a69a3283a7234cee282c56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e3f560112cce37fab8b959306c09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf3ec88410978bbb005880ec0c5f91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab405176e0fbb80a0947ac58692e5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbae7818706759ade93c8c05f69958212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f34d69d08b26294e83fe5249e2423213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b66d9c7b000ad459f10e983deb70e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c93cd8e81c79bc87c4f6c1e1903f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cf9dcff76cb199e17d28e07e2aa02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b5880d9fa4e807868c2badbafd7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808050fa02598cae498dcbfa605505d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a0e64f6825a9175476443c5d55a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f9530fdc0047e1b0fc4b55d46243220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be6ff3f567646b4baea7425259fb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073960864d5d31937d1d5fb7f55853222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6c0cebcdcfa9b59ce468685b1a06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ea62f447d382309f153e0935d23f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01119678b19c0956f78fd965ff7242225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ca6914e3ee29080a8f3e4011abfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc562e2d7d8f96e20d5f8dc49893186227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202263ac8f430ff2e9b48c6526d6fc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c1e1b559c73920d88399b60bf6a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1672a724dbd13a1b5c64ff5e3d7d66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491257328ea8901a0eac537b1cfc163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4ea5a2cc5c597622f282df34330a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2a1172f2242e39cdda8bcc0a6a34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3720ed9b599afb3e7364b05626bda2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2c34941dc81a713bc000c1dfd565d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81322be4ba8758588530e131053a76c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3f57c3c1b31e086b9d81fb4b0bbdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64e21a94ba2d16f29ed9893d90df9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ff50d283cd8d511244c9379f6a7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e6a54e0b64fc1132a0c6a8a05fbfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3328bfbc9d5b747fe22f6b5f4522f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb9a0ae2be6ce060e103dd7f4b57b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daea2baf7b9dfce35427313cf9200c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02020041c2ccef020c65c8d5e191072244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2fd80e9c966a5f4e8a64e142e813245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf5d0300562f4a5987eeaa790923bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802bf17808ece4e2a6c6a511aa324a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bfa2a7c4858b6eecf067aafcd9e97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc12b8f9ac539a6576d4ee7bd73725249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c07aa9bff1a609cbd9fb325a1346250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc996f0cb0a5453a94f4531cdb739a04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0dab4d51745b7d306598d6d037fda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364194b767bd6c4ca23df16f82ce353253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa90f618471ff3b6a1734a085852dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8911cbe745527c1d431f02843b2b11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79265474cf9dd10e7fd4b5349578f3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139db908c2b361e1205aad609054c50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f3df759eb600d9f37a76ea2678f91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de1b8c87c133b1d061aadc3903292259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a2982daff2fa0d48abbae67237e6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771988c44fb7df3b7e285e23a56c9a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2653ccd38df6ff5351784a86a988c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57847e500ee7948c1bd071a4de6d7da8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9f3437515a281547edc7eca9a3c2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12dcd2c80b0bb3319649723f8eec41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf27b8e3607301a5ec6d882c5b1741266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec9347b58a888ba4328549e1304a81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bef8d5db9da27ad6231b91b5881132268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43824921bf59f5c48b74272104a7ff6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4354096b1cb6e1f2dff1fd1a3e8be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56232b373743452777b1bb65860210271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb9b602ba5f2177d6e3a9b290458f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210e043f43a9eeddafe09ed7f7b83fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998b6ec652656e7ceffa93381111de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f35d34d781c2a11c05ddaae1453c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e605dd311b7d1473f3f0c165ff48c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc728445bac697cf13e15891a9364277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35079dc071610cf889597cadfc0a2287278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578e56dc4e77c049befebf8c1448a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee626225d5b7b7984b1fda0994099bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971bde5669a0bb3f63b620d32065cd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8bc7952e94309fce810021baa2ce4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb41584a29e0162b18e7103000ea3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c9557a85247bab65f0e2627ac7e23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8391d277dccf26e6c7867b33b239d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6be374521304b1f66371ec20baf94a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931c7b35885b337d63cfa16717891e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee932a6e7620859faacd1c79521f32ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ef699186ba7ecc081faf662945974289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616eefe8c177e9d0dfb973705852355290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04079e698f3c4ee57173164247d7f8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d070068c5a1ce674c560f3ea4ee32e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e0798e457494acd428f2dad60f5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11421e7388dd63b429edecadaecee51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27eee831dd220ab88c8aaa4ab7ea40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc91082f7dc287c3aab0c743499f34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce2ebbd3c2b57d421860adf158dc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a3e7e6f057eb90434d0b8c83a7084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3d962a26a95ccd3888f7e9c8dbb73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ce810fd8120047963a80f915a8e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17360514e557eb83df9db5b9429c7307301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c770857e73f4d5c39bbc5c34265756302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc611f3027c7b8bb9540b536d4aabd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce90260e68ed6368a87b6c3caa3f29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cf879ca7c8b07fbe4c99ce45bc61c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10089c2070ab7da8e2bb952cb1986fa2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa03f5f5b37cf45e9649c6d7b1c27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf73496167f47bdcc501bab096fa61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df666a8fff6c68f0b3e1a8548faca97b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08bc25ef5c1432eead34750eb1bbee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a1abc219531f58c2cd7058a566fc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19424fe74cd712a95e069874ba381bb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab55e3ddd09cb001782e78ec53ed6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672180d55a40c6efeaec8b2202bd7872314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1598feb776b80af9528a8080ee45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa760c08b7185a117728adf758dba5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52200d30ea67d7a86f2332c73fe4f800317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e5bb255c4e3088f73f3cd28877847318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff07b294370ad06a1a282166e2a95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feafd88c1ced63573794466c1f0d8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf06156242baf166a0201973c29858c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa392d0c933df11bb66c0a1f86d48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01096fd7ff799d5e4419e4f46cfbbd24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89102983abfd4c8640bd21a889709f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7b74ce7cab12b4f765e9bc0c42f17325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>