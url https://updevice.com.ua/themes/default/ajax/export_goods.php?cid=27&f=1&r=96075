--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c947f240301ab60ebc87e7e21b3a4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7d7ab16ca813daa774b040ce84be02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd15e40ea34fa4393cae767a5e2096e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed125cb718d5a86cfbdf05bba20e734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d057c2bf48dacd85eb2536fe6cc5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8c6faa8ea7f639dec993208b10326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2a3df909af17233fc457203be68f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44247329a0d25cfe15285bcfb294f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ad0a47d53a62d690e8149a29cb9f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067955f4f58a649f98b38239e90252010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610004636d71d302567af2902438236811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f7e5b8ab44fd000121e18de26f4f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb896cca3a4578cdf2ea5b9bdfdcae3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233eeb44387b4c3b6c5babab0400fcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf1ad56c348a38e299c98c4fcaebb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e535ffaeebb2de160d8e5a95c8cc0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe47a4a0e53a3bd48d00c2d45df1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b304c1eeb4911492ffb472d6f9d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73e62519553f6ee7f7615d2075c37219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab75e0ecabb3186f83f280f397581620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97902b25d76db702b89609c3f8f5ba2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7dfda11bf502e1917251e96a43afa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673559e2c7cb0c2a365c1d16e1804b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d3b9ef5ca055533f85dc82c7079324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ce354f2e0ba3d68b23063282d6bf725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e58569827a491b9f87ae40af3489226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876e55a6b4b0d5d01230a896335e7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fe613304db14b630285aa58e3f1d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17fabd4bb48453ec199d6a2bf3d52f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737856d70d4a050e8375266d7cab225c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213945e6c90462de45b0d9825c15a26731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c139a1134a7e5ca3379f8c809e2e2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048937fa520c909011342827432b6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e6cf1adc7cbd61a9088a7d64b593634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341648e457895f51c552473046cfc1af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4524d247ef647cae6d828d628ae2a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acef6bc57af9a2758bcce68a16ccf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508feda49fb358ff0fdaf379ca27989438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104a1ab27d9e958be3af33349d3cb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf569a412a86033bcc95f11467215d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625ffd690382c451f39e18619272e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310040c89d65fb59a482a1f68ca2b7e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881c55a497e8ef58a88a99ea9d254cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87e2c10360791f8fa9d830cad8201c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabbfd112fd7cb3adce3247ea88607545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2bf29e062d767efadf5d01f96c7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f63b53746219611f0bf941223d13547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33639d48c579af4af924ab7b58133b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867a8ebd8f68115bc5970231f1cf7a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ea92035ea6bf035b2cb457beda7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854018bb5a44467248c68f7631aeb1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097baf7a5e4e5051fac1072f5bdb55452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2ca2c2bb6359d1ce3da8b93b6d2a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb469779f32706c7922f06395f1d4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfefcd856947c07f1c62d6b8af28c0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7cc203d956febc1cdf0a32e2c2d2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf63125e466200d9fbaed6d2d7e1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabbf2486086be27e4a3040cca532ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42da195f7b9dc819c35c2533a287859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368cc573b4ad053099a796f02a8e3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccadcc74f0773b09127b5c510b5fa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e6d0fb870c9440275c41a1a2916862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df424a20c1df0c5b7da814e787224c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa98802d141647378226a589df2b70264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac51ac541979222b96058abcbd541f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ae5e3582efba2316cb77ce56818966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa6e64772743d3e67979835af59f1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b1746a84d0551b40be65fe7334f3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526b3869d71d0fdbe9b39c5b1f197fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed59ea5ed188c7e59a27b418bcc0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90f5b8813ec464592d9ed463510bf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68162521e42a6e939c3d11a07bc659cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0088a424ee663c2efc755e543f2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e4625323061a30bd611bf22161efd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa6001bbb2720f0ab2e16ecdc52bda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912dd63d7dfe3e05d34afb203424a2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701f9e0b05633087b91e00f48fa41b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c41002e34634313efa027beda3d21b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f43ba0f022b88935f61c93a1c7f1d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c14db7444e0d2dd32730729c974b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79099728cecff054acf8a2219e74fb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcd3bf908016c79301029537a88e3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06780520317a0921eb1f0142d463ef3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a654d3b853c3c22c1be5a23d839d8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bee29fe9a68e0473886d0bf2976feb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b6e09d9f35a581bc22363ff7a4f5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496353c982d8ea9e5fdfc071148b3d3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688fdfd1d8a0582d1257d64e74c6b4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675f5a449ded376ee6a9df9e156088b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797cafb6bb81949ba1c52e3d223b6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd4434d7f20cc32d4ea3aa278bb0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a30221df5bb9d5e6332e56865575e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd242b7c68b87a95025280e7f706d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed8a1f78fdbea0cf9bb297e8c52fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e87a5e2871741b3a39689498f1cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390cd9be8a70ba5514dedcc19bb6b7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771f5d8a8b148edef83da392326dbbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb90018d5d04dfa119289967ce36d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c18f6401e31590e4a45ae1d9d80c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f96376695ed72da01a430bbcd86f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03994b11d2d5972f8605eaff336d76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaa47c7dbf8ef44851a6029338ae57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df0580463a5a75b3f1d95b848e40fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9807ee3e599b7ae310c513fa59234104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7a4c5f9737378313d8add0c7b949c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af18e65bbc14806508dc6ae9f3788b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9040d1253b1aab52bb8ff13445a1e3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75c39b70b179529ab1a6bb5ffe937108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071663f3733ded8be370aaec0b799b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d278494f6a7e174de24770f98c4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5ff805523087e6aa72fc0d54d8b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d62694d28863646cc2cd7c13a42d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531272bfbbf79ec4a16c2781426d58c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a475638fd9b5fc4f68e81bd2d1e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329acaeca358f92d839745f9ab8b7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cad713847f9dc42f73a629c43bfd87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a13033e0728aa5c95543f0a4aadc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2931e182b6be7364bcc8dc82886dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49002e7bce3ff83d2b30908fea38a322119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0256168befdef07421fc51fc2f7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a91d55bd566207c387656c78adb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4951d4fb60284bbc6d78a331f9665cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209bdd7c89ef2434f21c935cc47bbd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af250a1b9af1a0f711328bd85ef31700124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe62135bfd35ccdb98c701774c764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc66ec8e5564667b689a19cfc41df1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a422913890b7d9c5468eb705fb63ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49f0e53921e57be722a01e23a31c0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44bae305fa7661902dc5e48e30e8c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f58a10302afb5d60fee83c2e6043130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e577403909bc973aaea806a730d113e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee22f42e27816c0e2cb3d1aa8c2f09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c05d297952c7ed8fe1547d7f0f969e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba30861521c65dd3230970878cec5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7dbe39cff5a4016017cf666ebf4e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaf691a18eebffe792be947686e6ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d1437e3a2d4ea7a3f99ca2f8fba4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c6276da0dc652f4ea63a3b05b703138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc64b4d7d17fb06d84ab2de8274099139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4a82e07a72c94fef13d35801495b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f1760ba05e3e1b91b249c157ca49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c287cd32eef19fecac0b47a7edc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f63b4ea2c62066a5c45229db6be1d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e75c67298b4f48d956a271463df205144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f19483e86ec0855cff1103c95459e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ddbd37de4a23e113e2e38439412bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2118f87b6e936a5365f53efcd4d50b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305f6a993b4b9513e589d98d47172c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a72287dcfcc53921f1dc3465d4191b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf8a621d8ae2775006c69cc9c203f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b117af301d43aa9f29653e94a9416f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61235e9fe8bc2c4502c3049072780a53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d837e02e661cf2bb59dc4606fe464153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd73b8531e5d7bc871c8f6f219720e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059395f6f75ae96cd36f792a80cabb1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b59a646098074284208f179f286d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cea8e3889d3733a6020e83623ac075157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc95015e5ec9e0a63459d130097095158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477107f5856395aca3bb5d67d904ea9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acf873e415f6e2c23f337bc1145db6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be85025c3ee8cd58675f5eff446f94f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ef3473530d90fc6945f14fc9e6d17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d31aade28b54e91074116147c32db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ebc5a766792272fed7f606dd2a860164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257fca9ab3fb508d7048f43ad24bee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934568fa32f941b6983d4328229e55d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdde49a65f9affd6a17ec2067a133c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf30f45f3dd6fae0eed73bb07bc5ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eecc6f4e56350cf951a2e54b9ddb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b139732a51d673c3ce0d704aea46a5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362103b60dc31a3da1d9c4bcdb65a30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433601fad0213e135211689f264d40f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564799a3466775fd0157dc589d54dd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e70aa2b3a21526fefe4b6b820df09d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8657aebfdc349b259b3570f6f530175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8a6bd9e30575f0126673bff9ccc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a910a1bbeb04e2fa6b2959495ce24ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c532c799171f94f3ea4ef8b7bef0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4462f7bf588a35f42ddd30c5b2484179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6b64cebb1b972ad93bd4174c95cd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeba5223eac22dadb8bcda53b6f07f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65df68a26ea99087b9d8b02b82e742182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415ee639d4ca564db08587a18b15b1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5704694bd0032c8d135a19fe2da87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29168e284ce55f28ba0c5f1041c5fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5601709a8e6407d4ea63e317f90b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d032bbfc0e6da104c506efa3bd53bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaacfd17d8a53da929388e995a9d82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505a25484fd8ffb43f779f9c8360bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4bb97ac53a6afcff326dd8b661b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6f03ce6c092771577cb75a722d979191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45478ecc602c1d9b151b44d0cf515c85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ffaa06cf0a55b6096983c82b3989b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a977a43a043830aa3dba30295bcf0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f104abde36489fd8ed04f950c880195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91349aeef276e3a27a8611ea8d192196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e38548d8a6702778be1defaffbced197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37adcd7a5adc75d112d8968b5bdd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909106321c773a40fb71032856cf65b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb71bdcc75f2f90961a27849c04406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee2d12db91322d38fe0616885980c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912096713d70438d682073f6023b149c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079137c3330fe9ece51255189ae169b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e6aa81651f75d65fc866edef3fd85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d104177aea97cee24af480e61a8752d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6897c2bf005bbc6cb97711da605f7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3baf76c9c2cf5d1bcca57363ed0612207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53160a942b0b78613e6cd106260ce534208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaee74cc02804e234f3a3abc18a58f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca62a8ac4b77d5fa6fa7bc09c4d502210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb8b04a0146bd4814e94bec37edc70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba53063197e10dd72ad1b477b5e2e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf669b1eb464adc0970a04f1effbcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404440d30f0b3c763dd6889bbb2c640214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a131951dcb365f81dc381b87f52b9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a2ad33886c29f3e43ad403cd813be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16073359717927d71750f17fc94fd71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091adb47facf959442f040e14dbc275218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094374cd2445111c2d2625f8d618d7d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef2a57506de64c65eeabb08f101e5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a38b3469a71d04d9588e68d2719f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736db0549826d0530ae5f79ed43c507222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3f02c8e8e4dfe674400f8e4aba0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce76822032a96ab8bf34ae53d90039224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dfb4602379cd79a3182f45bdfbee6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc10cc3a283eb6161640a8752894a1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31017f24ee1e497667c165cd454d42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11605ea407ce7185fa961e23bddaad9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3c5d1ad69ed1378f6259d4d3c6bf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7930d90a06ecd3b6c70c8bb9538b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156112dae5b476a68e1bb6bed3ed2776231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc8809003a6886e9d10e77a693b9a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd417e8e780db9f73ddc24aca42abb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1a205c365219d27c023b5bde19e53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841be932022c66a0a6eb925e6736007235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ac1ec8fab793305ba8480e4631ee7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c8cb74bff3c0c3bc23598c70159e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc225a5962c8bb6d6bf1cacf29afe8be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48150689c0a1071fccd7b73bba2416c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c1e4a5470e82f74bb181a77efd0d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c393c3046646b31d4832d9d3771ffe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372281f469f5990f3cd1c31a6c666b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe17bc3454e481c24d4a87635dd34d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1060053b9fb313c3b16d10dfadc11f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add19b14f1d49413449bf2a96d6989245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62cd4ba9fd09a3c117d3eeaaa70894246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44dadc46471b600b43f3a482c6ec42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8deb8d58d5121a8091afda49755a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfd789fce607b6f895c8c8361c201249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a5207e319a3347d9db3a9bca7f211250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fc2d86cfb894393a9148830ad523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d4f5daa0695a78e242fa03538fa51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd198fb97327e5798951b4a381baf9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f454add71c326482f186605bce2900254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48215b9361959cc9d873947f4a927063255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490adf282a85807d82a6cb4dd5657516256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f12e12e360d52ba966e1189abadac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c3a50fac6d446beeab234f0c331a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1713e4f93b78423a7c05dc144c17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f332aabade77fc689e5f742289414260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d9acbd83c9e1599dd7123c73fdce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a914b114c72da5724b3f16c7b68590262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548bbd6d7290889d2322de252f68251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82110826877a0068a898251639f3ec4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9609ae5e404ed5798d7d824e87a1e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97506ef5c10a71ea193b083e5fb9c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e9c62892e41df61688d35156bcd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035021683a36d0cc22357c5b94bbf6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203231c7a58c893e150a32a115ec3276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266326623b071f666ef4a697a4fc33b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804691285ec66d2c73b3fcbd11ff540271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7762c87be75973e4b2f5302e7a23005272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ec79348e981abb141bcaba3c0e21f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae654c91505f2d23cc0e358a031cda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd7790b08db83671cd8bf4a67f42a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cb05c5589f41faaba2742244ce6a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd673127e020034e186132eb0302a583277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9883327318f4a518e910f99dd61afac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5bb6c83682292daab231df9db12e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533197070b837b0979efaab21f6146e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f7dae7f65f3844c375be9ae23abf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278040a0d49e6e2f790f14cef0fe1c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3144bead844490502b5be46142bd11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a05664841c0cf7fa59f40a7e27753284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7340ce1ea52c7bdbc6dca3e0d8688285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f59f65e3077f5e9ed9cd77038a31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798000e3cf46f8959fb0a1f745d8476287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7aeab1335aa621a7b09f1b38522bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a088c45d79a0b83fd73bc94c578893289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be52fd5c1f4b415d035963fb74383a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d63637b14255ab081cb04c9e61baa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39423dad2bab327ecc763158555e6326292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece2ac536ccc287a6ae0f661580a9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff4b5a09097a131e649c5e68e8ffb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a1d21e069e2b2d3d4afc6eabed450295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498b1103fad68feb6a380ec41260910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f3c73cdbb1dc0f678b3ad56c2b25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1cdc85fef9c5a2d0668c6f392b954298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc9f0b44f87f50fd3a2eb6bdbb959299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7316b228c7a9c0a7a7dcf79f142841300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfc3a5e155bcc76c91df1b65582a97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab67d3edba5078313e7015bf2d4af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc739b569f64cfc8d7afe5b1d896e62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4e3cd794bf59b091e9b4c9155c310304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea353e7e091fe74b8aa3e338126a162305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e33da3c0aea0ac886f39d0942cc074306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59696fc059a9f66befc1b35d853ce06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c42b7d4e71530cdd2c0a03034636e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945720417fa2d04727537f289f4a403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29e87085ad7ef537ea993936beee03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb3618d73d15850034cd527924118311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64b5711baeeb83bd2938a6ff6bdf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea87ea6b086e482e9274475b476bae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1d3f4f449cc5118ce30d1c7d3f0d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf855d800a1dc8ffacd7201df3c55079315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804c0c0a129efea69c1f7e3c79dd9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a84c494e50877adf5084b11a2cd90a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f2957a4a8bc494da73d1227de2fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d446e491455a6ec4c5a03ee358e730319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e03b8aa3615446214834f0bb6ecab7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b5ae4fe04b3dd744b4176db85ab0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f0d49bcddba9171f931c0fb5bd6af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e79f44aab3f3f0d77405eea7979c1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571733ce24e221894b318561266690c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f98c0598208a8a36f575111045b1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76166fd43e119cbcb2fab35f626a4a49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3d7ef2adaa4ad1fcf00716a67dea8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fae44f158c811f69e2e74a8b5fe2c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1eaed8133190b9ee02c25fcc79cb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b896f325dc8525765e216ba127dd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82889502f84bbed6451ea81c707baeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48aeab107f0722fdee9337e4cbff7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e5905b85832deb62a70c5593e2e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f488a03ce3a4d1e41ae9ec5ee83a41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e35cfde6956514cbca815878c610f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b22ec179c5956cbfb72631c00ae556336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f067ff323b4155bbc48f7f319591eab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e045f78c9c89bcb8bc1880d783873338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788dbe789e8bb5e05b8cc7ce0d29c53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb69df9c9c9ab2bb89706ade5ba8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c27770396f95b15b6a58d55dc9b3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c5d29300543492ec224ea2ed288b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d94f52085e922525d66fc1e6800e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81d51b107db2c6a67ff52fcf34908344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3853d7228cf18bbb41b8f5046d94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55da742a2e1126b9951bd73bae964346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599476be3f45026c38685a71d4d3f449347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab878ceedb35f00078d4ad349192d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06241c1cd0c11db368f46784d03b656a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f219c9937fd72973f8865bb890bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c486f3f2e518e31f4194b1743e20e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98531e841f8da7c9175aa210b01591f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ca3508c045f77f3b2273dfd913f906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04b58beeb5d254dddc8e24a337f79b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589c659ccf2b55afa618683fe70b328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00268a66f3c300e62a4db15f1d8e849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b43815fefe38bded8573cc1725a5aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23b65bdf5d798c38ce3384873b4ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af86882561d93ee0213ce251ecb392612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e225da64911daa8a6bb3023e0c48d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5cd83b6edc678ab28872f245a494614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf802dcdee5311ddcf255dab04ac7e3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef32f4def71be0ddeb2a877009b9da116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ea118d44eccbee566ca334e5d59217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cadaecaf670b6f6a1c4eefe5497e2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d95d10689ae77ba3e290c093c04b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb9914169f8d4dce9ba735eb592d7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d702a5fd7316d4b1fd03e750606b3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b78fa3a97d1ab4da3dd9709f67d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769f69b290c4c18faad1ed94f9f8ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade7ad3776b091e397db8e70860bc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cccfdbfeffb0dbc4b9bc5a3f68e11925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ced9a267b2891f42561e7f589c1e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a5b2a7abb453f0fce70edc931e19627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686963c16156b04e244fdaa8f889fbba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4cd4af07b50e7efacc87b9c2bf48429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eebd57f3f4daa48347f631eef94f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde46e648d62bd15bd99f09edb7a10231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b60401c7d141f5c2682df44ea8f1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdb8f3224904e54174ccd83818169533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995e6a08740f33b1725ab0c7e8747d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4f036dc714ef9e675ac530d48733735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117adb8ee9021a10c58b14cebb2d5e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1695e9df77d1a986af07a1ce0a5444937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e8b3eed2bd0e371d2cf7bee87cc9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd789eb8b66744f93c516c0e89551339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9b778d5d00fc5a815d1e8a083c7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b1fb5fca9703f6bf085c622c30baa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d446a2ac9eb89f0eb077e4edebd537042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4b2c1531ec347772fd4b9c093135143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed25b7007acf24a6e197853c8ac3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d1e44f7509597a4362ee3b26548945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730437a6f02177a661b027ee103977646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b764067fe39c6568e3044826792d97a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a71404f30070fde989db97456160248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b8af4c93082cb2c395700aa8161549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73582da993c845d6586ef360e5c4c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95bc7819b87f5c5100e4a2cca742f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204fc1ec1d90502f61832406576b57152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce962d4bfded218a1550239896c48c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b89ba77dbc506317317d575ee4f7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a3ef60163dd147885b56b885afb6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385c533052fe29e5efd91d59fab48556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364763c5952c23e45c6909c5e977973c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fb00ce3007d466aaf6645546e436c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d95e29f091eae4475f1fbf40bc9aec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a7fb13ea76e8d7bd9c1d693ccd4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc62fc2dc5f672428a57bb479b365661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f33b6ccf2f5f215f33cf73217fce2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba7af0bc7bd8ea4613d6e07454ca4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e5a1b300a96809a1223c65399cad364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7b518a97708df1dc7a7438a64705065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1428e016ebcd83ae691a9879c337a3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bc0d6291a6d2545baf10ad40aaebb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbadac202a6a8d39787bb6bbbd38e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f04cb3a39756aceca8e6ad9f6651969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70493584f5bba85dc31db7f982ad4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e388826db8cc99bc88b952f2e2addf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59e995020bf010cb8d95bd810bb5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529dd4a1619b91b1297367338160a9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e77904ecb30ec2e9d26850f7c511c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa25be175408b85e23302bd531a36875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a727e71eee24c7018105c6f8cd6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3321f73fd38e05dcfa2c631c9a4d9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb296e57fa4606ba5d6f2698d4673d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101e6274ee11c4aa440e29032e873a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498704e05703a7c0c7a6f89e6b8bd04a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14439a7a6a79b49eff320dc2bbc64f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aa13205aa1fb60ba61b41d4dd8c1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219cd9465a07f704833ca436a9a5bc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c68504426f0608d7e4565aa6040f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad7c1ea31997e8bc52062b9e6559185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b2292fee18fd4e5ab56f9d609a6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ddf8d193d6829421a003a2e20852d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd86d5092fd664317b3ba7695fc17988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6066edfcf3893fe12b649e4bb00dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31015c9a1ba31df456530acfb75dc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21569975074303eb0d4acb36aa162291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9648cd7259c58a413a644a1105e5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e121499627602968d95585620319d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce18d4769304cc3534c45f9d94c8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf8a1ce25a87082099a8052ab0057495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cff3592c1db0403cb0d774f40424096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01a6347d9cbb6dd7cd26632194d9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4887bc9d9c7588f6cce31640e2cea698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf324c35c81e160598c541c0670abdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ec0ed603828370a19919983ed789b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ca446b48b5dde25172957f2375c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b93206b0ecb2a17c4744d7f6857a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be784093f9dbec016f85073a44c74300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d870a6be6cbd926c48ad960bf10743104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc0af1a56e6b676bd6ddc3b9e5287105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05424c0d9e69f2bd217de4822d446f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e77a37d1dfe1d370dae4614139a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a45c57e3bfbaad25d5b5369cc9fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a6d1ebb278345c25d27b61bc3f32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6455b9f1b2868d259d23456ac9a1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a7ad8ee73bc94328897873e2874e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4515d1a2f29b4aeb413fbdec5b62e05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d102d8ab49ab353a5c4ec85a9ddd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307087eac162220c3e8a4d6ecd84f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd58b09c9ecb3a943843274cc05b87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbe10cff33b3f00c3924923d1a34f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b07793cccfcf1585ec995e32892d06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd015fbd4895e88690b5e790a492be2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487af765bbbc9cf77f4c68328b68c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb94e4d5946e4fe82f391faf9e2b9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422d72c4d6ef95149e0b822f929d9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466251a201c605501c592a00e79df5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e8fbb8327cedb2ef7c491b44566f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154dda2ad5ebd39337acda67d5b860124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e2448fce654ec047858a01e4ed7a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da220306a2d872527ae186f407969e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fdcc2237ffe82a58616ca83597928127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca5aafe0166ff25d451fb461ccae82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa88eb46bb4ca22aec2938ca93ab9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4494a7f49afd2b990a672692947978a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeb23aa0a3dbd7ecd94a94182b1f2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3846578f5f6d4ab05578d3b1ed9d90d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d0b299c5879c0a2dbda5dbac56590133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bec81a3b4db2e35bd4aff64657313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c5fcd3758f9b49ab5dfa2356e0602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d214d288069ef9eeafca46e6c6140136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267510ae96808db6a123950779567d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfac424593d9b470e0110ae3cba9ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b212899a22ed0336a39244e61a536139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80117ac4a1a1c69e52224f49cff2230a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae374035af683eed5a1e5904a7d0a134141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddc5df01e4c04e9c87e35486386d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b46d09d5fd4ebd46d42f44488c5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e16f8978efea9111b9cb526fff50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbf4f5030d1b02b4a6454fde7c1da8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82da5c8467a07aeb6861b4f00227bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f342383dbcef243190746be7888845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a846d054906f13eb658817987cbcd94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a90fd505ec34a73f2bdc0a7e1ff24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74b88acce0c1d2cd5f91b6080204f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152acacc707159d8ce21b5d7975a02c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde20ea00d0f36991ed74f22c3e0c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8c9b0237a5c586873c7814502ecd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69e9e85859e2cccf714f22764135b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447791d3ebb0b80cdddecc6196764b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172edcb5809a76c901bb5d41224bb39b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d3303a58b4e7b56be0bf7ace4026d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b58389933285ae005ceee8729ff6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472ea079d8a8a04309c7166c8bfda0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130389e8014964ac4662642a43d3a7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f288104beb9ade691aa34e2ee8b395161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00367a6f6a4e229cabbb5113f56894162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44228524341b4b4b40a9b9a5f115bd6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c1cb4144d0c22bc97145e8db4aa2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de93153092f4daf6cd78651d7ee6470165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182061e5622156efaa197054d0931ed5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf914c984c7135c9d7621833e79c5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb937f826d6469012a2fadb0a9441b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03190cb98876c835ac7bb8ccb85983ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1c72861fd50a55559b144102cbb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e7240741992afdcd23f59aedaa68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3264fedf6750f7782ff7c6988ef6305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe931c25cf1989a9a6206fe7fde39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819225ae76b6eaa6da087f878bda0df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00a7e816a78e9468a8c7a48747a4a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de391dff5153a7dd3f336e9c5971f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c58587bc4385c6889ff988946854cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4cafb0644847d329bd20439faae86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9227feb962ae7de22a8b7264d124a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c205aa1232a2921f2b8c7a905e67296180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de4787b72f4b8a8b9417641a324d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a6d3d9d311173d7a5a6bfdd787d4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62173b2bba8e4ac25833049d7e059183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb19a41f62d674af580cdc12e7eff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2532efd03def3e660e8ffedfe69e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250912f69eca6f2972d1ba7a205863186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ef9ff50cd885d64373dc188d7f8b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e646c9c82fe262c4a1c22b6abfc3ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858a80558c0f492210928196063b8da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59774eb9e0e19c9bbcd78c567bd7605190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e16961e6f67d8b90a0e51c38d6f78c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b37d782db4c5c91651b5900c29ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc52e69ac702a117f02a0315b6668c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4410121fe5fa6c4c75d07356284fb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc1cbff4410f7a065a89c5c44f670195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea37a41c7b77086aacf57a3b43c9afd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0352de14cd0b9b2ebcc66db4a2760197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3633e80eaf08de8229bb609365bf711198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60637d69a9ff3539a9b38c377a54b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b33e78131d1bb40db73d74c17d31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28c82126cba6f025dee09252045cda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4bdee15880b0ad2664266f53335c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dbae11a85aecc57d4bb99226666d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f135578949e51bc43c11c1f61ca89c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b26ed66d953257c239260f417a325205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2535332ce2bf52e9f5c3e984dc641206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5bc1ef8b54ac55a2b8ba1afd5be9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac735cb748e42251bcd8a7619b6933208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd8d41e54b74eadf6e04985b4eaaaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760cc4906d313e6fe2a2fb0073459b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02921882fff14112c70271356c11ed8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8233101e84e280eac0cf87e0db16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee8f17baea98db4f365cee14bd1cd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534a7f36b709283914b6200e237ade214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ae2996ae9544cc7445d823b3b0ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7ff1c0ed7c95d5e6bc8fbe3ec9fa2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92216dd919b0dcec80b0c898f130357217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e059beff67b2cf9d95f62a1212a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769fdd8860fd53396a601a2f175c93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7d22dff2818c670a06a5c7d3f9ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8091d4cd335da7912a8758d2592f81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c858f1535402069c3fe9fc009a9f1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025a78bd1e9d3d1cd69994c71166ea8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451467a6b3d883b4da0fa93292f878d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f6ffd7ddab7cb5082bc201904bf74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41decbdfb11776684d56e629ad2b8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a62f1c8add7680f955a415a4fa377227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d447b358e6ddd8c2506634ffc857e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce6aa3a3f435bd351d13bf2a4474e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d56d6100be53dd7757f81b52804a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9da652a5731f76289814d78a071b88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcc4ac11d888b8d79b40e417018a61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f63a050633dab8b433a55665000e6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff8144d1275386594dc5d9e896440234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99791cf1c117b9378e30808e577c7702235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c427dfb42a4888bc12819351b23f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a91e77be46b30a64c4423257b6bf18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe41ef832ffca2c89cbb53adfb7af9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74af5c10e84459af29fe20360f4df5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0210e1e82fbc5e6085b32a385b4ce7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e89fd19eb8f2aaa420fbd11373910241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade97d8c2992efca5c47de8456d93b4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516930ac7fa5b772554783817fcb4fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f9990a69e991916c6a26287fd5bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57fadf0b64e5619be37f2b5133338d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536afe127d5020b5b206b586db22e52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a0f96bc39fc9030cccf91a8d56b8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e2a40daf34a0c5b4b6226520c59c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31e29dc0259fb40247b65dcd52f1e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aff46271818f6c9047cf8f4a292df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bcf29bcf35874eab3f929f41d7d08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85b3df116442b6b394ac3260d31bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c3f886b72938260e8ffada309963c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9f766f046892936679bd637af73ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a1bfa6b4883a3c36893d021d1ff4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c03da3eb9cf1082bc2002c2eaa243256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747b75a0d371dcabd7dcaa0d56fe60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03613afdedc63d06dbf5a78a0dbee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba9cfdf7c8406f4022befe8390cae1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331977d2a9e59e9330194d2f0c02c24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357919b0c0b7c40e411a78d49762017261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b5ee2c5b64842d5ae1a9fd53d2b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44562930ecc9950286cc3f9e97b58c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963b2ea48cb879a99218ce98b5b1a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37290d38eaa950c2d4d306d05579596265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e12a6f9a7b3dcf937ae8d2c56cd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b193d5d817e612ff45e8b08c873a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb03e8755651b121ac0f02c2a4e34e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1ce5f0a62f38bdadd218d4952081d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef7a9acd03e96b3ba234ff7041b995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba0a3a607ab7e5c9d11e9b5133db0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf439151e0ae54f9a1bd0390e97c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa373d7be4dfd002a1ba4fcd0ae0c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c953ecfd026f2c8f081b171937e23ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32414e42f14a9ce33bf42f703a51e784275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443ddb2122de7d1fff94717b41759f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db11181d6518dddbd40c677cc0d5084277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ee5f6b84ced2a12c7a5f6bdfe0065278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9190d87afd6b7ecce60e5c9510179279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53939d2922c3a59f1f4afe43610e8ec2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafb24e27820580c64e9c860d194931281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e66d4d95a5157d033d0cfd6535530282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea847c0421553968f943207bfd204283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36b1fa276ffe632592bd6a0f7eea84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a3e673cc8780b36ad969adf3a19c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a34b5d119331365f516303f0cfc5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b8031077bf3bca6c01aa0f250d8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d307ab1fd482685835f19bc5cd421bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b5c986aa9ca1ccb461c582815802289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17155b6dca9ef6f51cabd6e4951016d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90c2e9a3fa4f0700841ffdec13e37c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0cb1a425f4ec62e076d35c0b8823c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c205465e2be3c7db80e2edadfbd73e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07205e9cfbf557187c0b76b9915f4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d93a1041d230fb7d6de3b77daff21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ab9d592e02c592d6080eb552664f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf2d85b7c7d30c8aba3ff14872ba19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae031e13f9096b69696457585c93c30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1282dfebf3145fc0ca140f5549fb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c541ba038da33ef369037161c828d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2bcd72007a1ad09d88bf8bd86178d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e3586814965c5a58dd3a8297f79e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d3e8a691ef604227a5aec5f1bc92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c8aa8c5622680f6b5135dfb639cb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681f043142eea1426eb09f36eb7c7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf9e2bb8cc42062cb527dcefb2f294306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4342cec1ae0388f7af65a277ad7a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a9768294061f2bb45fef2b8b5964308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db74e741ee8a07de26dc7e099eda0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1fbb1137e174a51c9cb92995d04b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70b41d183ec51fd3c656742059a2e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f2a105397610d754b0ceafb34bba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca2e6a9b1ab5aab0003b0ee06ab631313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14357d056ddd9ea5fab2eccd1ca19502314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21570c31248bf7e2704446efc4a6de3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e507a2d33a665f814d1cfdd2ab2b77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a928f8d6a2de63576b2735be7cdbe1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03042713f90e84a701f20b52b89f22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d71fe79012ad3ca3870084760e235319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837944a230c65eb50ea3a846630d72c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788f7d005265bb89cd076cc44c2e32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133611bb28c69cbbdfd91d638809fbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261969f4b51704aff313ca2e57f0050323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f945e48197c7f466d30e555b808b44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2573f0610abe1ff709ef36bea15ba9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>