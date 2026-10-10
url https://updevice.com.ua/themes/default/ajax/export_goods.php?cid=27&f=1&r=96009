--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020a64836655ade6ecf3f14325825f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb256ecef2beaa6d2fff320068382282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353947b4c61ee87bf30521bd04c06cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c87972cfeb07641937dd2dd57f99e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d074b1e4b05c6f5f2aec54d0ef8d3125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc41f6725654e7508fab5a00582fbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a4e9a3dbe51c40293cb93168d47107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177295177efec8d84227f06035a559e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86ef04c4cad446d7b47985151eb0da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b06203f111df97dacc3d5b5d21761910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f426f6ceca106de02744b5e6f03511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a21f07e5e094e9ad683edb17a06d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a33c0fe0265f2a0926479f19666213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1272d92307606d1db70db94ee61b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d56ba56a3dec03e7b68380ec34a4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e4e4edf9ff60688434f0816c0e58b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c31f4f6790377d0159d276b54c72817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6010ce03d13bce74d898319f21c2ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d0115878237f135416db6139d93919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd62738a4de0ea44a1a0e9fa70b3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a197b87b98467f4c15acc643a7727821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a394aef689162cf30a49db5504c58aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f4286c9d76ceef17ee27be8eb26423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e0e187367de106b3f3e0818eec2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a3e450dc10d8a25cfebd4d05cb9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6af2187c6a6497da5fc06f6c58621526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b6950a7dfb89d7d2588f885407bc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889522536b24695df04483ea15fcd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d17ab9ab6e9f7a0019c9f8b66f03129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb32abe23d5c70acbb56c2e055e8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055c69c779f4c48f24803ab4fa801c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea8cdb8ffe0c6f2721e6760eabf6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c84ffcfa4c0e10af899bd4152120d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30765491f92f16dfafbdf13b223ac64d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1990e927110f86de808696fa2a12b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac152a7728e0f913cb82f935ab080f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef6b4be02dd4e754490dd4c4e4d5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe5c7d6750a92c616e04365a87a5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc0493fa640fe245e627bbb3b7fcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ede0133f8185bca6607a725bd6ff640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d3b47cc5b1555cc3ce922da63ead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa3a5c42e5840d8179855cd4d63c9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894e5313f644295e1fcdfd3b29239e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89055513552e1181817fda5116aac844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f3e72b4ef1aa67c8f5486467dfb2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e347a1ef889f4d39d4c6bb0da1623e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d5d9651635772b2c5b6c9d92fe26147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678ffbfd9f7af22d2c73f2a3c67d9f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb52b4b7c33c6ed610975657c88644d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafbd7eb8e3823d69c5ce082b129f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963865c299592a63cce2a91d5257c4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9e80ece80283c1e35656d520bd6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e56095707a0c80becf5978bac3b98653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91929562b49594df71c969bc4441405a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e95dcaf79459043dff750cb103ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b28fc5df95a174e707766b994b25856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cb6ad318649ffa73ca3f81d68b9e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b73a56cfcff61a6727a0679d13f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419bb372f35713035a0156bf0778e4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3be6992959e47d2969c975b2bcd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6fb6b871bf2ad0f146cc99ad2e6ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1c127c7bdfa33592907cb1afe355362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61f4445bea31fdbcf264472bca15263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94572a05fc3b8922cd48b9451e361d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7006def6ce40c6a1c092836b3ef76565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3caf5f96c76193520dcfb52d45e71066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465fc2169762c37ed289f1c7806bbe367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81e8f3e27ac941ccab8cda09391a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed30cdada4b804371b91d0caf283caf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6643088979cc12087aedc9db66dbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e443ac09c8a5d8977a3c7edab66e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa7431efb0dfa1ed1451819bc44b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba06c64fa8f26d9097000a1c038e7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9f9f3c9893aadfc37568f8de9e05c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e131764ecc6321094ef109f87efae975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832df2c292476f1d762c706d0ad30f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e926151de4afbb9de912a195dea062f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249f5a4bc105d568e9551168e7b66ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0756ee07d6dcf4a0d3fe2f7fc03f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ca32e0183893e5106a68cfc36847e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb329b432f286f7a4284281807025381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f958f5eddd131ffb8d998e0628c25182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd806a188595bacdc8c1e7389b030d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dfd741dd6cb0080cea13f276636e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fa4728a4128e6bd298d5f158651d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3730d84877617708c5af330baf31086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c605c96d3fe0acdc546e29f2a5c87c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3642b05ce6975785c43c055780a26388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7538c8e9e14f36d290f09516b729d2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df0b3f522bd4f61541b52ba7131d3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c28b610c3da5b25e35351ec1f3864091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d340ee8e80872d3a92b7e7fc05eb90292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10f4a979d71b2dd7910741f6dd1c9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354157759ce6e4d920083280aba614d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0ce79b260bb3c8e6033b30e026fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b473c830f550400d10943bf9cc37db796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca6333f100ddde6f3f408db2cec4ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9ebaf2aee029b25fac534c26939b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6476d824a72fda91f86e7c398f39099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6369561770d40b6d24f950562acc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dcbccf05e2cfe513974a65a2781be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e6dc46fb313878bff04e93423b88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0dc95d649f9b7f76d66613247f8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ad94b245eaa6498f54909d10a87a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead88d837286e2f069ba8a6ccca2ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9afebab6e3d8ccb90c379af9322f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863076d97cff1de075ac02d1c0cb654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be6b81859fca924ee0b9d7e328749108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b9f6577dee6462163bb6495359316109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c927effc6940471e292dafaee1441110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad43124ff9155d74db58ad336adf812111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874fbe55425d99f2d17b9c3b3b6c4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70669e16f1ab7645d54bd78dbd8dd257113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe0d4818a91f5f126db371d9803535114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803f9d1f4a1aef0046ce5119aae6ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a99db020d24f540f5d0dfa481e6bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98524699e3045bfd5e48a9f4a689a5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ef5393d5e1e80a473384e6a35fcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba31531611e997dab0484002b9e7af3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd611ca481e6cdf981bc6a07da4cdba4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eff9b862307bd24944097fda6f0ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a6cd7ad4580664ede51d5bf668c8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc5ae76e1c9970cd359d70789da8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89514d7b2129132d5a84e3310d6ecb07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edc39ee0124de9b78d7034dc517e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894937a5586b9c4dbd2749fedb8ad41d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86084832c555590434c0b77ea39fe15e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97c81110e10a975c1dec19e35cc64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31adbfdcc09c51cdd33104d17acdc9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4942e2c92c16808a23ee8576f79344d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f544ac42a4c6988a05573db4ea527c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feede52a04b51f2b88c4f7d6480cd31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a8e749118055ee89b350a2cdbfbbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c20262ac16b46f46f6f00e64b2c72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9f9a70c7fb278e68f92b4e860da2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb0aa892f001c271471166d316f17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f9d3ddabe7ae44041f9b30fa86580137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3e09f83c0ed2fe71741658902f803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208370b39ca074d26f24bffa954a80d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb447819732a767416a1ac6d81dc11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7bb1bd2b4d9aa8b3f4400be45593c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a416f178259ab4a652c742473782f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d8566f47ba38a6df38201fb59c801143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee8777612d6f86ad83cc8ede762448144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826469405912f7b96087257232ef50fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9553017a1a6eb4aa9b9326e148ce6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549a9f0270a04b8a48f0a407d526ed9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142db5e14f300aeb45671908a6e4cac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229207320f903231ad63ae6a324629a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f59e5c1faaeb74caf30a49389cc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efc715ee41f8aa964dad7139a03336151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f7e28bfd5ee99a9b01581c5b39cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770c1e3aa9e4bb4f5cea417657fcb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee063567a234534f336758e623aae7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927dbe2975e31c8e58df40a267419f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e533d21562b0c2fdd1fe17ed83c998156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f606616ad394760287002fcedf04dcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad61640cd3faeef1b83cb26647bf0b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7eba7cad7fe12b153a8e3cd1b962159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412581f447eab600ea076162f94befd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b79fa846fe93b8804ac7e41308f87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeee880412ec1822ed29bd96a97d6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8073d56732571e334b8f68db7a1ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2777f045203519b447b7ce9bc54e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3120a3168b2a9ed718a188b3d8932d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d6b296a9852639c7ed83fff705821166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40999f9ce44ec134a9a8d5e9ee904021167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f5a4ea393d85b184a204f7cc8d0d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb285fcee987c248973144ebcae222e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83657097960103964b705bfc0bc0dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be7108862b243809bfce9d3550a2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167d5ef86df209e6bd5e0baf92c888172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970028c5f7295b83783dc18ab4b714a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dbacbd26a35ce5cdb34fe8565190e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ecafeef1ab4fb1713b8cea80c2fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de26f07576e968438458e88c9eea19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d52db33d0bf2f985027fdc7c3ab6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da363ddf2a0f53a227d3454c444b7c50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d499e690796057dfbfeaffc2ea0ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28f84fb5d0073da76c71e43aeba101180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876e21bf8e823048e807858f61228ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ff0e30d4ca1bc8d4f553cc9da91dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e2876cfc7a0216a39e828d4da47d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ed331664d538ab59fdc2271f0076184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfda7f961bcd97afa6a420dbe62fd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3bd2a4a1d30ff96f12e7bdc206c5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b582b5b88a5ab68dbf867cb81c52c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d0b3aefdcd7be6e4e1fb0ad05cf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaedbbf94adeb7f8781c95002368561189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a2c65856aaff9ace55db08bdd920190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a811032478732f1aed880ca7467a409191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7685572bd2d3b161f79ac6f873991192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d43a6e8992b3877b8e4dc04a85550d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e1c2ebb60be1e873b4bcfe40162e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39a104c43b9f2d4e19bba618dc7b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100b0cf7ca0d214ac7c2179cba334e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462584e532fe9406eeb8cbc957a40bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821a2fe7416a68ae654dbcd35ab5d55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baee7f887075208c668cc5035788b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33772830e7261296302a3e07cca8da33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9894af43457799a8e299bc854207af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158636a43bfa68cdae3ada183f46ce00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f314c25dc66c0ec07095d2d22599447203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c775559db3770783cc7dd79a6894a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a7c53ae979a2bc1bb91f4b1a8fd3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aa2bc158c543d26f1027cb4941e6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06c12a200aab2f05eb1b74c2cd4b11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622e59ef23e681c2164f0d889f7ebac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b8d7e7feca6515c1b000910ae464209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000f75ab9b74a608cbd4c48df00b9f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088584f679a1cb146da41c3c1b0a60a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db7f6bd44a041e4b4e5bd9be157a9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386a91a7acb6503f13e495d387a884b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c9e55602957f809f075ba9d123ce7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49073245443bb52beb0d0aec688c2030215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55337ff9b8410516a04edc8c830951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7c1d4ba80b814c465e5435743436217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae8e42c7abe759bed44b4cdd7e7353218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae830cdbf8c06db8554a5d78c5cd250219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a6239a44283652452756c47f29ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d064867b14df767049891b8104154221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197cd2c73dfcad6bbf21136181b614222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bae8aebf8b1ba5c9d07dd426a5b5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e2b3adb679e4101f5930ebc1a9cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b39a553f9d59c8117c7b63f0fe0f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ea01c0da502f7c01e56377a0529ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7f5473132c0e7ebbec32d204a0561227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c00806a837ed7202524a947695d4fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175939703c00eaa1262f022d07773e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d6968a94fe3651ac6404889b860e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6fb9317fed176ea737144daf0103231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc90f32d6580a0014c060a5c1703807232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09f1a91c4dc50a01447d434bfabcaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceab474f4d16a99415001390bb77a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed458f393038dd914fc9562b8131be0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c09b9cedcb008a066af361bdf144236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417805be623c45c701272ff66af27d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e4443c2786935ea65f4f7e84df381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc8164175d272a40d86eadbe5daf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f66aead126de9f86785b20da7408f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdab040cab4f6a23f86802a97b9275241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0b6f792ead8452fb0480046a67786242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f0f735e05e6a2fa4c5d37ca25cc3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99a272cdf57da7e539e65e9e26b4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc63a18210825f358dd6fd422622ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ca372d4621e462739eafce7f0f71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a381b042344259d9d129068bc66f31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8878a24b1e3affedb24f58de0723ebb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeefc7bf5ba16aceca40dc0823843c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d055715d5a85eb96b45ffc88aabcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dda3ccded7963192effe1734cce45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82e6a834b5958b45a6c32ed7e003d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727afdb7676b2ae17f0063968bb3ea7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196669fbc2813ec064bfdccd20a882ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd5da18a28bd61caec2effcc2d9d53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70488d8c05f29282fe62b9a5f70b960256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb015ba0697ac450fd461aa480bfe1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1157e2b201f22dda2d03275a2e7800258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e876204f698ae585d538685d75c1399259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef49f2a0f23d7ca6aa513706df535d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe182839bc162a8719f224b56a39b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023934e240d97efb901fd2a68cafca18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06a4fee4e60ba71833951d5dca22c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818a60f02d9739598be8634436d6e43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27f72599bee09a75959949fc1fb1bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da52bc8d042be3919252940f31fb21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2e8a4a99eccde5723f2a33799427a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35affe8eba02c1daf3a5408351c499f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f9c056071fd82d2ab9c54bf5d25b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d46c5a58cba0d4d98fccbfcd7cfbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37119d0ec6d5b231f1d4191eafef19a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772333c17a270176336a7fc60f97863e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaca629a93993d142e438997294b65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aba2536a26f57dca9553126b4c3a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905e661e26fd776acb459a192fed36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5effe8edb50737fc1806e1ed66ad4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106868287ab4735abb96e367368aeda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33019744a46553121d1c6ef11e98156a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b26119875ab2deef119c8a72d1e22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0b9ab965ca9c08a48d535023869dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e58d018f70db1d8e9f71c4d3989ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bcd39f8e8680e61a818a540328289282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172e790f537ca31c59ccdc56fbf352283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e130ecb1a2a4a16868aeddf2c9c481284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997332f77d957d102570d2cda273b57c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491910dc08a12ba8d4c4177a45a12d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7945af57af4822ecfd4ee6ac80ce4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40a3f2a341a18f3aefd91c16c25100288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1bc9ca74f5f25990c85df52fbf0e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced90ed17aa846228dfaebae9bb36c6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84294fa4a51b9a2a1790f9f1973dc2f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83042ddaee1fdd695dcb5ea20337fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb183bda79aeba0051535001a00f1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05041718d6b30cc216e1bcd7c0ae1713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e5d77efd73886898b45600080571295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870820dd4444dc26dc1850724055daf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69dba764d0ffc37eec869d8cf7dcdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eabd3f0b66e9a11b626a0df4c0c92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff0fd3739d863b145ee652204b5ccc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ba116ab956d0fa70e2ab2bb04b61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fa7639fd0fc6400bfcdb3ad9f3dc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f9f01e6c2e6e4b7cb7d652e531bac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29720a053954596a0f74c4f192037d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b046f81ac8d2a34f064b16735fe2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97258e3a57f0a331cea1c26f28ff5f67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d3978d478104c59bd645debf7a811306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3c9195e41531696b76bbe931df4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b20a5ce86689e7b71ae36500dc291308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ea1633169092c0ffef34da3bad64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaf7900a58a66e32f97a5d4d39f42d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f19b2c6836594155765aaf3eed6105311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab426db828603223cac7dc2d1eea5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80e048151058fc4c0b3452b76a9b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c59c829980a9d5d8fc25ce2e5106d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8fa81fb8c00f6b60d9aabcbeb37b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b7b54ce37f2616e5d74973fc2625d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390f6f379051c11b70f26dcb4d68dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f263384844c3119466019bb3edb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a06a57e969b879aa5bb3530354cdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43273b87566113ac27ed783ed605a38d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c07d7f82b1572bd1fb3283785d21a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cae4fa012b0d13b4a7eb3e2616a5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6464396055edfc5a2e2fb356ae046323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2728bef5fed1322773d1457b163c052324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af02ddec72ae55a952ad8828402399325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6747b20f0f83208f638cd9eafcebd80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc1f854aacc012dcd90d692504b73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c968093718d8e7a4d946d1c9cadef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec5798ff193b2fae97accb3b8138b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dac12243c282dd615a0328f85b188330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f68021a1db88e099691525e8f5c9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9326f9582baff5a896171fa8e23c5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb316492019c5d4302d5fa1ac8494333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f49439878094e9fd09d02b249fd3a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d23a20372262c0219564bfe46d4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3293152feed95c7833231dbea6c68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ae4a6356268d7ff29970b6e46ad63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe57200b1ab4da344ec6bd0f84c794d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386dbf657d4a4adb4bc74d9f14e8dcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e064889255d5f414e1de4bd94ce40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078dc31c84e61cb02a6de9dd651b956341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae2f20ab88e315d17f2af895ebb47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdacc6b13b9a16a86f73808aaf09a3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7b3c153fdd96cc0d6a0ac3c2414d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c27d7df6d9cf69b0a33e5c8bba25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e6fd70044d1bdab8db82f2692dde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70a789e0451d800e1320b1db251ca9347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c9e2468feddd4dd7f88a3b81ab5ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57ddded3bbb9e92498088de9fa13412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ddc544ae37c2629ee35dc095610043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7929367f6827a5ef676f4d2ece6344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eca2e42ed6d64d40ff9d4d73bbcc835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c144ed1011120491e3b28fda77f296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8cf61c2bbc9b182fc37ccd1814f9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54edf0b6325e1e9d8b626024f640ebf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269014a2869db9de16483385c62ac8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89a3d38aa3fa348e63caa51622f8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a2c83d1b97e857252240111893c4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e6e197aaf2fdb92fff9e176ebbfd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa83d3d89eaa81233ed738a90d37aba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dbee3b6c3668625ed0601366e86e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087f847da17f7bc2a581fd47591dc9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c154df7c1003ebeb897850445fef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8684da88b255ad61b4450c552f7940c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280b708d7487e85727b67c711da05618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8668ea57794e3f65c53625baca121519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2bf157c90928b2f0c89e10caca09320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ef110eca1cd2761e8d39be85856fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbedae86391200857b263dadf881cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ef29926f5d1f56ff035c8598aa71e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ec71c07dcd580a69a0e0eb6a80f7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375fc19bafc1ec1e355dd8b177a0d2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beab55baeef8d6fc1cdec53da986a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2380bb53181e7210e4a8fde12c20b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17593d0b5717ff2324bccc0de0c8e30a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd68f006047fad089676b67a654ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e0ecaa7222ed82a4b7e46ee6163930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c9727dd79d90e56eccc8e0dd01ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a827a6d9bf1038ba53545652165c6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec7865a9617edfc4c419a884272cab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e8570d1d48d851d0ec55b6ebe160934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8c7a16454c2b68cc2aafdf732a63035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d87d0db02e8c0b3d0a24d22e0d0db936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e07656e516f790d10f902085803f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05766c268f28b105e4d08af61e066ef938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97f0ab82713569cc5b40f3437e30439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c3f01357fb0ea133927a53eebec3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3cbae6118b34225a75c7fed5e4eca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba180c16fde61d565e7b2f57bd5b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a5269a90e2ad0cc58866a177500043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d984e4bc46060f13f79cda8f2a27144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f474ca1986877fb25db5aab61de345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b14ed9f3e431013c9f2b4d29987c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3146bf8bbe7ab0f305ee546f8738b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8861a4021ed77ddf39ebab9a2cd1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c4d9562f33633aeee195788d184449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1607a873eca1eb3a2d192a45f6e57a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78fc8a46ee1458799007f12bb0dfdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bc08f14d233bba08563dd64e8baca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c219e413cd9dee2baa619eff608f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a77dec91201fae9d68b3fe7bab5b1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9fc7f83b5565ea96504ef1d06b7ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669195fcca1ea17a75fa3e8ce97d2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaef827574927a406ce013e8d9894057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b61fedc7a7956570e4e4e5b0339358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b7fc33074a2645dbf9f0ff7c4266559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e04ffc04e94e541260b2b3f63652d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b922bab60f0d6b1c491c6e3b4383961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16401cc4a1ab9caec63baee0de44062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5ccaa67da2b3f521bdff1299300963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0496483bda4ff20d56ba75ff0b762bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ffdf8339bbf048dff929ac666be9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c860ddb90173d9493230d03ba1c94a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea2916e9ab530577433cf9098db9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12453266738b48d93e89a91aad72f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9763ffbef3ea7c23b753c9eaf05a5eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979eed5868b04d48224ab6efc40e9bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dd0a9eb8c44c7db9196b5dafd2c4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbca78dce8526c65650e006b7506f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b573e1161005291be903e54c62925273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898ff331146a990d4386398e165f4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061678cda9bd324be097586f9c492475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25c7fb3d229b136ef56a8edaa3ef076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abe2d1862642b4c74698163d62e71277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fa5f31be5abf468fc8f7dc62079b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2b41c49165841d5d63fc6d7df33fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1ed0f579bcd43d2c3c0851e5dcf4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c43d273255e577b2d72eeca8994b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe894ee4ce0f43f09356553cb21245982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d2ad2fb04eb522e0c46c4ba7788983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47372d667f39cffe61ec731b6558ff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0c214e4805831cf275270aeb7db5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34d75112d07b63b82e23664b8e29786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea634dc25bc70adbceaa7f44f60a808187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccb89f3f089f8dc6523628ce353e2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f740e84fb89f12e9397aa09a8d3cf6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fccc1a99b9024beaa2eb77493837890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345fde0582d796e64f3d9ce9febdfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45337e9ea7def3757ba750a8de1500792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382071d60ec21fc2eaf21b365dd6c3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cea2fc6eda26deee64b9326a7941d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef217a0dd2be72224eb89697265c01695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade223e7344786d74d747ad7039bede496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ded0055cd1138b57954bfd7e38a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44adb094c8786009489fa2fc9dd92898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d182dcb06794ad8cf2918a33bfeb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3f517e8804564a9af725ff7be311c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bd5492a192563ff1a3a2cf23c92c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abd8d37af3a3b50add6daa4c5a7aab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53efffcaa0f08746d5f41d89e333a14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82637361d62b26ae71aed77917c46c40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e807e25189a01184b2c996da14bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa09276dce1dc28fff621380bdfd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c98679b33cadcc1166cf602b997a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338c5a02e25ea2bda1b5086794e4bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff424eebad21c6ef8b94972c5a55eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9354d894acf37c948a2e8ec50155ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293824af0fc36f7f5a54ea0c5d3e54f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716134d1f5dffd1928efb479c8ae707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845efefa4812c088bf754b2a47729fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5166a87594b46c402dddd907bfdad15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83084870a7666cee133b6998005f249f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54675a08775cc28a5c790a0b4352b793116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a46c01b99db3359a49640029c725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ef3770dc1dfdbb6275a7daa12f74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35910566045d59efa50095fc662cb404119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709439c056b01026818308ca636c213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0bf513c28d02e46f615b4b2f30a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2766fda9839a1b164a7e620eee8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b9113bac8fa42cf2d1f809422f43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834fafa5e43e5765de10ca055d990e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836018c2c0b7dedd05454eeaf0de18d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb58d94305dcedec797b81883506f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a1d64253b56a5fd8a32648dc1eb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72997593c895e5cff69ec677ce203f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5be2d89c7b9d71d00096261128aed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ac6a1292adbd9fa83f160e2b63c2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b62fe5d1a2d97cb810dd812d9d72e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c03db4748270958e3675187797b51c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77f72c69b9375f342708c3b244647a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b191e30dabdb522800cd64f82279d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a724c88d9e9227fb25c2340daa1eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468b3f18b131a1723406a3b5f05ae6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48d8584cc123f1ef145f305e30f05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44effe6720f244638cf6ca774cd00d97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b426508053e1577a65a9d293d0330139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b81f3537330dd86f32c3233b9985140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db7cf224799c9397ad3a2fabfe4df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6dc83f4a366b3b6720d6372412ef6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05197b3255b0a5732b2a351a7fda608143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b1ae468933258f14912bf2bb63f3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fafbc0558bb2892da5089af503054b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d51de89493bac137a5cfdf34d0ae1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e563df4872ab58d81fdea96ac6ca02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df4955243d852bd4207881e2d636db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aefc1563df9295e11b6eee640afebf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80071ac917cb5f7428953725367dbc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642613a4e5280fac74390c5f7fea8857151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862ce66fbfcf91b7f7c491963ec22d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82f5da02fe26a44f61ce255c6aa73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd73cb5416791c86496c63bf76b0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56503280896238ab3a2155fe0c748ab5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f08fd63f675e7a3e63899f13b612156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7e132058e522a291e3c58b75a71d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b16fd53ebc0ae6ec6fe056d409a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a05a05109a7fd0812e9f780fe0e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fabf59a16b2340d7fcb53ac86386a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa33b9c8da0bcd9ebd633afa9e4d6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548720f9ea20b3df01711945bd51bad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c9915482b62bf757ac0ffa66ef6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8e483f0e595c25ec400928aec43c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49dcc8e5935e9831ffeac85dc6e9bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50341b750b6d62354f1546b8c3e2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f1523352ebece380794385c2ff592167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce09ca9fb03752dfd8d3de6a4626d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406d53a2307151e0ee872b9c52422d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb41d15b666397aa751e65eab431b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728c3c08a1934688186ecbbe0090675171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e0ce9def49aed56e3c46cdf2232e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb69a6e377c2195646b68db6e7f46a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e0869a1df4ed39cdd3ea457f42253174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6098aaf7799547859032c9146d032b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c5993b01e348cf74046cec75e0026176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cfff8a80400c6eafb385e09336328177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8bdcdc1c1c6c7575379366d5ee11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dc2b8892032f337c257d80af4913e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09babc6485607bf50e0a29a133d2db65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec8f3406d08a27e3afa8da787ece3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ab21fbadf7fd4f9ce45bfc8b2c7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10882ae22f78b08e181a214b1e37077183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f81ce699d1bd97c15fe89ba784dd2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2a08a41847bae34837d9bd27a3f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b7b55777bf43a917b38a24cf9ba5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facc3a80a193a075b13d60dabfd97b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab73a6e1ebdb03e5bb360ef4482dc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d97d9eca9322d0dd69dc2af30e0ee5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b1f1f0cc6a919769bcfc2cc7d5fcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2280e529f07a7692b1a6d0f009f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f97fdd55e46cc84208245d30f9045192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69fd1c43279bc1cfaf32bd379ebf29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9c5bae3aa83fa800b2ee20a1f70f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85098fc2811245bbcb0cdfcb32812ba9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab532f1f875b30a85da8b49da0e8188e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74826440cf082627395c4c38e73c0766197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476f12e737a0b5fcb65936fe61d9fac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b556e11ab5ae758ef00a41b6a4243f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4e2c74d8b7a23eb68c3b32e6a74a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547f19c3569a0264c701c6cdf273062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fdee7eeca585a22c5fd287b5b916b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e18e9998d1cb9bd5fc76ee4f9e51fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f832bd613e8a2b23b5632ddf7647e0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c3587a4cc00d6617edfb821995e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245b364dbc6e65cde8aeca42f8407a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634caaf4b1292f7d265619e23be2666207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf814059d78163b2a41ff3df08f38b7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe718b4d4fa15ba384656b16afb0af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff472cca7142214d61bea2fa1c0b4032210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9c3e54c2b0b117290bf2b036ff391211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee862a0352035ab9e0a9813642cc14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc940ee87012f4748a55ed4c53db4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae55a8f5a2f463e94edf7b81b2d3605214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977fef981eaebbc045217f060c7acad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9819555a0e69542af1ea1855887b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d091ad48b36cfc69d3bce165b9cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f57d494f145c20d274ec0a8b3da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fcd868f2e460f04f84d142613205e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e554920f2d2fcd35279cd5ff95b385e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136f62aa0d85643e253ef5e388d334e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa7a4803bb206d29222692084cd3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9dd59cc362977ff80d00542c459d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df9527a5e7f851a9ab9a3231adcae6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdf5d8943205916219b2137e39df73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca0e8e26a77d958979a5f039786e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd589035eabd0c2c3da4f9aca1f7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac99f3136844e9dbdad24032eb06a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df954da86e14c69de3c057869035608229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d78cc46977b92523d5629c1653b381230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c411d041418e508b67ea6f859f3c99a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04646550bc7e6c33afa7f8a3a2e22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a09e43ffe64e29801f476041bf099233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c665a13b9005886ac6fd8aa4b630e53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5608a23f10eba38ac40de8781f417b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7649b13c545802800ce9beffadd9f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cda64188e65e1877e1d30a7fbdedf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f5a3ea9c0475bc39af6fb9c0ace0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc11250d4f796604cbd63d0b107257239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080adf0aa8459ab0bd7e9b8c7526952240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b21766aa7e2b9b9585501e56e48caf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee410782bd344d7b936a8667aa930cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab5988a713b257814da52c04c5938243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44789e9d19045a72f7537c41a4fd0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568506b6212c0caa10679617039b56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168fde5d9f834b17d5bc8c273816b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880e25f87988466fa1ae5b01a5bd14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227dd70e15d0da98b0932a2de1601cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110695fbc9de5cd925704dad0df14a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479f60ceecb8de78780c8563acc87ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ab28242856232f6996c5303fec54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c482c6cfd54446ac0b77708d6c3b1dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0daa347264b6a36d4a7040bda3392253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4831bd852a4295e5668ec5ae76a09e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6038b80c37de6921d23019b5e68521255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fdd1a98b337648a43bfc1da4fd5fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1090b23473095a03d27c4220339c91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81283a1e935bbc8af113fc037e591ca1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1fa43f0ff3a91a560df03c18dee74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fded1ef6f62f59143c50030bde8e96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cb4acefec86bd0ff35fc7b4f5c663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ae0b7bd898883c59c5f1255e57d7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658442e86e28652dbe672b9187a8ad15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf9503a7c564c7d04330c1f56148bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd62b7d47eab356cde5b170b2f088265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c92c59244c12180d1a9ac2d8428f19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25c33e0a1d9fee5c9a6deb40c1054267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7af4049466e34c11ecd13e93f2e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69a7b823921d1e405599195dc38053269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890107d36f95c0f273544810772cd450270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff5fa2c337f352e2109707684723b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4946c90233c3c8b94ad6e7c29136e63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d093bdd75af3ae6907add604220bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e01edd31efd32d4cc0bbf61955107274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27157ee7907f17ac07d03cf429523fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2940c5ea13a00db7cfe8255061fae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ec8b7ff5b1335d96d0b409ad95061277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd0be7ba205efa7272847ff3de39e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399349c9450914264c44616b646ad98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16460701cb018a267c86dd98ce151bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d675135ee2981dd61974b4ad3684c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac01a54a21279b33fc85b7bb356426282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2bcaee1eb306e8e47f72663c046ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2f3f766d23dcd514908e80ee19482284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc50514501c5a6f0585b845d942c82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a48675856a77743f4f107e2ecf157c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074c610ea45ecea3f212f02081e9a9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60c1f8a04503d5511c6194d5def23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763bdb954a41362ebc142873959e7d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf6448aae88c18d6f265878ccda90b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f8e129469bf38809a1aa85eba642291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71095b92fda63821f18fe573df68d2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbec8a22182ba98d2cf4b46712dacc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b60f246ec1b8bc5e7cb300e38f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114710d0b142373a89fa5b7b200daa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb178cd7d283ce24c424b6ae3be3ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0b969b617ea23f52460195e704378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a7c07575212e6e4494fece6fcc705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8dd5fcea4d74d3fa5df76b618cd39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ea9fbf875a1ba287ded2c2f2b479300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e646a6c863bc3f3a0ace0a64784a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342ed49ea511bba2cb5d4f5bb3db3c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f9a155c575660e6f8616c6882fa59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13aa1de569372302823a3e98fbc6cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f2f4a676108a14caefc77ab13cd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f08af01f5b2d0e530fc3598a1ded23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9fa7c5a0edfcfd54c6b19d0932fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924b9d5162f2ae6bf91379db8f201f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0711837c3c95741bccacab264a37f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3af9c65280da7d88e2ef591a6f7e02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cc688cfc283247ffc3a700fca95ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a115de63c298df5b46507981502b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec96afbe595de13eab15bd64d0232313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477cabdf1294b4fb71d1c38efe9556a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b6a0509f2b4f5c994aad8f71d8dd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9a6fd0b7dda3d17b776c2dc83880316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014f6da9262ac7af135dba5130d8729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cd7665f9a194309b7579cbc90529a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a608250532099557507b11071806319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980643df88a19d9a2acb47b9edb50d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece679209af6a8dd66cc0b7e3e85979c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0769d23282ba34c88cbe6bba141b90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96194fa78ab2f3d0a5668374d2da22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3cb57981fcedb01314227c465a4bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee72abbf8834c6472b4009c6be9330325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>