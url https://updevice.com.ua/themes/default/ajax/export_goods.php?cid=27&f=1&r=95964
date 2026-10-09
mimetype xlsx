--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2da2e1dad67cef0233da90fce727a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a45c9dff6146f31cd85cdc11e2ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f76aa8ea3a988895944f1c0bcd1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5faea9e02cd1607282564bf42449c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99705bee00e1fe2f053adfacbb6ab75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bc3ec73c8dd0e2ccd36fa58d4d766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103f53832a6a847885aa0ec30721fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162770bd460c2483a15decb55a340fb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c57f45f345bf351ab2e6dfc7bafaf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09902d21cf54d127d3425b4b722e51b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc83feb4a9670ec2366a93d5b842d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ee11192498b8ad784fe2d1af490bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a56ead2aa334b5ad618d663c74ade513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f1acf31980866f04dc62553470d7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc2b3e8566b4ed63f9ecb6887aac615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89d885212d7e234f9d2fb7fe05d7d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f36e93ae45f07f01f5e154ba92102b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c80dc3edda5099888864386b9db9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036a02d090cdd2c3a8e59617e07b54e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a917950f5206effaba603e8e3bce9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bdbf9246116bfaa2beeded324912421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d790c7aaa1d0b572c2dd61eb211422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80dcf4b8dfe9142cbfe131432f87e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1037d1dbdb071c1f47f62e1a41904824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64675c0595997f0cb85ffc1104d22da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab34a200e6467ee403c1b101e8847926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f533ee8f3b386dc2facc110e782d3c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb5dfb327f997373c3649db01790d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b051d9550709cb491b0252b410f56729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6e4570c75fbac2ae2bebbfa9ea4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10288735a44c394363ea03e59781cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08091444a2902f46d4da2a9d33a563432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256cab960a2ec66ee0ac3bd79095eb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90218ac1bdf2f16ea1b5c7045e1abf9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666431d8117f57555a6690f8257f1b7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e0f0f308adf41aaa7eb6716dc07436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3a771052633349907f97917d68a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a916e41a420f8d1a0d616b39cc013d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1905fbe6fc293602b642b2440f5a5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc051309c89f7ab531dfd3f043960a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc015b05ba498f62bab60653248f1fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5fce95973fcdd58afe29453d3576c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ccdd603b95876e8e5cca92491d4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eed062c47e036aa4fc8c5c2a3a5d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ec64fb1cad5fa7885c58d26a75b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6264e3eb4836b8d0c5e9fc3f5847546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10134a2d9c5abd16cde707c7fd820b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a27fe0650fb962ab1b34b93ff9b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41655944e5e5a17d75e5392ef9dca27349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349be150f6288b790e33ebe1a3bdc7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9492846756f79f384309233ad1820c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289fc6479723b099988ee100618fef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93da8c174bd5750fd98de0b4bee2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6cd157528381ff3e201229dc6e0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f002ce4bdf84187d993ef890c30e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52403ed5983bbac528eb313e2a72a7d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0c6ff84b4e0a3045f1a30f3176d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6028314266c63486c4c434dd94c8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618509193b1d63e513a1246920e9f7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10304f676fc91ba1bdfc11608e98d0f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81147db162364e2052d1031f27daceb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9043018d50cf8fff2d5197312634562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c09ce57e4d42cf18c99858c4df15ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daf64bfbab2faa72da1c0e820d128a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479adbedff786c621cdd22ccf7da01e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f789512304ba5360b38c8c9eadafa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5a9281c93b82b967125f16384a02367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f36de1450cb41ba8e38ae8ea8f4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb53389626439b9b9379b5ce83a4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d622ea00953f526099428e79b61f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e5f84ed679b772479a2162fc49c1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddfd5a9da9986ef1044c0099f3b9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c2dd1a1e04f62f95c2dc46f41ac5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4d24150ed4d9f623b2aef623f3ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563803dbc2f5f8214658c90ed857a54b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41811e9ba8957a397cac3423c7ba649176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344a9cdb948e198b32db8e07dc9e3a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309168545ad49c51027f35eb0a2bd67b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5ead54e9ce69c116c90fcd434854779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5042a62243c09ad327dcfab1ba435a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484edebcff9280c7f5072b20b1817c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dfd5fafe87fbe94ee1e7befb4413982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09098873ad1a62978b40d00479bb4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb1475656339eacd1dab0e813efc0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602e94a538e54283eb359bc4ded1ed485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cbeec123e135dccff2d41eef17b4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faf259c38349de89f953e7c75ac98087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a04962e6ac8b9866918adfc4334cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea1b62176177d17458764a027f02a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ae1e2407bab56ece81b5a438d08c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9756d0dcf9bd863c3106ad1ca36f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785626e71fe4fe380cc64932c77523792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cef0cebd6088797eaeaa16ac6fbeef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691fc5386ffe4f4848690be1fc5e93594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1aa7a70bcf1950195426caf28f3b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d152b34864f39fb71dafdb9accdacf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4e666b92e9c34cbcbb8d403950c6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d95141a2ab4074581554b68706c27298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7658310a488411843e242f491f0692e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf10abaacbe03828fedeece62c2f2d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c41365a247c7e0c4621e2698735d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b69514bf5808fa282d6edc791698102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619026cbe07f2127fb9fb7ef3df768103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571ea23673c70d8791b08a9f504ec6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4f849b0ed4f3b261420e45e7f04d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e8de0fbcdd97d146dcd8e57cce624106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc592f76531107bc96ae12128f56e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95db5316fb6396d00d3f291e6d5e43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd45a24b1957ac902c5d9db8f813144109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189519757c14ea715ca5380ff31f47b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95d84684080db6bd71969b61d1f17a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd9f6419227d9f0a860f07c4cf269c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e34f524c3b1826ec1c68e762428de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55982faa7fba6426e468d638689ac300114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ccf213100760a456506e0f38e1a29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb4e434a083f1b68158be0f4ca1f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f16d4b75e346f1c2e3638b57bcb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ab028d622d079b7e8bfc656dd3063118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81019cdd8f42738fba3bbf94dcd14e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de3e621a9095f86cabb04e52fdc66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034e9bbed7ecb2cce67521616d3a88c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b4e4b65832670d59efdf612b7686e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b3b8ce4634baacfc21f0ebfd3e78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cfc245c8d34acc9050486c69eb3fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9493818806d4e8bc42884b247945f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda748bfe7b1efd9e989fa18f280b0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9ea410764103237eb43480c383433127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73157319dcb29974b5d0970594b47d42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd30996fc28d0126fdbc2ce444ee3ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e6a4833b5e6fcec33f80defd00d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4493abc87f559f1a6ded0371e11b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d009de883d995e49e181be68fdce7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea84e47b98e0e6f2f108a0367975267133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c3f1c07713008d72a3c53eb1b6efd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277092d3cae697a73cd2791ef018ea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd997fed96b2b510135fccfc4f303b8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5bb09ec4387733feed97a3a45337d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c273101e294e0bf658844cb6afd8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04cb1d083689f6f04545555da6d832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6557e15cafb056e3aa22c96d39fa4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616c24a27db0ee994a8e258fae5f097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3bdc99fb52e28c12e953cac66f5d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c70e543e03194eb0cc1742068c79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f2e88fa7b8b7e72650f7622d8b11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b495a7f5408365acdc3040af8e821e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb32f5e36ad680dc447b800864128f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47484cccd8ded6ca8943d7f9d50dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c93c94a7f207400c2b4a048ed40826148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f505aff0eca7ba06406fa1ebae156b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f45b7fe1909deda08b1905cc94224150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65f36eb5e7f3250df7669a0ede142151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95686bc90481d45dbc444291c4d6d174152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b13a1ee5194cd81b94dfb0c35307f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02164a841f48f3dac6074786c9afaaf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921367e03d5abe1b7541f38e20298ba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ea8c6121790a84e9448da3e77c0a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b915489e7d09a3ae8492bce0005807157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00258adf5075f0df41404b6303a77fdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702100b84980b3e2a81122d80719ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c3e455f75c46ae353e24b64002d20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d9f88be367e9e83af9b4a806fe550161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2af60bef2155fd9a9970a372b1a240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabbe7ccbc3f4d68703a596512e704e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb3b5ac66b607eb8a445adb92482d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec296e87d3a17243bae905a3919e01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb95e860a18d8604ecb3626b56b8ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9acc22980da99316aa49a62a0b1efd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a65f497e70a366231c9ef2d84d2ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0115ad6e705d0c9d6fc08a95b305ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c21a3a55ab6cf153dce89bdc86b51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7394a39aacc0b729d0839be42af33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed5a2eca2b4da54688f43ad63e791172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe777914e664601e7048c49e678b87b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6fad30ef7a5d85fc5d91269d651f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d4f90da6670a978017ac4cd0fc901175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791870da6d4f73085d4650d75edb7c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b55c55dfafd1e021cb74b6bbb6cf40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f171c99fcd06710dc0bc84fd331b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eecaab044cb109be6b20ecee00697179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67daf6d52c89b64ef4c5cffc07f153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf23b10d879f705d9bc1965682b078181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ab6bbf55fb61103a2824389b1c171182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b493c4e22a63e24fe220172f6884773183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864ac2c9b9a024673829f09466a2f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc938ebe95f786be727132987f392016185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4f55e385f9f516d140dd367ab335186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc5dc6437a29b658d8653a05f94d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a9ee77b1311865eec503d5777ecc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb363729c70b0418b0ef01d754c3dba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9df9f9a4aa37dfe9f224b41f57f2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86653114714e7d79b927dcf6a3a6fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b69610ba96e7bbf32315cce50992192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485e2f4cf829c5692183600a02892ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eee8153362cb4a7eaa615fb5b3141a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e86b4d7a23c69d63e2ce2dea15cc53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a4ecb6405642841c8cdc7190ddaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f41a75b43f697dbfb522a4241e86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0b54adebfb45123ecec9bb31196f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb921cbb805aaba09e6e479ee29652199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07701e523e659caa60b1c3131830c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c6153df621a9a485ae5ba39ad13b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c5826f618d5256de240333db87b5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39edadd6659b4e5f4ae2f396a6c7c9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9338202cb8339de847370ea364cd0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9bdfd5ffce4711343920bb72c1138205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d93217710c65e1b2f0a6ba41c2291c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b49936cf969f84ce5a40cbeef0b86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9418a0151639e88c14abc42496c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00f703c98b950416ea71c7d453d4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c8a919f549001e6b259dc8189fae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc94170b353609acc0352cae1f0a0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba8d9450ae2a9bc7d6dc16090a2dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be102ba98c4cd5f4662cd15ec25fef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6ddfe4d736915ef17848e13bca30d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341ff1bacb30bc58e65585e72c8dc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134a96384e68293241fb99538c5e4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce3de61a7a3b193a20e4f1ccde5843217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040b0d00fd665a389956e9ae4a6fd7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33eb1dd7f8fc01a5b302f13c158da8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07622f4e3a269b13f285fe986684aca9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c5402104b865534437b6fe0d900d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c80ebedb1a13408806241002a96bce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861af7a8e0c7617a795268b677ebb148223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa4c13c59a55f0abeb50aa083ec6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfc118b5b11e504d287047cd8f014225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcee924a2e8c75310c21b2e9d70ad8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6197024992d097f41068ca6d7514b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63450de9687bf1d140198ee7208d65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff72fd80ed49f0aade09ffa6327a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a0db4ac1482db24a6dac87f4b472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efab07d48faf9147d6ac90ccfd5f42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80aeb84c025cbb8a50663c2d9157c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395462068c6ca7a677f9b2e873cc075233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac769aefa0c9574eb4700496b7b086a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f00368f26d8d751330f162be8a74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d21c4d34fdf5c40b04bb504490ec7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9caefe829f5a2b1ed496a1e04cc1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47316fa362f6917b6750bd96cd040238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c39dad7a898f499b741931af6b6a38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0915c8ccb52e9acdaa7f23a920369d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59369ec46ba5f802e98489e9129aa80b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ca2c9a79232f0e15230812f35c580242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba729bf5f6b7555ff1e7425c8dbc87c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eab0113d027b8d883f2e14f8691e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efd4d63217adeb4cd0a94309209281245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2959615200c8099378c6bb55b9271246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a74b08ff716d8d764d37eec57a303247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316006f514ad765939ad19c4344834f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f025ccddfcb16d6553ba2c9395aeab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9f4002a450d059c53eef6a54df2b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533fef5710d9efc4ebdc253eb26f5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd9a298038e6c6ed5bf6199413191252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce46350fbb8a6e3e5a4376bb0c4133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c015e23fb870f1e8c0a8b49a481e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8b1dd29a9a0fd53581e0926676133255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453a061a51ab41b1b7dbbc4fec4abb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371880500335f1a343e08dde3f7a614257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da648a116b0331500b2079404cc3666258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e95ecad224a6ead8b3646216f8b55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6af865d860534d78cb491d3acc4dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5dd3463bd2698c75d482108a44140261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345a8b4de8fee7822606e7eac691040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be819d470b268d3c589f63999c3d6fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d821ce4c0f0a78f5db11fbe565b805c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef2c9d17749aca0309c8b7f1cf340265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409174d7a05d5fc38e7f6a2c86f65922266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8d363f58a7fc275bfd025b0748e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d3e433b1dc0a9c014b2a9503191ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffcf2e0a7393858dd6229052ba364c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e58c715a4c33bd26d0f696512d517270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e786020603ffc453dbb9889590c6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5547ec357e9506ad998a69898541a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90533ef5cb428a99eea534a251949db2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe27f9e1ab641968abad7e68ea7c73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9d6d4a7dabb92139f2c035d2be306275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd31a2618dcfc5c56b6bf8e1c1e6277276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da39ed5950f4e599d43f68dd17983c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912df8c13626c0316dcfb95a7f58405278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4474dbfd20143ecf55a4ac7ed2467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef9e43a77c8d60351101b621743b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5b48a5553c5725d1b5aebf34d9213281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d2c2ac23c591014266b6b52bee16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1fd8e7b3f77ed27128f3b3d3d176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c5a2c0c1c21cd9f52d4afee0bc856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc5bef1d8132c2bc99d9de2046169285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c1e583cb71a8c323a99e536d1444286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de696d55ec4bccc15502f088e316a902287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ee9ed77626d99bfaa42c4d3dabeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a57b24bfbe65f712100bb555aab8d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89245eb5a2b8df312059cd5cab438226290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a6228423b9b845d4b452c23d4afd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddecfd0e475e381d0f27686fd62332c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7222260d70d92de225872925e8c03a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22667bec313733a55a205ad050001a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9d7138c21d530b7254d59fb0ce05f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58a5d546d7502f29d5e52a4d52cf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ead77aa2b75fca7366a0183831a3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8be04f35bf91015d143a3349ab40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab80d841ad0b2befcdd036de0fc2ddd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59caec89159388c641149413b0f01a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b139d01c734872f2239fb65a292cfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbc1dd8c82fe4ca3abe17bffff02ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278400ed9e99216ab63d17d2dacd99c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820d2af13cd3142d3fb689386b950a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d75a84264720daed75e49f5055d2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4999c66d5618df1cf241d8744db04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b5946d078cb0898bdc9bba31b706307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcff2d26ac2169b245ea9ce9d3e95d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e331549e766b73c3047469c17b72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1a2d449675c4c18a0804042e835f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98efd12e2087036f23b412e73e6d149311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e56863c1dc4fc9f40e3c858a43eee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229223ab5cfab0f7432bc91c1140579f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7267466f77bd81b09d88e8b623b15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0d0013697c4c96eeec9c5cf618f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd113b1353c49e192df160346722c43d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8d161c6f178cae10c0acce0fdfe4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41f55c27a90f040c99ad2c2be44c9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ddbed52d506d72ee0b3bb37eb8679319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1993be10271cac4c71a0dbd8e110320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f557363a39b3afeac552263f6727321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc5097bf2fcd730348565944fa1b26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46d6544925ab06a43f5144e29e233e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e991a2fd0fa14d7d448333977f687324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a1f50b236fd6a7f7bc5b1a551b0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd70228f2623e557be5d9de6acd15f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac421e92aed3a8b3eea256342070eea4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4e96111e8df1aa166aa83bba1e773328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11d78ca44b48fbfe407b69b8a5a650329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e2de3e4970d614346fc7eae16ad9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f1ffcd09d1657e0709f64c19f30c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c7b3ffa52c8cc80a220b0b75d12d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a14e1423b4bb6a691eaa31bb7773333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8f72a06349d01149699758f5cee1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4645f17bc0f7e4600002784b54e5112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afcdcfcda6381e7e5ebc6f19dcfbed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8eee5dd807df833fa5edcdfb7b5dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da90ceb334eac54fdf24de17c1a55b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412fd6869b9214e423665af623a9cbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484cabe5dcd6db5ca12c412aab010c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a65c16a26a30b1a1b8ba97f53e27968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfbc8525e71e4834bf9b280cf4dd639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99391d1bac01fab30b6847d8e4a1781410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123afe3ee994b7056656027d0bfd9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ce4b0868f7e1d490543c94eaf2b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f5a660bd20ea355f79ff22edf022113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d96ed80f6a6ab5f3ae4d1d55be58b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e96acc85e0e410999cfb0e27f30eac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df124817143d0d940adc2beb6d51be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d969922c6ea32698d5ac72eaf5f7b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d09185367fb27d84c4963cb6da439018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c1346964195e9a0ca35ecb37ca12919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a70796473595433a15bda70634f0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a61a4aaf6ad449bb52c86175e54121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02624e833b3689bc6b1f8f2a8c26df1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf011fe460137048c7c855f8d2987023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0277306d2a6963257a305a6b7850b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e16b79f9b633d27c8dceb5a67ea8a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935830506158c9d4a9c64418f342e42326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295905adb58440f2479e64e4ea102d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681a78f374fc341c3d3a2dc9e7b308e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73901e5a713a9f9ed586afcae3ecdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bcd29259966cf7c439c7f068d004230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebecc3cfd768507e88e2ac6fdac9f0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e27c0afd742e67bb697d65628f10632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94434e1bc7a2778516167848b54ff2c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e9a62b2b1b3297059eb8837bfb3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b6c32e371ce73bfffd5d08cf2f2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4bc5ed494d24d04fe47b7e5eecdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349887691f400e17b124f845f266958737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2997908d315180c63f36a8150765d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74bf369821b02c276a34ed9d59f10c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501850f80f5f2d9460b15f6ed58df8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66919e458c387161471a3bf6d20f1ff441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a772e225ccb0521b9b65f44d8a17e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7ca807e6dcb4ac0a0b0623beadd7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac861c2efdb99f100adefdc63da929a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f77b7b8cdd0f44a607bd31e2071745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822447bf751acd22de67288f5ac78a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0bf138cfea0585c208e1fc547e67b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fd61bef5e46734f4f38d81c508ea848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676001ab74912e4d156722ec56a8dd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349917a021b2f23c803fd1bdeb719e9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672467c3a90d5a2fc0473b9911e825451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b5319e885346923877eca9e9707652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156f5e32d0fa063ce44786a2e1ad4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6bdbb9e660420dd57da74de343e7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c0071b9c444d0340362413e9b28155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491a55ae504c9c8e609bee3d4412d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe66dd4a1f919d54611d10558a6ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89f6c85400a2610299ea91f52512f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2fa54a14579b949c7611340fede059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0be04669df376b12134d67545ac8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9859addae9e24e04ad69e63efadb7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de19f4ce54e745b4cbf41dbeb5e620a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd570b07e99d8b654d239824802b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3ef83f9d799ae17035d9ab140784464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e9390aefb90db9ee9690ab73ed72a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2247d7ad7cd0561eb5ad90f96d792166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999805fa26fe498913bf05b3967a882f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd70f5f54d8e5d46574700cccc03d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d58ded14e05b24f4136321af5d637569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09637bf4b8c7b50b45a6806ce99ac5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453c4162fd3193c5040ea7acafc9ac171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0700c7a21667d89f24e4f3b4f71ade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd265fa37f1fc60f8c18b714a5a82173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d10a577f30a7a6775459cbf8d200b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05336068755c75f649bf1bb12329f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9367d2a225314bba63d339c70f47376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0f4079499b58364ef9da4191a17c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda030bfa7e3e522d58d942475f9b3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7ca8386b4ec01c4753a7b310bee0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db5a60263a06e1f2f5426b0577255680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01262dd0bf3b5211944fb5bb66ada7f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2c69cf07a9d911c610f7ebd734fed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c3973eef8aa089ca99a0c70561c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b5fb7bbc6957f7757398ddfe3133d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec8a6dff7b4a59f6fcb3ff66c60aeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c720a268103ad1c4a09e2a0b4a8e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb64f1adbcb4dea0e55637db0a809b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0585dabd661b4d86c9fbfb3fa450ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b92ca47e7faa85fb147f1e0394ca389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ff8a2c6dfde4c0422d526de4cc3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ef2cf2e28d485d5ec381bb0d37f0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59820e7ef42edd2e5c0401c9a1fef892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89c66edbcc8df6e64b8b20b164fea193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dec76f8a8ee201d6bf66534f7f39e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d985419df1cad8e53b70c7c517d347595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1929db169bdbd6c8b209dbb5a2cfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a1409d28189eaefd8cb5d013974997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5be98bcfeb587a8d59f03a4c323f1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5ca602324a96e49755ea271f495ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726416c481b9aad74a641f526b7e27fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4cfd202be44727b41b5d446bd30c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e259233ba3375b56f0fd6d52b437e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001af8ec28bd411f7fe711dc8681fab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c73bdbfdfbc2ed9a4fa09f47e700b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54367ce394ca38fe9c6ec6c0ad1e1f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918052dffbccc5570b4fb4f0b8b5f30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c694ae129a01a36dba43c88e74f8fd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe8f0863b517f236462e2e27d2e5b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633bd5749d4724790d99d7cf64422fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b252fcde54c13fb5d7b27d155d84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc84a4e865b456bfb0ebd09d2ee4c83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f281ad13df11cbb04518974106f52b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8cf3b35d35b06017193efec51119d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2446a3ac1f3d0f4ebe5ad24342e5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff029b84d41823f13775c4b9bf0f1a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81982946fd7322103c5b5c717293632e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35b89a0da5129af30ecb95ae39871117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c326dcbf5318501b312b66dbb5e70c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3cf82b665f7a96a647accf6e0ed91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9cef915fee5689e25545022dadba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d877de23b27fdb7a69b4f84b6bdfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e9eb4ca4e99c3b67cdd52ea48819122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7130f89115c6b00d8f357c5624ab13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0312a60457f0fed543b956cba90da48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd729c7cb0314f41da4ad20096f7cde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61aed850bcca664fdb1cec681376be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607d787cdcabaac3a53d84e69b68fec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff82fa06748f87f47c7a4f3a9df7d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6835f42e1832b23ce98be275e3bf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf33effac9a264252d152954aad8a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002493ea591bd32abadabd30d2c1404131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c11f3bb175e81dacc40e4c6cb59213132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474da9ee5ba221671ac119a3f65ddb73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4bd65152144b825a5e6d957d6b744134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f706caa98d77855aa54d85dd53e1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714718edf026d9bd7397045d8edb268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873bf95ae7c7182ad952b36d5328198137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3dc17a393d470a64c8412845c0d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631da2b43da5c257d4769406dc85a9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd28b242d54d702949745469f4376140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133c0080a41fb7f12385c6816231e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f8a7a24550fa1e02ba7acee390528142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a62a5cb326ec872c2c6655f7767cbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd29bb71f34e13db8d339c759e60a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde1503e7ab6658dc518bb28fcc1bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80c107bd6600a34cb4074faa4031d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8059e9bfaa94f9bd117eb0946364147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05739a3f635011027df41582a5043f6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc817ad3d4e9c2ebdbe15a540e2a2e5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab6c91e78143931b51c2bf1827c8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65cb12a25a85c928565e1847bfb20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872564807493e56bb8fa94c334953f36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff888f0b375aca7c5809e29af80b0ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dfc51b8fad31784dd6fde404a2c39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a959e50fb5689f05e88790b9aafdc4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393926a528348ee5bba2bb6833752d04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd23fb809162ce8dc12399a04762d56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85ea0777318fe4de5ceed61cc2b83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e418a9ef660e5ff71b5ead7d058997159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69ae3571c4164f5cbb9c2307b00b49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79388a9395d04276f6acef068da84d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa903d8ad0ea9d19c8e8ed5fc75491f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3989fb0a485a7f8b14e54ba8fb6fb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05d71436fa1b4805dc25cccf606fc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922370e1dec42e972ae8145b964a9a0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e7b27002d45146f4bcabe0dd5488166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460906312d003a0470cb1b346ed8d37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b4f9342b8617362aef31651d68e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3d52b0f5a67ba4e74989066c501e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17aba0ee5e9b6e4dfe5b0faafb9d3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fac9cf5c934ec1774317c1ec49890a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616af7faa973b91b92f23a751921e16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68e00c73fac5198e6852b374b6700173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fab4970951760bf540874eb5ccb4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f92a3a3368baafa83b36c736755fde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a080fbe06031eb96cd9abae2e2dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd22200e561b4a376cb2ee970e015177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ad8e5720adcfb6a6aba9efb41967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feebbd3483c1d9efdde29da56baa3ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1582b49508b21e1eaecf353885864f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77b6e4cd34703f607c36fd210c48cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60d3867d44e0dd9ed317bdd044e432182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748dd469d72a38731d44f78f066b779183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d0a4c98319db4f72ba946820e3de8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43529e1fc823decdf6fc25f9bc4ce81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd44b08c455fb4b49113e02631c3553186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd18a2a67043ff9672c9195acd34bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b87e8bc15eb55dd1040e02a21e034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70ebcdd20a8faf5dc0ebb48be4f076189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5189d5be68b6a6cee307b9a34062f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2ec60dd74733fdd3e16a2791c8a00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60349473bed55331ea86c912959aff84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c95aba5eecb5dc2dd1c5d5a14142d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deda13e49269d75a44357667abe0f84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53791729ed32113c1e67f36f8a99f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a1e454d1cd4af5e7a1ce27d219223196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b99cf6317c6de89052e2d10d50ae91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543071758f2f0356737f1d68919d15e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610592be5d3f2b285294c5efb81c68c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba1ded7415fc0e86d4289b38a93c1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262d5bde52b43d1bf8c69296055bb7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2f8c832bcf991ddee89d32dff4403202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4fc21b6a808437729498396fe808203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc1bcba5f438b42c1cb8414635cfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a97e3223df0373de33f684a35bc4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a5b047a4e01499293bae29e7005a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8db55853e53670961279b00ae502207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d8a9a954b7f019a64e5a12a1c60e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f17be91bb0e9b694d1241423efa21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ce27f279026f12eb172829c3e1cf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76997eb530f4ab0e6e128382c2a8a5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b442589bd0ed5002a856a0d8f99a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df97ca610d0ff81f2712b4851df657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8f5f7e134391ac599601036bd2fdf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e14ed5d58d505c7a262f63eed6b54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2921ffa6eb0b3ef26d8dd8d384755216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bea86038670956785116ae34b0ca2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad794811de723b49039e5667107f132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292497a96637d3750124053a5539685219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcdc6deae5e9551479b9bdbb6252a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774eb26c7bd2897a8701d87b094329b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bd7000cc8e4dd02526708fa6a8fa1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e2e5a79b06af33720e3a2c2c2a5dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaac3d50409b9d41bcd57651336dbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f62b9f6936b22a926f6cfa4aac55c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d1c7d1d403da91b102979df0b95d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c385a3f0c64ff1f9589773286c42e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225089fcb9fe3e3ae55faa397f1acb3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cb37c0f525a225e9481906b7391f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669fb48fd57d1018c26ab91c5c553c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f1a22dfaf08702a62ea9043d22622231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13ce359a43d09ece67c5d59b7d3fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3befd9c96c20c1abc91ad7940178e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283ab7d1c1e5d5211f07067b1aec269234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7aa6bb606c5ab7be7467e6a530632235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9622fb90585333c3cc428d90016a69d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebdc845046e8c05826fa43b1e46312237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4314d415fde6e285b9c4776cbadf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53507c9a9b9883eb8d05ff99c409e026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0b9a425ace7aa058ef55d8733c7b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd8b6f99dff9b25fa190a24bb2965e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2d528404956e1fc1684227ba3ec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa3d7ae0501aeb1435b62c291d20b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8592c1948beecb427671a084d9945244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7030c72fe0bfb08eb9c74ffa171d84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a01f021ff2549fb59bba3f5a37bb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840141e0e593a6e1389c0f27bb53f8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b183b73ce8af5e551dcda3febdae9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe8b6c76b4d11e4a4e919bb4e5163f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b2f37e05429d106732a872a38c0d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9029c0aee53a571c1ff7b3f9d261251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a896c988c255a5cff4e42a07d4a02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9cee1d9455d9ec0954fb26206c7ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc7eba39e10928f782f71df3ff7463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac174f4af2e34ddcf8e2f2a4d5595157255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addfb8a5f9be92ad0cf51a62e0ac356256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052189d67b48d050bc2c7310289636f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d056e2ac613e98480af9c2ef1e28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795169dc946bd8c90e3a2d652e6df76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b90b601929a8a67217f90a10478e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca58c2fa7924dd9a9393ddc8d21044a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8488a8a30d77f6f65969b84f86693262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d906d21e48f39bbb62e2033a0fbf42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12391fe512568ca42066dd00ed722ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401575bc3fd29a46123deb3f6ad4db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3842b4cd16cf2e518f14746e923337266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c7e49fce9cae03a78edb270339b33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ea8cb20aef887967c60e60f7c275268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78ac984c87e56b75d15358b3f8102269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628eebae2977b286c1c8147eddad64e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca343823666dcea64113d12928e2d39c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd54bbc1591404b5e20341ee78c952272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f3c632dc5dc0d57174a39c81bf84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c849f5c51a618916886d4134b296b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf348d51175bca78f070676e062178b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc91d5e2c3c89746df53744128b73c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3310d3c64535c9b42e25ca6db2dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5abb0119d86ead650167551697768278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffa2f6d8838994854462b89ca4a631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52daae40497f8565e1e5978839f74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0135e16cafd97c06993bc79d6cbad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996352f1f1fcf152a4c761ce5d2090d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670a483f42a8867734967a4710507b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54a3ad2e84e52a8b2f308903a15bff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d735a1281f5a48cdc1ca9cbc352154285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771960f6f202eedf505acd6759f5acc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0a62ef69dd076ba1e78ed5080a4ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ad4173bd9fce7a8fc965126df6180288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b46e1ed9d5991fe064877f9a2748a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8380e76e75a8ffe86d8f41372c12ec5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a5eabcaa3f1da44c262ef8dc9873c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0d7c79333c4f46233dac1fc2c866292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eac0445b3990e33386740587529ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e125953c79fcbd7cddf9be22ed894e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7add25833909cedde35c1e5b03169295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7431a5a96057fb6e94a2659e6f9b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532a6460083e78b30fb42a910b16de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03aadec4ecccafd807ebcbe3355237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50af09bf0f773ac260515d397894ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467167244f249201bbc0286e7e43478300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3751d9c6e7ff9bc4eacde9eff482a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf9d5750c05df479710fe8434f46cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5d6608bc2c3122201ae8303b2c2ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74495b686c3a39a55ad8318c50c191304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928efb4e363373aedb67b90233293b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de4728cbcfbc8c9e8c2cc9b1150c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ef45a39b067860b78b7d355998d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa74552acfd07cc22873d23a3498dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b3c1a881319174116641a02f8b26c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ddfabd8acd9d475acb643b765b82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d2d374785b01efa533081e97d252a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedea0bcfc59083c1ab0584c263728a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023fdea6698cd6f0da9673fed8794f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627841bb230e2936ab4a82aacd9fe664314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd23bd7acd47728399240e43ea972315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea7cf490ce7e62e157039d649a49d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cdad7688f3091a65142275d58d3fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6bafbd1d4b636d84c02b29caeece5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df7f1fbe40dce3000d2a564f62c136319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b87cbe9ae061a00719a843b6693f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3019fbbc3f299ec9e4789601f7d80d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cd27971b9c7ce2b83f6ea3c320c0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91cc77fbc361d57f4c6a0e3e75afc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c833a6717645cb7a4418e96712b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c1648dcc8b3fee96ace184a9bfc3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>