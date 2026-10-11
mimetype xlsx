--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69bc540367075379151ae6ef68cf631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52bc7abdcfb8032ded19dd8c787082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002c3782bb2447f6b9457f6e8b208c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6b4ee836ed94acf9aefa5ac49ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba528c0e8e7adf82b403e47ec8ed5335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98edaa8036456909ae408d23cb96a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1c6b45acf548d76b9f240ed9ddbbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b8c2a9762c2f860a77088972ca9108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc212723af7d2eff4b93a8f340edf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc0c4383c589619e0dcf8905927fec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf12e357551d6c6a1c7f05e0d36e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1c300976a0fa7690becbce6c520e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06dd1d7321018014d87e5b49aae5fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3ee0258627f5f62d422b3739170814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625edfc7a127a872575f1f67b5fd473c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad67d1cf6cce87c703a9499c6fc1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33ba64c7cfa263b89be06c2a1363117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b860f5ef32ea79b70ae346309115118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6a347d0dbaee084b009f130ab211319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d655361cc18028f0ef7fd6229cbabe220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031d23f15c5304c8d2515d7ef1ca4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16929a36672d11af4d11e6eb93caaf8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ffb99c6bb116adc68ea138931919423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0bc6afcfd91cf82f79fe9cd9b98aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03722224e30d727fd22914c73377e2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281e39f42fc927254f1d1c885a65e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f116eb453c1d9a63494c936c7f244627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37167e126f6978db961202bb83dc156928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f32c1d3231809263490c12681a2a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1534212763e09dabc2df4e82f8acab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91c9df8c87db2a35db453a6113e22a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4cef15c00c282265a5408571b7c4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5f0a0cf0e9d5f7c0b1b9473d108833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2cb5b4f6f4d76dfb977bcabf00c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea8e16c02da2a89f3f060aa8d55d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937891eab29306693617e286f4592f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce920e595c22b549898652d1b3f08e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee692fc4f05392be262b5b0fdd051e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60512c3836f04d0abb2884542deb92be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b7e209813ecc012d315bdd440327840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90e71e8e04b1e061b1c9b4c7bb9ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af25d5f2482adc271831cf21015b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc8a4315f7f8042e0938a30de0f7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848cdcbbd42f6401670f8df80e53e2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326ea593acefc7537a0c6da30f735d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd72f2a720d0df61494a7f08b5c62746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde362da861540246bff5787c9d2528447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8441d3ea0c950b719b61d91395260d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058085b22721c2ac16d3c045ac426eae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26cbf1211732e5984d2469e3dd573550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114c3818c98b3a7e3f3da56ef55d88651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b88f728012a95f416248fb910868f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5a97b431cab66cdfe25dd3b9feb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e21c9b171dc0587a42bd0f7a68a1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd0126a0fe82033b41e71aecf0f1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063f127ffa72a6d79ccf9d8920608a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de519dc3d6604847c067251ab4d27857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f61ac2fb22970e9efe4933341e75858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c60a950e2100cbb2e13efc5b26aaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9a326af82b24e85de202d14392ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed74b255da296c00bb5a87a76c3751761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3e0aeec6cf6e3146488c25f69f89562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec3b841c152a0980eb3fdf4c8a159a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13391e8ad1cd5e1cf4c34c9c7d1fbf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f47a9beee08607820272b50a78071665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3a78f6798f940c1e71317884cdd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44651e225f5ec4940da8ecc80c5e46e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea73c555a04b715021c11ab86444f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72cd7342e16355f73cc3abeca69bdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa496ffcde27b734e7b73b350618f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada99b1e57560be8d966dd10823594771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b960b2e6ca4e585c651e51048876172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae9199bd8ad947a4c80b9fe5ff71473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096f70ad46aaa18cdfd0bf0dc4065d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b49de8d928b4ae78f1fcbb44d2427275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45236915c35ff6a362ecd009ac532f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68c1294b136c2f0d88940f8a594f2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c0e8de0e1cd72726d9145e9b8b9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f3d3ab9803b94297d599b3bcb42379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e425799a8ce479ac0ab0650f4539dae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624d5253b8a8d523d4ca4d70dcf15f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9f4e247b61ddadad8e90528a6d63582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddac91e076c62721e75fee97c31c8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b09af85e351bd4bc1b16fcc0c06fb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c1709cfa521157814d1068702a11785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6fa4a8a118b702c2fc8a79fe402a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc629eee21b941bc8d0395c2fbfa11f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34c26e0f343d9e8c6da4b16c05982b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325a1687bbacd47802cabdfbbfb877a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6085a2ec91414875fce60dbfcae290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc1fab33f07e219cb3e4cfcdd2f2af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce651147c98d5e4e693c226aad9459492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185632a1cd32be3187e377f060bdad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b4e66e4e07c86793ff09e7a6a718f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57667677d35d10adae17f7065e2d1fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9eee0bcab6dec5283aaa4ee1d75c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97a4eb2aeac3a02546f8e43162ff1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2026c25b6677f3506dabacd049e6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd509c9840619bc3325eecb6722ac4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb048ee909e1093da9c6bb13fd10b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb304319b1640b15698295b0d51bda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd618e1328a6b362dcc71b14333ade102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f24b34a7399166ec04f2f946a9be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f076139c155c79109c80a937d35c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c03b8930d64f28a1cb4fd66bf8a33d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c08f7f4916c9f8fb3588d9aaa39bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e92ab88326238f3c3d799eb70de8fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0811e95b916605fcdbf131cb60c41c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139bf348bb81f4e05e3ec25d0a1f0ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e3cd0d86e24e754f4ab0e7de3e83f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99472ff0afbfc37c5d2d81a44a12dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02a5cd2896692fbe15bd16a32d61d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c59cd133f24dd56456d7470b678eab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e97849c99916d7e7581a2023efc723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005013a69fc7cc458e260294ef5c3377115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41fe6541fa3bd6945c234630bcf1d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af5e0d7fa5e13c05b35d6a70e8dce1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08683741763d7cdc8ad81af1e8aa93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d67b9e7e0be93dec51659f9962648119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170d6a0a54e12fb0296f8e800c498f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925651941062f701757dbf0730fc4b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e10e1316757fd3697069f13f9b1e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ce6aafa81e27558b22dd3d399a17d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a75469bab0c1bb95f59e5fbbbe89cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7187e5df97c4b698f49d37de9b0cec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617067afcf97072347c7c631014bb53b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b1a2974cd34cbb23223c0faca9782127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3fe85a1c4fa97f0a21ef94128d77b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64899e5adcdf14fe5456b393991d6e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0c211c5f59f5c4a3297063e043fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4490eeba509bd2477cb80c7b44d5b2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96b7a412da2c9528a97db6fb32209f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4491c6104914e028e1b73ea17f6103d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2503f89f7e647546de57d119d755550134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fc056765a654edb15902ed5f1dddc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a288486944600c99890df0bb41332b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0554f80a3d3e8be2dba3d155cc0e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188cd9a0f91b069800b0bbb1f1ddd99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deae1b3f5a78dd484fd5a5348ab831139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd80d59e83729b504b92150d6b542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6b0f7db17d8519c97c72bc523101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514cc566582b4c21511a867d2544243142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d677c3d512f0ea83285525ca70f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32841f7137688e622ac2c8e1860f23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b91e721ce8f6500503a952023f5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f4c243b3193d43a8e1b2fbb6144c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0006459980d8625aa36ef9426ed6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0776499751d40a4cd23bf66ea1d1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569246257079e50dd088276a0a9498c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09812391630607d9235a49d01a8e1e37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a3af6c5aa4c6ef4e7c1a1402d0a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69a62da4e05573e89e9b61879f6b24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a501b2fb2127c721b84f543ca4646153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffd101aeff82b66d4a31a15b6c8142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd157ec0f1e3c04a7ccce33f60712155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13adf85aa8b733e55f06314deb4e91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637cd454a723000559b6bda54d7bf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedabcdf70b895609449fa1bba367a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c24b97bfea13bdc7883b848493210e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146d859a1edce67f332f342bb31ebb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44f12eafa5222b000055dc4b663621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a56444f2ce06c6b2065f285be4b74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a94124aa545d9e969f3f176596e6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b69b4070e10f518cda2fa71d6ee3f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a83afd15e59ab2903044d302109df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b9a86cb6ecf3fe2c6010e26f7c05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986459051686b8f7816c2de39c1085167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577699ece6e0feb2a7d3ae38f81e2190168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36da3f86f574eb2b40a23bff92dcd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326386d9370ecc5c03a2d1355e36a12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6268cdbef4532fd7d07b0f2c072dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864e3a295c28f025b1522392a925098172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef6f8fb7c61d84a219bf075c3d8804173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe48c1ae0c98df5dd94ff6d2d86c0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448696e6be1738f29d9d2915a93e92a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50742fc05195ec8784b89bba949605176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb2377645e51f1866ebb72f9c5789c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a23e4137c06e6e9089db73a98bc92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ceadba1bae27ab82988170bffb36d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace16ca827fc3a1dcb3968bf818ed1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9cee995489958296bb705f9cca8f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b59e83ac2bde5edf5e1c5b5d27f50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac75d7fa60641fbdb7e8ec466c61e47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4254bbf6c8eea6a25f8ed41149f9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70faaeafec40327e3075a7585d5361c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1253076b29ed6395e96f0f4e8f3503186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91bb2118bb564cccc076e9450279e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689d562c05aa738c787ef90daade28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdfbc23f8572b9cb7bd4e5543371ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9316a481fad4090a25c8ac79f41dd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104612059a52f1568f6f929d7acf73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a313356461431d6c3b746b84ffb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58643c2df21f11366df3d1119aab1e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0aca53ba19842bb862a0e09f71ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee52b320c37bf6cc87f8223487776a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a3ac3ca8580947579c3a18324b126196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74a8ed07e5bf3068c193a9793a8f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a35ab40412cf268b848739d8ffa28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e51863ddf3ffeafc6f9741e6415b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2f51675c9b21f746bfbc228cb42d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5cf35eeeefeaf0dcd57170283b3cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ac5ae89ab1646b3b2040044dcd0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d179a60f309c918cbe4dea8b68693203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03db45889435c5c9c3b3ead37a14212204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c2a26452c1bd0cfba1f4bfd9d0d84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736453c6045fbc76121aa2352cb40729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adead9f2b5535a2b71a01a25b3ee89f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf5abd9ed003049f0e5240aa1b5157208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c7b9973e913e5d59840824b74835209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2011927e22630c1dc70423d74360e28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649a7c40d4f58ed6a6084ea60c5ad4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584ef27b08583b2da7903d0c08ab0f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7662bb3c2b30ae52cde301a127a99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82c97fad040bf397200116f68de496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c013084e8bab32ece9eee0c18dea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee833c2692925ac680c55e679995586b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f368dfe4ac1efde61d7734dd4d0e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ce50c6f6ff831955cfa9d09893168218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f51930d5791cebf8e1fdce4303420219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0aab6f9f47b7ed913d28bcb52da5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7714380a92376757910e5194acace79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed423b53ebfddee00afe2b657ae379222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321d56da7c5fe81709a36480de57ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815856d99f75955abe08f416ddaf1d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01492bc40e0477ad6f2a09814bdf75d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388525acfd43664eab477e954f6a1b82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02041a634321b5dc75c7e91ce1163691227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63ad6ddcccc148127d3510161676c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629c475dec954088a5f8a0fe8c5b710229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809451417a0218e96c3023bbd96972e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669053fced7147132eae486dd08a602231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd118ceaf5e373e74ea305bbccb806b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1d272bc32bdb0ce26d704cda5a0aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8a9ff87e665b62d6cf773e664d4ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e2bfd56b2e5f547f039b85232fbba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1715172e3084df164882658446c4f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8754558aa51cfc29d7a413d0df6c572237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052daf3c7a2d699a464ab7638ef33f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1852d79648c41231209f197e72672c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc0368b4c1d3fb173b44c5581f8abd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce5a8d90b4403afdbf7362f2f11142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be318d7ef9228fd33e3201006a7b07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c17fa7e96867d573d266a962a79f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98fd9d8bbdad46e3993dc8f89f766c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef32fda74864f69ce86ea0cae2256e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef4a81cea3387c2ca968f1c509d9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509945868e0180c5e8ad4eb0d85d7d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ca6f0bfb96339b0db7219037180b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7c38f8500fbffdb091d25073df109249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749e2a069e1393941e43f684234c951250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1566f9160b975efd51e6186adb7cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa5487ab0dfa3c3dd03b5d1469b2b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1441d09b9e68f59dd1c278ff4929a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361167debc5b95a1d52d49421546851254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad6ed5d5848f5c69e7aa9706aae89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1240fa5b6ca842ff7d67d6fe8a23c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ee6efd67e9f8dd7487dd9d1c8eff0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29d2a6e4b3aab57acfe037feb8cf63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df936f61c118cfc2e359d520819116c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e8e0e93a49e326889ad8cd2b3e14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cabad14368dbc4643b5c1325db682261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81ef4d9012df127af8a004561fda8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a71971ed2075259efb22d9133a17f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64818037933cef9690b0aafe865df6c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15931ee6cade7bb8610ab9faa1850e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9c39443b735af2b3619c5df8e31e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac44b6ce372557d94c1c7fd9fc5c00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724110c64e025f84fc48b0ff03cf9bf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44f965f61618fc7994b419f3cc162269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe81717070477e239bb7c291443618270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f926e4217d474f31238c64494e261271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20b67fbf66a7598401b720d3dbec75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94aa3281a649098a8d598c82b16be4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc0a0ea9a47a0e9d652c8982bc108274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e0fef1723ec975cc6616595626ef0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066ee003a25a1cb1fe4d7c1c275d7f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a44f2b54bd12ace46f13b6c23d847277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9c9c61ad86ed14c2a428358b6423b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c94c0110ee121636b7100e49c8955b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa47918664e87b38052efd5f887c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516e2137a5b40abdf7a023492c86711281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402883dd05d9a80adf7281720830ae3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d55b494b3d30447b80ce249766efa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec200b0ab104c097de3e77f8affa5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff919926e5404e56b602b64be22bd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010592df938f93c4b36c42f8b7a630a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376da96e672d6fb1cda960b625f97b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8408ea8c7ff92e990dcbe678d38a643288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe5da38f20a262f240ea7390e35395289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931eb4f231665e741ab5080b0ec8044290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c00bb530636ac4c890f10127fdc0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f6d89e54af2dc01391fa88aac2190292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564b77317d7057758a0e3468d61d1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedcd3797560168a032316c20154c23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880a66fb12e9d62080b852283b07f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0830048f38745c56b5b2bbff3ece4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4f9b5f416c1f673a05443141037f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40815d32a9d1d21ed8a074df203fc651298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc176fad643c3d60cbe26f2b7f7a1642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b29bd9f5a9b3d95c96faaac3f7b0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676064de61940d60b6e9ce8e4f18a009301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090cbac482cca8fb829c51a79ef2427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58365713f12a666e7b1c5a65929d7be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c36d54a4182da657f365a3486c1f08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6349e5f267c508069b7b017e0ac8e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e03fe66e114eb32bdd8b39f498b06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aff3196e17372170a1e1bdc2f4336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217fa8965d12760afc27e4ee7e3745c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1404e2413ca852078e01ed203c6358309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4755639f17dced78df7a23dcd43cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba053aef2ad2674f0fa07c2cdf0a4d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56505971ad3e53d2c9c654f05482bfb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea46b2ef87180964efbbe5d9678bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd7612e4e5635c168883ab83fe93c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcad1c8efc819dd6849b8c90c18976315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402cdd1dc30343ebd990c120f640ff8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218e8d2ce7011d2ca46815a737c34ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed4ac112f1d73a29df16e783f3b90b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0131c88fed5344317bf39063986739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc1e298d8a7146b42f6cfe38cb6b5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c152087c7d0e78534876188bf06c6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafa2d90cb9caf62a7dcc22d4300c48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd2ffb510d646989c93dd6aa85a2cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896764ba3b0e0678fff3e932447a41f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258ecbedf77d564231972f36b93f6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a257397cf14603afeb1f8a0936050326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d8645c51d1fbcd003d5fb2a3dfe25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c8234e742ff722fa0ee6f433653cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d389ea41b810c9ed9a7130b84db168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923dd8a1c39c195cf53cdc261d7723b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5199fd886950f4e9672ea00c408c301331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d6fc5e9cfb5e3fe6c810db765e61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26240f345a87e1fb8fa1772b638184af333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ab915f94766ec9b05ec7a50099fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a5bc4dd8b6b69bb549ce004db0fae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe79324baea7947a54572ab84be3a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab72afbbc849a847593b4b0b02d80bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6625fd00f4ed92e880eaed22e1b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1de282b394e630586ca8df3ea37a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec8a4d2f428dfbd4d7370d68dcfc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb22e50a1e9ef58ed70298045ba193a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459175976727882c4ab97048ae135d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a60f3b326c6c4c9b48759561d26e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846299a9d4a6a4dbad9e402a870dce411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247f3b24c9e08519a96203514471d2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cd60162b87d7e1b887158a5d5c85d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765033ec143b644af9cd9e9099783f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a17976acbeaa4ed3378c9eb7fcee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40638cfc68d84ab952bbb7918dd060316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276407ed8482d61495f0cd567118259d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f81bba5344f3f0a9b8e789c1cf9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33125bf90fce3dbf14cd709145e775b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a265fe3ed15eb5cca66b388a6772620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914897cfb64776925905552be727df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934e11c8cc8a277d44b505a7d482bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ed5f53b84d7d96c9337921161bfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3a37e837c6a05ddb5335d3682ee6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930448d58d736179a4e732567bc4597725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946886cd078e92d3704d4c61c623f9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414769c6016b19b5889a90791f71b3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581847e801bba2291ea0fe266059c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc64d54b1611c68d2bc25b379ee1fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1abe425165bcc3dd884517c9121e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b09357e8f634bb62efb831b42ecde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758db8340b7079f80bb57266b3bc68ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887166cb733e0565e5e68f45e02406433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605aaa6360ca319832cbb243dfb47734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b202903dd33fd7a6129beccac282a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68800dded57d4db1d4282da62b95dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba43219566784d3a705091cbb2bd41237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5dff86c6922600c6515c07b737e8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b092f900bf38dce5a931e512f58e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48e49c56201d801fbd051f035c2be840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb6355debbb214d642582c9b459be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7355c315b19aa2969bb26373ee53a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d8e6202fb5569addaf2896c379a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c289e706d171b5a1b76ba609f969c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8b949b8651d2c1a1aa6892f0163d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e465e836033147773db02b1ccac1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b0700f97e92f2e63b3e7e1d55aa6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de4c5f21cd620715307f0f568cb8a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df29b70ee36985fdbc09bbd95ff827649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd65bb0b65aa2ac547d89f9a85874dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2833d146581fdbad21af5c917d9768f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042387b8c6f5d846379036949c1827a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c806fee462ad9cdc431a7d58d4e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c119e4140728aab14633bd477738b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c9d92d8935382bbd2416d1fbf871955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed88495bb70ba00f5c54516427717d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889b571f8045abb92241b2cb48fe1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfbb3410780fe28ed535b0c416946958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dde4c02091710084906d50d233d0b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599cd8c6310cb5875c785aeee5157f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af733143638e013ec1de5ad4d1a8fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509f8067a108c92693117de6521ceaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd796759c5ab10f87205178514ae64963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1e650588ac92a8f60b741eb7847564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176845c893658dc8c61562bf54042b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f263564cb9db34993725bf3d6c16466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa6745f2a6e6db9d20b174ffb4151d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fadc0ac547ebcc4523182696a505268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377481e987d790d9941f8f852dd43f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eed65dce84f3ecd06b945241ebd3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66df99b549559ca819ef1b39b607771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e744a397a9b60f3633ffa7e67d9d1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229047df06b7586bb7f0ee3f1fba0a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62442c8649117254aeccf2c87f4922c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f55c65896059935111bd1b7311e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da879dce43cd5267b2f42b6dec261be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785d656d32735ce3556114fdd086d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac4068e5acdf31f174682b2e51dd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce36d430f7fa95d389dcc996c47d6ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698104d4e9c2c15b60ac6f344755cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35f93763e5c1d1fd56b72c6d80fb7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc96487439ea2f6357de93f34ca2fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696157e09066ef5aabc5b6bb3e6f069a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc2631e141f1d0855f7509348c44b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1b629c860eaf246090ff1a09446585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aa5213d6a592070dc77db842bed8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742e056796a16aae8b2514459d7d2c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aed1687fab2a1996fe078ab9729d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4e66918925c3a8fd011d0959154a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f91e89b6d7060cc74b5c9e182f9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fe1f0407f462aab6858d78842a07191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b933b025afeaed096326428dc22155292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f33ca5d75b30d25c38e875bc0b244793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad79e1ec6b7003e788f15eb631f599194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3742acc4af12814dc02e4723b369f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba36b43d0f87453b075a721dfc70ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03dc854448d9c26f4259d13ec6cbe297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4048b5bfb6641bafedcafaba591548398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcc153476920995c8be4e0508ab5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373396b8b0d98715216a0bb072a6f73a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9fc0e1d73d9cb46e0f78cbfabd939101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c31fb2001d051d5083497e464ceaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337bf378c033bd9bbf5b9b4c2b84ead103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5db3d2fbb58dcf4508eb2f3f576496104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f21234a3e53466cbd526c7f00cef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa05a3dcc9ccc0888448633cad51d95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e594913d6f5835d7e28f2176d589f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa6c42c9a19ba5f91bc7ceeb3d056108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cb58b1f428d5e25ea4ea3884815be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa5bb7bb1e93ee87e6d9e1ced8607b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc5096e8ba02df0188d2e2f8b6f624111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efacbb8a3285cdbe319534a9915196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844587da7ac274d286e1141fdc138e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be03b10ecf00a7e6519905bfac6abc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ff41417e6775b284448e166065727115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09a159d2f7dfccbe3a8c15ed793d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc400e8057eada87dcc458a30f87c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37574feb7b3ed49609db23faa9cdb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f36849ac9320c0f4c1873f0f1aa51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b740c27a01a1f01630e186e1c5ce4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d208ff7fc89009e1ec6591bb3577121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9816be73c4f3447ff422f461eeb17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8a7278aa945ac9630bba16cb265a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697cf6c999c34a5c8bfd283d3baf208124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f45b9f9bc67f15bec729dd51a5350125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902fbdf99aae9b5bf4702b5d1b75e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a9e47fecdde937410d0a7512a32f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1db0e825b9b35393b585f3f1b7c6e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9fb35ea2d78b5a3239171380c783e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7d4e2be610070781dce71a7e885e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ec7e839f655094cb5554c4ce4cab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d7dd01cfcf14c1bfeed7f81c9d6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf679111e6c964bce0e7ff7751cc5a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b415ffbea379d7b951b1d3bb699ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784290c46cbe015a048aa5fb744a940135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eddaeae42f56ca5c88c3b710101ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa733647d02d04e511a6bc48e50a561137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926363cfc4c12277b904642ca5131aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521b544f983b572da61f7b375237a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a80338b32e8717f8d2a27490553f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626a1aa191eefe8a9db694e32643d49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc811d01278f809d12ebb72fe206f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fa9a8228af7694d5e4f216b4accf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c597633ddbd9d10dbf931aa5582468144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842300fa56d325aff54f9a5e0b01b53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab85a2ef528484fc3f9126a9ca5eeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7035e98fe214105657105428696ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd375d8a2bc6044f657fa37aa54a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf159c372fb64bd76701ff921b19c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a5adbabdcb84d0ca6957b893bdf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472be44650881e96bc4fba0adf49696151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84a35d234234401d9395560b4b695152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a7eb7f37ffef05e50a53caa38f2fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782281f6314fdd13a8e00c243c4f6ad3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2fcd4fbd3d5d83730a2379736542e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c1b06285018c8693f1d804533fc4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f5a77caec3f12b014ce3fcd8817ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355161bcc8559e09046f4e9218f9efe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1304601cf4db08d1243c6f3abd3332159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0f64548135e6bef5f22d48064f792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268a3cf7d771d8caef6dc4356403c67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0efa0a2bd51ca15b3b26a12cdb0e8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9c49ff6eb7395ab0f07885666325163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22832880415833e8c9cc92f78e05685164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8b13b0d3dc12a6d786a3ba27a1815165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503aca53bfc3204cd78a450ff848d0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad69cc153e1cfbd15e4feec2ea5f212167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a54655a7b34a784a487f935e674a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ff2fa44d8d895163bca43b2ea7da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a8666813d6e356d60d454a62237f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1285c10746dd08f1e4a31d5fdba667171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa74c85133bee8d40f70a6ccb7a442172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d229dd208d4ee28799893e6e67e0f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def50d220633f91d3777955b2ffa6d4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac459b8c96578b0e496201beb31dfa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a7d59036eb05e97cf33dbdf7c06f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd86ce91b75462e7b938942fb157a6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33753fe176babd5ee941274b5ee50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93d573a54da870a252f7d5827ad5f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53102f38c46320ad084a9ec08f007b0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0d79108c5ebcb0b74305fd47ead91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323140b1fa460272c2a40a0dddb0b18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c25c2d4cdd4f618d182a5d8eba30b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c951ee2e0898a0784349eb8a118541e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e52a52319d76c7470b51a9e15a2ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec299825e7919f583c51e4e965546f4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f4db9ba4b1e4c22a9051f30fd742187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b116cfb9256f82d1fc08953f63bdb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce290d5bdaf55f26c163a2f7a12d89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c0f501a00b2f7b2207070cb5025e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce376bb4dc721062017641506e92ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526de02a327228bc2f9345e227fb8eac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a88ac6e5f1613ab775c3bc1ec7c19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb798e3ecb20872e6136b2c66678e094194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265b3af05e4297b2db63a5b43c836de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0eaff46945c7a78c365330a630ae6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9a6229f371e41e2bf58a15adf224197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bc9b33e216b90e058f374c8ba9f50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32297b4b1559f63f3156ca0224785e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29495390f81979f3a047074ce4d64c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c7075a6d6956808185662bb4d560f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ee5a0361265f80584bfa34880225202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecc7dd75117cb90b5bfc3015df9f70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020ee4f0b173012fa9c530863c327d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f45b3d6c96f529c568af4da75b44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed3e3d43e4ff8aaee27ce18b3b84d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbf502f3c2e444449fe7af3816afc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966a538189d2c35221ecb7a8753af1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592fa005e9226061ec9f8885e9e9388209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a359da86aacc161a5e32a1bc5cb30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc7b601fb99fe00d311dfe7a1302d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd464a6c6db3863b9d0573ce1f70c3df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfb1965ca4f0a91c1a2cd7b651f6b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae78a94ab962bd0474d132774a5e6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1de9c7cb3a1dfbd0c680edf61f2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122469b07f71a2d6c1a737f43b8cf1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ef4e3c3d167b91eb6bca01457e276217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7238141cbdc4e3bff7c095b2ba9ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f0adcb17b53eb966704dc4af5fba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df39095ccc4637a4617bf4c386e57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92acd492ad7e04760317f462f6a5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417853aba8b7cf0dcde9a208e49245222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76893536a240ec7edd1b64da1035f82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588d8b00b79b8a6227c882676eb5638224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f946fa2c329f34784210a2e3d4496225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed649f31afe39930d1e3eebc34da3b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b60fea9c760481d5b3546c4ca46e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363c94ecc9a68442182388c3323dba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401346c572ffea7f766414a74d97c359229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb83be827a01fe4f7855910c84e63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f774bdbe854db114ad14e483f2bdc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41d002451e8db79f328a67825daef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775825a14bb879d5e18b3bdc2be71021233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93add1cfe1e4f20c9645d058bbac489234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23236927d93998ce4bc654ec96b053f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e861bb277c911d10a296af165b9cfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363a73b3e68205c76fc97e388b7ef6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49edc9bc92d199ee272469b55222a99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c42231563856558191fb218771b78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f53dcd1f0ad3a4ff5cf2c3cfa6994f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d63536f95adaa9f9efd3ce673fce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd69e008abbabede5d57cd653affcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8139150851d84b5e319303dcb345a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f3e51706900fb3128d2b6323a098244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9acfc229a13ff429dfa2a55842e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4445e91bf9d11284f7801607660f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf640ee5d6a96e3125458c823c6a48cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302de1df95656a364d9b3fc8f91a2d72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee32bb447a70dca15ead8eea01f12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f941784dee8aff510591e5ff6614ce3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa54531ab1c43eff6b72295e7ea6368251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c8b0700266e374bdfbb14b338133252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1666e4fcf6c93d40d3e76482422bb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be976c76cf4dbd794df546ae1adea9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b21ed88d85d89c6d056d6e18a13249255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c6d635b82c98ea77b155b453f1db8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b879b33e1400f0465cbc2f9021c30f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bf3a4ee31a36d3a3f70507ca64f75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f91e410db96d7981193432454061a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a081408e7dc6ce5f101126eecb3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde88e1574b9807fe041fa2bb281e10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce26302da95002a5b93f3951ddc88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff14b582b02b391cd1e4b1115cf0d4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4247e26ded10985d70b364bf5c4613264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f51b9053b9a0b8e2e9bca3b8716ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a009d89bc15a9ed4aa82835ade456266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec9ebc4d9cda5bafdf07da3d5635c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ccb57d7b7219c55110769333c589268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c084b312e6f8ea01161494aadca77b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50415c3155a6911e7305690a8086e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf03780e7a1eeb2fe5e2e8eaa1ae83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2bf7e891daeba34264be64c450eef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c535295f3238b78d2f5310164189b87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e1d23e5e8f61d9bfe60733188d78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65322023fbda8de47a9b1a6bfa9c052c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c64f4d4253de95eae886c17df7b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0f43d6cb1a5730ad0040c060a199b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae391c059a97913e5f9a99ca2da6c2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86ed1e5c9c4a22b3c51dfc4d4f3d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1543c8b7abd4333adff8fe5bc245280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a649b81f2bafb6488b5891156f8a7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde9d72b01b2ff0791e3d23ce75641282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c8cab12dad4d87bf3162517062224283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16b4b53b587cbb93f1288e89df4ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794ded5aba2c78a42caee77fc0645bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249e0963b719ddf69e6de63fbdbad12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fe6f0468666f8777812b0b589b772287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab286620ca1df131e78a03bab4633e7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72dcee7cf4e238af24d9c92dbd7c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f50c7056e04f00741e917b6878a31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88188b83722ab087366cfd47b2f1ef2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395153e7c1a8a6ebf528fa64855deec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f81c0a16c94d5363282be1a014dcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf63f1e45a3652eac269bc937780a59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bdd92e99a07a0cc27a3c6b52165df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ba8efbf4c15c46aa2f41cd76b5e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f68b88e59919fd0b42418f6ead303b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee6899746a3d085c405099ad541af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f7c87d5d004ec81990c6fd8c87f49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44b9846a8aff314476d5fbde45962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b24515b1f6e8e9c715dc92dd7edc99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514442448e75eb40d67bbf4917b8d873302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543733894a835e8864ab9810c6a5ce2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d75e1b0963280382639c17e5477a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a21c8bc3139e61f94d52be135f9e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf41bea71e36974b49f3b0eea348ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ffdd6c180f198a4d8ce825f9d97a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c0f9e172baaac07c9f4eb61585218308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e52d9376813adfaa301039d9822961309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1c5b9dde66ddf6f357d858718839310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0704e1182e8811fd433080860c48f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748941677e0c13bf772b119cae7cd3a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865efab3e9c61cc5cd42bd530571fa98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff315925e8a3ffd1e447cdde70981e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed781bad07f49c76fb0e507afd7b38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df611ee36bd0c14b6a73bee3929e90e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633598131b065dc2b65b32ecbcc5785d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc21f9e2a4930619a1424c3727c7847318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d678f926e3f5760ae30494038fbeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f47acefa2eccf51d15b34fd93197b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab0911d344355b871d127e2c76d543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b465d4e3bb6706d831110fc15174e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2201d4f76021e1301eb2a4ec3df698323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11685f888c39b24502291893ad4ae1c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f839967d645e6efef0d4a1513e3f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>