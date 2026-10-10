--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efcd31df6b236d426dcf50de1d0d0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a05ad39ad19aa8daaaf3ecc7d6ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d29e9c8757498fed0496340ec2ad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e30b24275075bb9d1383d99ab71a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880d5843464a881883a5ceb8d53dfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c0b71430af8f4332290d1c46f7cf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc379d20af47a261bd8a4c417a8ef86c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1401d4416edbca304498a381bdffe48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24dd858f2ab7e02938cef19c4eba59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ba9e77c2f6a704c315ccc9014a7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0346206c3044438353d3a0621fce4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af44e6a8295115b93634db3e970d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0618b462fff6fc6177ac0f9e3fe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17231f8b563a5a1ae0de6a1df5b56914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e058a2f57af2180c5d4f6753801015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b08e65e11e1ac8d68f6585db186416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57abcaf4f2c2aeeafcd2f5e372fd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c5c872130ed23b153b268f3266d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf8121d09206291eb5e99c636f61f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda33c6f1c1e5ca9df53ec80dba7e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9680173fca861b1ef4636861e9111721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196b59ddfe4f059f66fbbf9ed6ac7ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea4ada7c196430eaeea36b931add1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd07f70d7be7f3acafbcfb12dcf2c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9dbdb6e05a61985bcd36bd28a1e8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73bd221d1aab8fd7f1f30c3ccc308526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10935b5f4bcbbec5d3e1a5e61365ac1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598010609aca9b23a76ce6330edfe71428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92a3625ac00d3da596896dc1098b2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa709e9546f8797e9d963c9ed9bf7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28094b5f6d273866ba5aed429ca607d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f88bdff62587a139e27b3cc4f8b53932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc7ab9c3568dbfd769fde5ca576be433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c720cb9dee8dcd04058f31ccd99e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f359562e80886113d2a2cf5af6f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d32dfa7029479765962006bfe304b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39748ce88f1b22dd00bb027472d836c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d90ebbf7ce81b4807429adb60ca1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa360f93830858175cfcf53b0c0cd6b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c932f98e010929e225c76329ad52140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3eb4751de8da9ff8241ede2e7f2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818435bde1925ac49ee4a8d1c0db72b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491df07bc89da226afd6c230a24393c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334324f8e6ccbda1341fc1620e88bf4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40682858863da493dcf49682f583d44745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b6e51688e8058c06aa89906b1f0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e617ea9228ae715981e9375af79c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a51760b12c677fa5df4dfada803648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a7b9b1f1c5eb182b5061bc9de54b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f40bc4463d92534125b0f519e2fa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd8e20788004b06ae439d67a90ad2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c4e10d277f3efeffd3b61073a25d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d04eaac2d73c55d7d2d33c928180a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d977b60f463b3a5699688261c6ab5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a50c2b18e94913a908affc3e8cc38055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56491d47665a13351464662ff67b947256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efac430d4f52430f04e0054b418acb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6638e449c04a47f27356f465bd6ef1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431aee9da61857b9648744d703291e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8569225709e833f9bbfc9e79cdb2aac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a873e4d91dc2c1910c91c55e25e2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ac674cbdebb872d3677d0d1a91f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0babfc96c699d9959ab9f7f66fd426763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf28795eb3c4a46663ddb67fa4922364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f92874bd57df79a109486c0665946e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2511811dfdba3f9b22b4c732a218e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efb0ca583833131ade7fb4e922e81167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8ebe1b0d97a5fa71973e69d8e47ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d44795e931781f3329a5a322b6f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fea7f4493afda34c5f079235ea377c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b056c4dd9cc68a4ed9d0682898055bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c98541544ca0771730f34e1d8912272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb7d725a51dcb9681e9f2fc15bd93e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e29c97f75640c1e006287514c392e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70820699bbbfdd47cc7ed63ae7f43fec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004ac7bc6bed5b75becc84bc327f1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b0a1e66d86decdc61128fd8371ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507bbad48a9184835d51404e1e47a9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac070c010ed2011acb67430d7b81d5df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1cb6f0b03a08cc59558001bc79f7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd541f4363d90d1cdd473608dd278081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c1cbd51ae799c6998e2cc1dbb22f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86581681bbe3c0c95329226ad377df5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc20abe0dc999ee4efdc3670915b2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a7b24e0e29cabe87aa8482184fcc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f4cb720d22238015c78a47dfdf74186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f5459b1d61f61b251553327d73dce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2cf0669a7da15cd16e38b3eb5e13a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e7ea13f44f7d46af4d1851dabb2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b40ca4ea6921247ac1f67dc2530690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219669e2298bac0550605de42b1a35a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfd0f7354944d501a42a818d9acd6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373fecb4758b05f69f910ca74ad44c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce94030b4548034b349bddbc7c9aa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07182e5e34251c3f4581408a90745c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c52a16e450dbad5e45eda62fddd0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f239525ad60b77bb0d7c13a697e96c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820effa22dc83fc607a9ace0ce34c83198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea615f038282d0c1dc6b3bc96de3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ec103caa71268e93b66c90e38d40e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e879d92b69d4a5115a05ceb4fcd6ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb69c05f262e9abcb032ce4fc5598f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6186103524bb27721680b7b48472e61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da231ceb29909c1b683837a0ca6807104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a1055148c628812c11eb085a1f2a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08606646c4bf04de864fc642e13de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba347ede2a5a6e2f0821137803e059dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43d485d157660dfc9a04d250e6ed67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa4533204509d6e1833e25578ac43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36402ceab050ca167e69e6b9a9b8d63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce5d8b9a76639444ec9fa7767db1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502284e6ba7771e200a8d835290cba20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393694483585712a07d11bfd929163be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5cd0fc28f7594b6eafea3fce4857a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02fefabfd95b60a812f5c9e36fd052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22749d47ccf2f07b289a1acaaa24c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a72784c17d29032e13b9f4ab0592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825f681af632f889e14044cd55bbf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d4039e556d5d53c5f6d4b2c92fa68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a94c7b009db43dfa4bf93fbaf8b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba8ff611035f061d0a366b3c29f68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01d6ddf685cc9e5d14a2e817176930122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a475d8d8b06f21fe520a55c1837d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d558bb4837755e28d82bffdb1592124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d6e2fe01d823e0942bce10f093e2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4241588849687a56b16859b8620019126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff382cbc66ec92e66e1a61e9bc185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8daf2ee97accc107fdd9b9e2420a84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b856259514edb2a82a62219f4746f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a005ebca79652122aa2e336f7cfdc8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b8eeeb6fb11721dc94e022c55473131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f93ca123fbdffaf98778440e06f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d74a986c60b0d840300243bbd53d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040f9792fecade9ddefdd7ba8373ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3a5b428685d5eb902e6364ac2d8bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aba701529db21fffe8becdedc228da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3509973e30e2fbc7f32bea1e8870e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961cfc21640aa7072093b4472f3c12f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eb9b6ec0df60199c49fa59e8e541e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0af92cb98df4e2d4ed1d2ffd1d1bec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd220a4d02617574966e5a0abcbd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4cb34006a7368660def64b9c1866b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa3480957136fb5e816d8a06624c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68797dac4a1baceee3ad0a4d123867e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17958723a2f2c68714a2bde78179a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996e9704d2a88e51a2c7a4b510ad127146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e520f7c70273400bea3d7d7cf8f67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0a18f935f20f5ed3dc9f85394cbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee8cae10edde90688a7ea4290fa26b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a13dc7eec8e45e4490d55c6ca317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854998e4b801ac7c70e7bcef5131993151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f66952cff61f72134b5fa625e9c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04918dccee824a8bc18e3c8ea60a72c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e62c4226204041498d178e07aebd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6d715be13b399e8f0a5efd977e56e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea0e9d9bfdc0890e597c69f356cafd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b31df4411a6496391b6411f648800e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcdbc4db0f170ff7ae55193388473a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9befc67162126ae277e7386ecdab47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df9acbb4c573192494b4d8746360c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed26317a28b3852bf2b1444d98ad04f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e810ea4fdada78392b7d6883a48d43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271b4948a235d66a3a41b8eed10fb33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c6d370e84d3117a3e73bc7540cf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393ae324d903d91393d2510d197630165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761081b5f4a735de23361661be15c37e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a6f1ccef95eb125b5c2bbbb8fc344167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f809f706163526f99e19e1f5bd795168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f72354ddef0e89246e93020557717169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da80c1886f3e48bbc2912c283be9b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c5b8c56b5e36ef5d607aaf792ec88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ceef010f4f41d9ab2652eda2958ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad9fb9bfc36bb167f749383184856173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb0dc2f5673e4c657f98cee75f2f09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2c9d77592d41a262ee147e7307fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ec968396fa2fc1036cb301b61b553176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730422ce1019d2a8a3a2f904d9967124177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3be3f3ed7069f88fd92b3e51c370c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf85ff0c658f903f70283fe157456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea7d280a70818c77dedc54cd74514c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7481e69ee45206840ef9393435ee7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace706905a348d05c65eb713da52ee32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d7e30445a06d9a19754333d9290b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302e916739c18f19e8e52ded40c473184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b31316dd1f0d1b4d541feeab8906f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ae3ceaa173690644d6319b84dce8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13712d52f3029804db67bf9c439607b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140477baaefbe62abfdba80889c16522188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df237abf67a2e80b064fbf45425e304189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1887d0bf1606313b6e506237496e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acff1b7fe353358d1441e818e4347b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5101e9d332d1a629193e9af28b869f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf5d2e8bdee56cbd6f5253713db2f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0474dace5f9ce3a0970d4a31e1f70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0669412becdc6ee2a6b3528fdf7ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93e7ef23bd7805f85c0b5c3d871f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fab4987c55dbf492dadcfcf863335197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c837daeedc09a9ff9aa7f0d459d826198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5244679285b81ad7fd72c352cc17c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c722367e9513192abe9f0e829fe7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347ac0ca3ddebfa4692b63dee79f1fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ac33ec50ec02ddc1d7aed768e918c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230396d13b91dbe83b5c2b29c37ee2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5d0b53c41ba7ba2cf9bb7a8913e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c4622556a324832718c45b74b72b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f8c79686339c29e39babcef1f0cad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2dea855157995fa978796b8ab96d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63848a8acb6d900fe30530412ff012a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec81b3a43265ab58db0b7d2ac6a99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7271095dd1d9df781029158976869210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4cc081924accd6d346a088d28c869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e673cfb86533b38b17bed3a218718212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d060db9826e954c38083a21645409c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078813c413a1dbbc0ec5c5e5e1df73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364d9e9d1db659c0f5fbedb16f0d98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ed6cb802ffc72ba0cb967a41ea32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0532de4888d395936d3446faa36fe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663f4941bf7f50cf7ff5cb53e6cf047218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992da0b004cc6b96e2e82a89744ff27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232b9fdfa0b3d7d9083f14adb33fc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df7a9d0d350921bc7b2b0b92ea372c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92507e32eee732ead68f37d07e85e88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9546e555c6f10ecfa5ecd54e5bf728223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5f80d4f072f1126378726475643b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a705e553c0752aecf25cdd1136bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13f00a22b335f1b1ce0ee15ee715e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d471b01820ac056f0fa582763acd80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319901eb2ba3e941daa96811889576a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0e0802364c75ff32b473a2f020f16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65fef73e111baa53537a1365f26d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60d35adc8179e24be55371c582757231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4cc2331a653092513a6074a6bfebc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866797f8667024d150bbaf7b42453e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a2f771a1d6abf6c8baa45e4a45b24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7dce4abcdf26847633fc56069be77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb6368762af7f3f872eb668b07b891236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30041be90a78c41dd36ccb049b05e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb7a1e10c2283eb47323550b409043238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cabefe645245d8f506abaa8a548df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f9e8b22cc77b3575925cd7aef682240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934df58dae803745da43e8482d081e08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6b4d3bed5a26f2c68ffde20d4806e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21f591fd351da5944c7f0a10218b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723f7334e9e678e68ffc4264b3758bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91495e93c258ffc065800fdcae857eee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eaa8b35b6cfc1d0d6c206b9b524c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c98151e9ac02a90d39e4a5b067a4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485994bd114225de3a9bf092838947248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7675444ca4b34c602b0cf60ac7ed2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3f255c2023711d2fa5df4c42dbb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef58b516cb8b584796af735a22413b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fc01a781a49660c401d60886854c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda2b2ae0fcc837b1eb07eb20f20b9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4906afd28ee958caa3d0e683554cf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87a9989c9af697c55f375d255c7e8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10a05336e92719a6d6a3453505c8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4681b43882c2c97f896898a5ce11f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d6e49bae5480eeb4aa0254c299f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcac6252ec3085dee27a5eac961524259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11537cdace465db3fd658a9960de2d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122604dc6a97a2e25f67e02454d55a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6794cda9c22ce7e89875eb33bb530262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e3d8055946c2eff722caa4e57b261263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd4b24587a1f44e50504e3b35a3f94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eabd34ab03c2e0a1c0b0ed9913525e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa1442d41f926d94b492a0086fd187266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c87e7b93fe4eff0ed145146e8be8f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a141278af2f42b8604733b5ebc1ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56684060951ef41625d8b2b6708eb899269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8bdeac065900d137462f9b6bfebf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b551990bb8f9bda029e67fed9106800271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26dcf1e44bdf5fb32a3bd9956c8e4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40715e0e37a88b2cf8f286407aa637273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04980cc1cc9b0367b8d63b86d96d1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59193be4e8040a1cc5fd11dc0996d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c42c67ed3af2d91e4536dffead1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04f5526fbbbe33fef653d691bc7900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5352ea3c271441d0ac866ded7d4d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160145ca7444ef0e63462c689c8b913279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db1e73e0ec45ae68043ebcfcafbcde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edc04360134bc77ebd92af7d94d3f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59d6b8fb5e8dcfb8a714da9f9a272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d02e88721414170b78ba46dd7de9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59fe26ecf70b347729b09266522eab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e829ebaf6ad91685fea1b27f9e48c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93816312a1e7b37896425c585dd455c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc282bb72ed2f4cc7629fba6ca8f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d489bd9fe22c008d5d453e4eef50826288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed037ecb9aafddfc6b0ac48f824576b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f8712a488686272ef71f9281d598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689265aee896eaab2f2e25ff3189262291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8dbd29738963c101b1c957740748e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07287a65f752813d51e4c533f8fa73e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf03211bef30020ab0e01c2316222294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9cee2d10782c6901850bf428492a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa8cb75c091604c9d57726cb3e98a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d638ff56e0775f9fc6ce0c5e4782e4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5e302b05b9b591a618c1f0532e39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c281404cff1dab6f559bb52410f15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81750349a5784e792b8b3b4211067c5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ed79e4841f36994f3bd04d4a3fa85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308492634807c35b47c6f9059be14c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b66713aad54567d0c3eff94b1e4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104396cae2fa8af08056f16e88781eb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ad586274083cd1ca5b2f25f5dc83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9a631f90e657efe67c1c3fce2d4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cbcafc9601b2ad12c76c6f420766f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b39e19b863afddcaeb4560af8870308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342fe9e8a4786c17577634555b23797309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b58b64f6ee762b71334559da6bdf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd171b0ce533d7b889c1a6a82f16e96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac693bcae2af4c37949cf86b6a4620312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b70b61a130b123f2db907c3e13b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00f48180fb8c57d03b05e760e32bdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794289547ebccf9443b95c654a1650d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da1476e505e1acca3a3aefe5b5634316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43521cb8311c201e3271fd05414b05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61526bc257cb4964ce7980d1cda282318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a2007342f31de53d5ac25e595e686319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a7ef34119a06cb539f2b70362ac96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d66d3f78e3e6c28dac85971b4dd17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4917bff813f658c1a750117f195f7c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6a9d1cb792b0d0f3b92cf221f997323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353128dbb65a3a6ba651241ed4517e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b89df3d4863667d80f4e71d38e6442325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bb67b9bad7881d740ad1eb00716ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb32421f5b0aef9da6f2a41bfc1d1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d9ad45860c919f28a377cf11f4812328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf0f8a9ef3096dbc8e065ae82030b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ede3c532bc47b6672c91e818271b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eade1db4735d2fed1c9490591078e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d0d331ec4aab6e0e82b2f968f5fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25a3b04a056d4e96adf1091a9280b2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f6f7f63323a5ca6ab1fecd2cbdd101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40d60fad1402a459325fdb5232dff22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd64e9ef81f4b90fa3cf8adbe6e4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a5309ade609067f4d2e878a3923a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6645cb52e45193d608d3a63dd40dcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4254abd1bb016c489039418cddf4116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e16cdf76c1e4ca8e1c849c30672f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae882ac0c123ac1db1b87ad86d8184b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b88c53dae784fe37ecc14f3752bfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056c5b8b63df35cdc338b571cf71c5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6414328f5d0b0087f502d3490d7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e58aeed2dd6a6ecacf1aa14c4cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfeb17beed5527bf0efd37822f761d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df38c7f373fa1344d937f6ddeac7e7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb43955d410eb9d1c00236a2bfb2c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad5276831892e795dcbf43256c825416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379669fed37d889d6e734f92f2bfcd8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dc30ef54eb38845717044d02effe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed8abf19b5ad79752506e0f1fdcfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db782c664b3c6067bcc55c8fdfc743fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b62ad73cf396a5f34892b4e425772921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b7983e51db5d465adf9a78de951222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813d8685033c0b3de4aa8c49763f2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a4bd7125cb31c3d5de22e43f4adbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd6c22aa86d632e227408261c014525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103584aa685086651f5b547288eb44026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610a1031ca74b041828511e9b41651f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e2ef48c2bedd2035c95a7a6a68fa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf0cbc29147a000b497826bd4a270929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9676050121235715ebb637a687aa5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc23519abd6937152e231879ef1c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9b301aeabc1e68b5519efbaf035dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375760808620d041f66261273443c91c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6778f19da4a1a9a86fefa0b701487a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14030821e597afbda90c5127c69e064a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff0543b616d56d212ab242c7b3682b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a2f9c03fb835b0df9e70fdefa98c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627ea4b3551f2d333f7374d3e4f37c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a581f2da2a72f450b78ac24e27c2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487ce4c0f0dfe24be42a25c362b18c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33243e54909412ac92385e4634de66c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d19b3513084ff0688c13289e1c02d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c53b35ace3345565ecfa0f73f190643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752d96a4082683cfa866e2a1a97f46944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742840eca5aaf22a6409c142ecdf4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931acd3d1caf66269a2bd297353de7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd86f55ddd754d5dc303b85d3e067ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c217c71c62319fb6c7f6ec4f216fd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c981316864dbd7455472eff5267149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b8dd3fa75f1103bf258981c1507f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75fef4dbe1dcebeb110fdeea42d7f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e880af46e4f64fc696c0e464adc0d2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b055b9caa941eb19bce28a3b95c84253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c4a12b23dad2a66dcb6850c3d252a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407000678c04190f29240d9dbb56f5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5898b3e36dcce10cfa55960be972ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d47feb61674fbec53486d9a428b3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aea14c93d3f2b53b7f17631fc548558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7db7f09501d995890dcc6d1ff70db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1999d8d049b3d3d0d9c4be9f1b89dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274de305086dab4da35c8e9e0585cd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf74a89df8d66364451429c59670b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f47c6bf611bedec7c5f0f30abf6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b320ba438711e4ef318ae1acef5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3883d649a941a197e812a713ae7d68465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76372cba875b2e6920a0611a2806666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccac3d41b06e5dc7d402c8fb2f60f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381a6f2b3e7b0714a60c4ceb1b1fec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba0379c3c46d4e9854e1de5513a01a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cac0e7d72ad2c884add7c6432b79970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2939b41af878ae68e3057e252b827b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e65be515c8a27f2e83103753d7599d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3c5eed3d692031432a13301aa46673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898ed296c652928b4bb063bc32c22d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58072a764095e1976c69d323e24e9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a5b857b7d6af28a3364d3ee1099ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64028a0a220fc3f435cb04e9c57d9b8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8567e50ec74cb506165acfd3deea0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c96e4443a4038b3454024a081d2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c509d4f1d65c1150414c0d9dce22080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b4d5fd915aefbe3babe67392402781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598001bd906852a505cc38c8d99b3d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4527231b94a191f184b416fbfdc4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e4542438e08ea28c3742cf433badc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e0f64a75ad4afa15da478cefa6f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307f6e428d12385948c193fc3b906586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e84764930ecc3bfde717ea7ebac2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6649f204d335f07128e3fd5d9c431d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad11991e8948429a38e0931ff25bcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa052259492e0ea6260191795d23ebee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f5adaead3af92f6b3e98bb0f091e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35b0b198ad3f014f6fbb56c478584992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016524fe59653d994a719d743d584d4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d2bb897cd3b431352e5597158641e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c83df1c869e40a97ca532511af82d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf24048f9bf34bb4f11d233f72f0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213d56cef4477d5740fa8f8a9dd849797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749862f059ce961d5c84e52739d3e9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cfa31d2add9f013842a9dde0aec4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f9b284d1e65eb779aedf9f09ec7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125c7d4d16b5ac2e61ee87480b10e1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d12bb1090fb213cbc6f21a3a0bf79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c662a1a19e72e0dc0975cecb92770b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ebc1e9f2a8ace5c838dfd4f008ace104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf68caf96e13f9c90187b309138f078105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79b73b58e77e25fb276188263cca7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bcb33aaf6a9eb380762ef22324cb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d261d75a60da9d945f4754de393d884108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fd22d4983adce7aa66892c357e527109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47755e164bc5dd15fad444dceefe63b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1ff613d101ec4eff697690ff1913111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f1f190504fbbd73a0ee36c174182112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc251f14ec1b0ba9d4ff3b6b1ce1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c05e1175a4928d9eed0d887ad3fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8e3980b5ef12f1df5a732efea161a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e9ac8de1349ba55506171f15d6dd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc94d18941e282081ec19b8c6c72d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f910f9aa1cdcdeeb7759f2f71267b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df45b02bf262ed79cc8f64326f7d22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887840e4ce241ac36f713e6172b79e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f37bf24c31ea3c466329e193664b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f9d1bc9411ad14d1ba1158ec4f7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05805c7c78e2424e7b5b25c78ccd9553123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947d8b3b36dfc44d02d73b3f45de8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1dc9a723cbd43fefed880f0d91482125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e534648a33ab42d63c4b5f5e7c52c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9105283c91b352c39fdf04047f41a3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa423ad45a8fdc58b3669ea9facf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4855d58c974cff73f31c8a68b50f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d379edd134801e1f0856aed4e5c86f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8ea49aacd37a8aa89ad3f12b52188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530092f16dd934d017a18848a338acd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf55eef1a2b5b88d8c52655562a5bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8568b62e0b10441b9680b698adbc9e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6f870b55d1ac881b128ea88e8187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac1c0b5a7e1a3972b4a44f03d36ce5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5de3f39938207b74eebecc6ea302b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16e634beed5ec8f0a2a62ea677cb42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2e802a5f0cca57533dcb1d822536139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40226185d9c1bcac720b775e705c64c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200145c7c91b093cb8e230d14bc86a9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3953deb009480f80557c23f7f07690142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48b8e9d2a4471f19844e9ab3f1bdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae37a99fcb6a06c500c0d3c464c50b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e7b7313238e25ed8fa0d222a71f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c576fca96b659d41410c5fc13e9f463146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b1dc406b088ab8867f65dde1c8366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b1f93e12c1154027b3e6e8ef92d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54642e17cda1c1cd4c2aa94accfa942e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5f0ee1e41bfdae782d2d0fa1e4210150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ea7f08b89d51cb1498ee45ecb29a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce11cb6c9f2a1ee9eeb24e2ff3e02e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db163d67f9060ea66aa7922429412cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796141fe2cb6388a3bb28cc8a1eabcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f30bf3e6e6ea489726924d825f1f9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963123c74e1c8b1efa493e9096ad9838156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a92879fa56b1ccc06cd1c8f66ba7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bca6f6085e3f25f4e70c9ab0e07ee9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b375702cfafe9101740ba73c5de911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54733b362d3d573160f3673a48d3818d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f0f1cd7f1fa7dbbf3cf8d0265eebd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3bacf22d66885d912086650400c4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7008631265347edbd2f94895c1ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7eb8e3bbfc40a74bb2d51658398e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29389eed7edd06bf83be62117198aa4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dd236b32dfb34437653c1fc633bce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e958c8af04a793a4b9d6287f0354a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78682641e9e7dc70edbf803f3d6530c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59272e164805caed895e695ef4531289169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0658cf8d3db4bdace5155337050e69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2af6076b5f322e9f64b74208df98f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da318108726f43ac9e6a4194b751a0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba54b0480d7629d31ba45a76a0f6843173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161f513314893213481d0cfa970cb83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e28a27afbb6ee740e338995c2ea1b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c5162a7b0b384d440b34e384a49e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1474b221b08786bfebb4c0f3d2f5722177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb6aee9674fd79681ccf715c87c0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2bbff4616c15471ae69054b7644ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be863a49a85c00bba5a810d622217180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe96bc9a3c5516d2131326006baec26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b516f4bbeb2f16c09d9a6f4a12256182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234760372104a463435e97c39607a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274cb7f93a836eb56642a830f7c02c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc47759ef66d68a903f2f9622bef32b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1efbdf012bf0f9f2aa84310ac89da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627a304c3ba61d304671a5d959ddf61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95181ac9a43483e0ddda9327587b330188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133da07ebdbef17dc81c884eccd2e2f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00285f63f5162553f0a6c6ba8d7148d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf3ba28fdc97c64946f0f762599669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49fec08b9d61ed27bfa66537fa7a32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb5a10cb9ef18760131f9a29ef94b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed9045fb758cdb5d14d744311b518194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a778d8a57f8bd8518bfb1bb87bf01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25da2a64f8aa336b87ce680e51d111196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b229e312e37db9fbbdf8fb356232b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22367c035718eb68528b0d6243b952f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e308cbf8ade5f6f5a99b90a7e1fe6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e4bb283c9b7cd1358f3dc388f2f20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb216d6d2a0e0ed2767a26944d45448201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a0209b34a04f1f4133a3b0ea638d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770999beca89f8fcd1e8eca0040b6064203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb6519c69de2e832e304e6f16a02b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567fa68de136a5c4917abf33e7c8734205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b6982c26687c47228f29d97f5e52e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba317812fad5df41caa514d6f556fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d299448bc5308853ba4afaf319e492e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e5ef73d2fb34e2cf32535781f5178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a3112669e8c1c2910d4ffdccdd9a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebf75fe6da087c62c4b05268732a24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce30965a8b25c7fb9be48ce0b60600212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4e257adffee332aa8fd5d87eb354213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b2bab91613c0788d860f9ae894b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2289f7e8b953a6720bdc0e518ed58fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db872232a8bee7bffa041474b7de54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70da0f77da1397dd004a24da672d465217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbdbc3880e9803e55beb491ed9a481218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07908627fbae00011ec97fbd84a921d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f7edd53009533b835bf9e1636696220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1676f993e0deff80bcd604586d302221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa701eca21ac5a0ef3df1fe9cadcd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690574552f7d8dfe3b59393b72bf34b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ce0ad2e899aed23bb54b3ab41798224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297e9534b90a7962d1274a8fdbba993225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c2f640aec730b9f4c80d896ca0062226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55217b45cee5a2e201a5ef986d070d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689c7f39f24f09621147ff5866c838228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dfc61f7895fd5b2f87299e06cbe16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f87880bebcfa896a287051c6a19e01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec39429a39d09cf074b0fccc250cc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa16818c6dd7f64d676770841bfe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f795ed24ce87b0035d5753f7267ab0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7b03f4e160a7ff672190d6fdbd23c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b70fb81dee8c7dd8a237dba071523235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c2d9e953eade4baf7edd68f8c0521236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5ef2410ac229bd7ab4bc56ecf5e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e2ddc0f9735ddd8bcbf4d93ce8cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875dbd60ba7da1fe6ce0a9b6cd4002f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c960c36a8230bc8e60c750773db7368240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12644808d9af98624aff8ec77674901b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e9c91b49b0b96039577ca7a191a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193e74cdc25923dde5d8631f3a5b52a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd98cd4cf3db9cb72279098e81b6015244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44616187044f7b328db01f6a784b068245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758911ab750ca5d25fe01a1f39a54dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa9cf8df79e71dd4f514130b70da9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd139faa332600fa7e6a93238f83405248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2c0492853e377f4916dc240403f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28121154a04dc8a9d6db5d5e6fb733250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53302410c0e429a31ffd368d2893dd06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29534f2c7fcc5a33755e64bf2dee77a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10689c6e656e5307bf28fe8583feb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb347a1b996a6813ece8a17d8e78c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f0d41f4475ce0ef20a408b39c5df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7e8445c40f0f5e36184128fbf7400256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eeaec20b1e096acf89c004f5d969a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31a8103129dadae60dad8dc50ca3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3754c44d781e7454592b2567b1cbde259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895bd5d3a29cf472a27a680a6e72228260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495f37379c5b1987af575310136de2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685319fe34f2a1603a872e814be245b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733fc9b2125390f389237d3dc7a0011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea3221bf957842874130dc8b79ac4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2993b6fd0100db3c04c9db2816da4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2d6eb99a2beb9a33e25e835e263bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe1483a519d36af2b2eae2b3d00488267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7641d966b320b46f8e8f3909bc39c81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180dac0157762e056afc24368a78dca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08057f34492a61a327077fd66b09e138270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e177e3e83074a04a49bf352b80a59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45190400d2083ee69d290d4060d9ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd03c2d160db15d366404bb7ad627d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40dd68e447fcab7e5a48587902313274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde571226732b8122d0cf094707fbce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54831b81b56bc57c346696ff5a91a656276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da62c37ae1000cd27d894920ec68845277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886523d1cc8b5b8629d8ee96d19f715278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d13d366aa8327f88bd3e45f856679279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe802a073fa9872b275ea98e0b81a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5240d53b90e6c963ad14496b86ae1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640ab385be8a465a915c0e800ba0fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4519be8f546d69b7f29b1e2ecbdde8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb4e8355eef30d1bbe68caae5646e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9c3dfd451f86177ff0a9487339875285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc344e0fe033d6c337df95e73e1c47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cca35899b855b2abe6be0466e2fd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f4674477e4581deddea4833df41e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5347bdbef2a7ac63913c821d7b1c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4ad875194aa3ad4deeb8562aca8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b6e54b123d3305cb042926487dd71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6521721851282a8c240ddc0fb50acbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba723a8a608567a74f0909f391f9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b88b3fa6989b6895951a9180f21f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d543b7fa1ac3da11c8698d61ec37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093e55bdc7bd76ddf63a9a79367707c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b86e2202008e6dfd3211418b850ae6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce61bd0405fbf330c9a74fc221abb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be85623458ada689bd9e45e9d4483a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e7cfa3e2ee5e55fb8984bd2813a49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d409ce34c5b17c981ee4b543a318b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d61280a170e1aa84b713bcd4be0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba093a1006b1cf9aea184fc42ec691303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f08ebb0637759a786f688c6a8da559304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7ec6d0f7710a35d71f8c68c1c835305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007828ae1481ccff197b60231a575e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46095384694ddcffc067239d1fcca027307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81497083c72921723ff34fc84e55ca41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25102d745f28712a9a0dfe55d10c26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef3fca61211513ca6eae89865f8296310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f118a938f5af78a3ded384b0814e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632069d0746afcb4aae435b1cf3c3fbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deee87c72f1618f5d67b5c4cddade1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bfc49de5db506967d48ab227f16fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe97e8f0b7c06efcf074f5a7bca02e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5ec0ba5fac3e0bdb0d9ae0e00696316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d55f2084455d84b2713f6192fa5a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f45ddfd7e33290e11dab37c4304a90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82ed942baf7255c9e602dce1cb486319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97469b552e6410521e3beae778614e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1130a51c4babfc70b83eb474b62ff0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a93c01c28287f7a6de96b80f58c273322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60b5f7884336bac9ddc29c2b63c6fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5b738d7faa954e4fba285ad7e1035324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc035f023478f4a12ea28f9d60256325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>