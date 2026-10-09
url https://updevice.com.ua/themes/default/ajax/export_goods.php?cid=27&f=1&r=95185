--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e1cf19e2453b89ec7f82212ff720a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6c76b4722f23af271c926bdafffd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af031592bafeec71304fb59d7504c9483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180046739dd6017c92a3140ee450499b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704acdfc86485c82bf83f235be0cabf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a733cb6292b94e7a7d4686e0aadcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5bdca924fc041c15a6e813cc22bb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44660393adaedb69fb1ad28bbfcd67208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0aafcfcd14f0da01e3cecc262c7239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e525ddbd30df2998fcf68030f9b567e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebc757c4ab9169d306dd8ad9de495611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d457dc2456a1d8a02cf832c19303d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678569fbf8f91b50e4bc86175f3e88d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d920a4abb90f9cdaca658c07098fa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f24c2e8d8791adaf1e168e304e38e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4f1c3cea746e925c3cb25d45e704d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f84bd5eaf87595c6cf2aee532cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3877d8d9047e4c08d3c34ab9b840318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8caf815127d484e0f3775da3e4fcd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f76507a07dd63bd4737cccc43b25620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc81a59dda7a067639b6538c2c6fa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e112c7d7a861ed1703b21d36bca67a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab640a9de18fff22eb41e5bba63c41323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba02a3f3cee546383966f3a1e5f2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e25254c0786a19725f4862e79e9d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72852e15ac81d0898694336cb241c09626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d93e1ca0f4734655ed151e60a30faf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2525f25abbe8bd33889a0fe673c9e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cdf01b31453dc009b09face3bd3c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad949f7091a6003b0b03a83dff6eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc066ecb111e68c6a69c3a60b1f3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109953f475ec9c1d91a7e59390c7c62432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151353e1166b4a90367f83f08ca86ba933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a6b1f4333a96f8926c89c50a6c14f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbe925e100cee94e76b5414936db5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a14ec93cececb26de02573dc372da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b41246b96fd1e6174e010be119f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648833c02ef5af41c822483ca4a46af038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f77ed823780ed9975302be317dec339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a477ff7a425b54864e1e054031905840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e324c876ec934c9b5e718932f46641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd0cc82074858114e49ae7f8d3310d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690877c58f8a4854079bbc1ac488e3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e77992c8ddae0fd7f336ebff91bb5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633b016a136d1d26817888198d2655c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ef5c206e9f773bc2b860c0f21dbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce67ef2ca9502ac0369f332e7aa0b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101cdebad91953c668ad08d1f88304b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c0680ac6150225ea7cb3eee135a0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cb8b9df0d511f34cd54dd2ba4ff4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c61a0f1558faaad14fbdce415a9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcf5071f81fddc8b5d2856aadebc2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5ac084cbc05d60009569b253721d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa15c57e04193c394cbd69162423d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f6649805d7db8de166b44bf00543355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627f67947a2ade61c6a4078fe9b3f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792914146933cadb85d078b8918c9d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eda92da5dabb37f0ba1c0d0faa51258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a94ab111641dcd775a7f7a160ad2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ea61eb407d6ae7c793b55da49812160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9948c8d847e6cc2ad7900d366bfdf2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26128dd33a0d09aee83b7d6810f24f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e402e3b637d2557f1be6abe0dfcf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d313a014a2c23f8b9a74aa32770bec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631a564da14c7908c4231bd135ab4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f7ddb05832ba86827468b361d8ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532eab918b68e87be284117f671cc5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb55ece4ad9a082f04caa3be5e67f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb19d94df5fe48bfc81b5ef663806ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5838124085bdc86f55d6d8d3636f6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab72869a17cd76160f32e26ffecf2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9de2d7b63231adb9f858f8d929ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb688fe3b7177bb4069c9826a4aca2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafff1c007fe2be226b1a5a8fed0c6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55528ea084d20c0bc8d5d3168045a79775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff84010cb0b069cadd3b40acfc539b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539b25345f959f6eebda3f6cc23a9bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a2b3e169fae906019fc74c3b1b6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870a37b7487f61219a77fe10511fce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d74023ee5bbb75225bbf6c5c37d4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed6073555ff14ba17c4c3e93a1bb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c8470bce1e29473a2079c9f26373782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d808742ef73f65437ad3ba18ddc68e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e60583930feb5c6b2b5f1167b3daab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f002e90ba0a866020adf82502cc8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a985a5efb6ff62906afb7b1c01d36a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701519d30ad7556c19a7a504a45c0ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb423045fa71c515512ce5cc5c87bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929572c3816b5c247d64f3af637d7a7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027169023f13d3ab81be2c64c465632e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bfc03d428e46b0143482e17feae9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaee430e007a27989e3161d91f67d6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f68c5d5eda0ac11d570b5a0bef5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d748bf539eff9706fa8d6a7703769094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca68d1c2ae6be83ff51d391f75c3f7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf684d736dbcd510f4916f58863b502b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b936e69beb50d308ef0db0958de0dfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c944767cdd4f4ed095ddf7573b4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e715c4fdb8c369719dd5b94a15033c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1ad855e83104d1ecbd3e2cf90ff7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c05d61b3cfac758d60c0717c7894101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef866bd5fb7cb5b1fa060303b3cb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe15a9bbd901198dce47aee2d1a7fb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8bf4f13c80b107ab40b28e70fad90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34823665e293238d908432f77584c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4852e58210bf562969e352a23ddc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5b6061a2ca407f6c462d80a37721107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee354bf2b67837fdef45efb75ad4b12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54338f4c5c7d677e1b76688ad96bc2c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8813dc84de4ca12bd252c1b8b2897b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86e7c1abae36e37b0aa7f939bcbe27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4096a6e3b573300ff59d66d6c5463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d2ead3b52fee421b8cf0aee8a0e96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d502fd63f95eba8414e307cb762d82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057779d61997f2af582618261f50949115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a520be9eb1422fafad5ef8291c507116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d5628a034af7a76b1f16a7524062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95b0a13de7993fc10d071d25fcfb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e83a89368a0751b38912d96563e1fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f9bbf4d8f671c8237be69dba55e18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaac53215c925806c7b074b3dae410121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e817b3ad8a420a7411bfc9dcd18030122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857e89285fed2217da1ef16c6bb584b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2657cd662b6e80e8b1a2a2e8d98ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe101948ab47074b12c549ac6783ccc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d35274577280da01cad2c7943ebc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc28321c6f0f538ff109b118a00cc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824d3c21ba5c970b9278f23a255f2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09c7848abd6a183aba269d791c16c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a083a2f2439bb7d578527e64e2bd82d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd78d0cfa8608d850733c15d3235e72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d4a0e996e43cb1ba6e858511ce79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9976a60a9531ead327ab0f1c2f8f44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576027cb4313ef626f69a4d278676d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ef36aafadcf522b9e5cb288a66d70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f76b05cf32f70002de385a32a93d8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d2ffe0c85ee3a207781d6a866eeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79047cc7f59d20fd3d0a3beb41645ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4769d4db8fa1f30292b9060b9ee98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d1207121edf99872da9292ef1c55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb5673107a78cbd68c418a810ef7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc6b5eb7ff6913ae77a69acf25183142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c1cff3e293a1900e2ec2f34c4932e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c603652e6d05f652e1ac7accef5ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1337679075157ef0f9aa452068506145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024f3f346709dc1d382c9e8eb7eb54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea331dfd1144e9d3db54a84fc531b75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d60763fa8a4318b5b235da013aa0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c659a53ab9a284842ec8151479d4ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ecb99a90dc6072ed9ef069db8da4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1af0214494a41c57bfd8f92b1f45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae007d4e9061465a1ed0903dbffae36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8ac693e9916bd3075809b86eb94a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1e36230429eb4b4d7e7ed22d74d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb39977d499b3391ca83de7e4588a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9018395f42e3eab13f5794151240af7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37234b44b4b3fe13011e4e4c85db2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101259d3e3d527a1d01d31860d99956b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cca409024285e0d6fd1171851d4bf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da962d171f4c97944a28380f6bded4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b376fe71622fbadf88fa3a63b1bf30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392f6e9d9d3131a024e458601eb4e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5370accaa5de17aa50eafbebd53e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9231814e9272e01fff87af2c91fab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fdc29b5e47b036ff91f4c558dc694165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf285f8dac23d3690a51dfbc36c19fff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909066a823d9f095223e7d982b393b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34572e337c10ffdced106d0831e35efd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236fb7767f1df4f3820812b4e78a17f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2a1c0129f066961b9c351c5db8522170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c804b76823870ae8be4ff1da554b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f92355b180bc303dfae600cf944569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073d4893d4ef2b9e162f5dbf6c1b7b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7f515bfe0eb3afc990577e6a27093174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722628ea4ae2c216b6772b1ea994743175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3f31a396520a94aadbfb6cb3f5ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc1e956f18641043002d8e3b33b94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf580b57fb14a9b117458538f1faac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef25f79ce3cfa7f7519e36f3fd59d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec01a41b4712949301cdefcdb125f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235848d043519613cfde84514296cae0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f31940e94f582546d50e284091cd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f8b3be199818d24e7b5b773740ab6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0038582b5edfa7df02e6b7c656b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f7224a474c7ac684dc9d4ea930f4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac15e39a0806c9cf0696d18386acafe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c8374ac485f38d1e1d8c72664a20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99614b8d4e1647a16a41d8058edfaab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6916df763a640a34d14fddfeaf17de7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f929ff1d58b6ca7e60dd6583a8328d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c025fbff42fb44cf77334076fe73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bfa7ae30488685fb16db73504de2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea8b0c7e7554f64ee94e7efe7658eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a036b275ab4e485566c5cd0750ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7dfb5565e1f45550ba36b6302d242195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095da555fd1655925a9fe462fa88316196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc8f77b00b2c7ac3bfb63519712487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c4ea11d6688f8d06b8d7aa549a46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c404ab53e17e765e643b90bd275918199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63f71d2966aaef0c01e7a25240e28c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284e944369b7e3fc5d8c417242df13d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdf40340cef58f09a1c465cd2982b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ac5541b0b6afbc66e22b3a287cb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b4c6f1a7b91015ed0ad976d1fda69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a19ed38f3646a4bfeb89d8ff3e08e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a712cef4282e0ed62dfdf84b96534bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c4a6a499bb5d04d28d29b4f7a19f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9ecbb53149833fc5027bf29b52fc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950bc1e55096632de7daf416942343d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec250bf01089042dfd49cd7db3a995210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d1b417b868757ad7cc2eda75fb2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364efd8a0c913623bbe8b1ba94b1ca0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330ffb81d157bbe894bce47e4bdb65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816d9fca76943cad6f117080e7bd02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bacd5bd704ac8c315ce1bc037d01b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb5a5922688545e6674ff8123c496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b6dc648c401dfba47d54be605902217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1040e8712c7617f94fdd9d3faeb55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd7d43b309ee084e7db6e03469651219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5842d92700ba233ee65d3d7b2585b92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03b66ac3a84c2164c2ab43731ec15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b4b9ee07a5927a291a27a522f876222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ab10eb1191a0cc6db735b64d9bda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54aa22aab23e57d763fd8dcef2162224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7729ff7ad963bf4dca047019389a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b45a237a15014840566c3d2db93c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179fd8f00fa05fb629456ca56d875d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d00ecb01ed5c88f89cf61ba735c622228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c858bc648e3c8c0220becb435b0ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9a2aa9bf178156e239d003733ba43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4daca0f7e2c1f68e65dea682ad5e3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221320c09d9e8d7200112dd195e46f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450cbeed539e02c45294b23510526d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0a443242833ed5f34b949472f86d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ebe641b725d06a4bc97c371e3f0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fded7f3c4c9d8c90fcf7e4a457869236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480240ad8436a59a4bf49ef6273ea7d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ada566614f0c3f3d94a78159a3f34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b149cba3bfd47294162ac578491a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f82d0bfb783a826fe281ea6f92d48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc5e849791502688d929db37408f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6af85857345cdfc4cac386001bcd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5e4070b1759dbeb5d1792225828f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c93b2acce67e9bdd4e7c4ff82653244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006584e5fe2ca7e1d67298680de18a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b37c6e97216cc51e4301af486bffe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea28ec243414532fe103fdba6bbbaaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add8910a90cd2c1812d4c64d1e2a051248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59606591f2da9b87673aae20a3744055249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a3e04caa651ca9385a4410346516250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e6eadc38dc518ad4861afafbaa2af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fd26f761a3e2fff577a0603fb1b0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bacb11b4e8adfc0e9b55d6cec4fcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4b4999794952c85f7d642ea627237254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600e45bec9decb9c6f76e59ac9f82f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ec1119c36e2714f5e9a54110ba24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393466deaf8e1c1068e987ad6a70956257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473cc01ad742a5e279e12d3c9af4112258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c70ba2225c1bedc1c4bc8b8c36e71a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572d60f97831f8aa875f5b0df3aee1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c61ddb146669227ee22dd7ee2e37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7254336b2a0937c3a1e08dfde7ca20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee41220fdcb2d062b8404fa22fc53b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c3d5634d76fa4856fbfdf380e4251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94460893a655d5e5a52871afdd5ef74f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cb45a2a56095a36e94c40bfb8e954266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73470c83f4ba4e00e486c09752c31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8391df154e5256391e5d44394437d9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2dabe394b9870e5c873cb6efd95df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216424d3fbab67bdc3901c9381a018270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5c2465fc7ba525b13313d8f51d9df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7471fbc2e1b9052ecda6ce61790c1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a238caac5f75c8f38b5f5d74cf241273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d02557b6890095175310f4c98c415c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3ab795af004fd6f6e5a3b22d4c33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deebf1d9932663132ad6483bd9556e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b266888bd0e1c77e0ebff31ccd8d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff09990802078828f20b94111a247278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ff75fce5320b1c3f25cc5bc88f59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251f14a5dd18b8652b26a933460091d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9206f20df15bb620a63d55594829af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725db6f3c36de6bf5f515d6c0c541e7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85dafec45f7089e12e239e1b0962a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cce956fbb043c6bb71d478c095b741284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c3c8286d54435c87c285c485d0ccc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170947b872d7bf8439ce6c5842a7b4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12497e3b9a57285a2db3e329c7acb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4bac1259aaa4515e69653725a3646288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65b8a3a3b79d88684a05168af0c036289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f289e788d26b10b141c1c7cb9efd74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae9220fc52c0d8a8424cc1fd1439d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc85420b312407262dbafe4218965292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc20f151b37c0b9b9631b6c180c9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dcc6d41adb3680cc10d44058eeca1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a1822846d2be7e9c650ccf2653c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee679d1e21155e7c7894f6ab97b8144296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176fcee8b4e4e123ef05517ba519c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06469b3739946ddf8c3c294c2210c2bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13aa811b434a3d79f43d8aec5585f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13627a11ffd54c0d6fd636ca4d5223300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347febbb002b24015dde67d10148807301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf4c0f8227b9729466c5142386095302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93386de8f7a63d465e71b0b9c0c00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80340f64ab73e9cf24b4c7afdb35ab89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72194070478f160beaa793366405ece6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566f55da1f6b120b079d35865be815306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a9bb55e0e1a60f8413399fc386a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2091dd3b67ba4880dd9e4e47fa101308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f5951e75bd5d2685474150bc6920309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad857e10a0efed5a729611be744432b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a027c904cfada71460ea7cd6ebb52d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c6175e253592190135bc395b46c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a1c6f059c5a7e6adb35037a38f25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e989778dce4c920e969e5102ef4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948f12f054e05aec998ca60b4bee67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc7e410a81c8b96b506b963c4f7e3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dda3c3c627bfd06171571ae9dcbdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc15e14ed372800f9722b9b7120bbcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1718100f5bd06340e6983c85b43d818319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68fe952585c90b462833fd31269951320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265044751974f69446ead49cf75cafdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160108720b32764373389a908d11ec9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4ff7a30eaa76870d4f53be8011ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666bb813c84fc1e2e04df69df46687e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f56a7155fff8092602be7ea00756325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf28b976fc786c0169031fff7247b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb52320e0b61b924b09043e9bf0b4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579b7b2f8aeadf669ec57eb80275858328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630c6ef842b7923ce39269af48fd47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd03df95060f154035e7c6a00f4b80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa44e23c253aaf18190757df6f427c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54268af39b5067026ee4e67991f13252332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e015b4e581c67725e07cd88885cd5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9e939503c5a31bbae4e882e563301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0c5c7bd1ed00f185cc7c7efea22712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b690884287f2547add2c4720489042a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce3ddc7d989e097046d33da07bb8774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b317a63cce886abb6d0efc913417ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2628f6b473bdabb453d7489519c18a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ae5707eb3872a8c1c7f8fe875f0587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99769ec9efbaae6b81447f5ad90fbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d272cdbf849af02f891b2c5edf809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb579f89471ab47ed0226ab4afe5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ce446aaf9d18a3de399f0ddb8f8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d481cab63fda507cf280cde2bedf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536f29686b326f8bcd7796dae1846313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d35503742527b6bbe85f4484f64e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e763a7832f1d775d9ddff227c3e5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bbb1a9d05d52d8292dc6a709e6aab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931271e3e3318e451086f245138efa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f7df5ab2f705bd8f775f6b566d0dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a1a46cb2b8f5292cdbb4ec09941f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b965119a91d3f544026408179b9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1a9b86e49eb69ff7ba942add9e9df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9773daafd895492f62642b30ea819f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b388dd9a409d5d54896d27aa6e2c7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c062916a5af43cf72c810e7c7c1441124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d7f7fbd4df2da2ab8ccbd62e335c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebf696dd5f853c01c425aa15977a3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7918b86748aafa99b43a586d623706227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22fac8f6b455812ae23e591b40f4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953eb145125e6839c755cc309e4ae5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911df2cbf7c4b87d2d480fba1d9df9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda77999f89455cdfbec57255747c4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc398d98e229594cc0739f564188a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096de545fa0952703478fbf2263a2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4395187418b9e5611832410446b14d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78ffbd9c9e1c45dee0c3e76d3f942f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071333a6f40055538d13a199bed3e9c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5790809cd37e546eb2cfd21d384dd3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c44bb1395650a98bb1b002da93eb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826383d16b31984168ae583e3ee27a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e298d9edaece60177cc51371605f0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f56068651c0cc891456d53657a614941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96616ac0f3a5339d28a8197efea191c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919f15b450db5f08e0dd5d73fd800f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee778f3aa93a8b323b2ca93b9c4b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b117e95c20c4362c28366013f681d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311c74b42565ac3959de435852069446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c66dc73220ce1c31a9ca08bc923b3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b307114a9d011b83015bc9c42fefbad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e43cc0cb6676372e07483cf4a2ce349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fca2e3d9b326c3866300ecdfbb8bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447e093a644f8b6ab60ffcafc51f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683683e4526524f2f17a667070fad3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b097c149ebc297d6c7801fe633f1de053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04679628446a475664ec401ac63d5f7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c70766afdc50fddde27b7915928eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d73d12e677adcc52a04780aa1cd56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62422f764d52ea36953bddc8df98e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c294e41b417edd2ccc70501b41bb8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de71bc6d6a9980784f8dcec7a2c3dac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b814f4ed699d4bc3d0d376c42dd365460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b445a6e76e484f2b638c63aefa1598361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbb38339eaa4672a5505678d9c7c7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f4c46098c0bf6095cc353930ac23363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2580c39f1521de60191f11999e6bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398c43d3379261fcd2bc5ab1d0ee9eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631b57a985ed63a25ea76dadaef266866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f0f0bd6b907534ac0c2e4273164f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001e6ceeb30c6c9f02c9d57fa84b1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852099e9e1b27f536087ae42c84ace6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29902e83e6288c4c9b382dbc2fc2533c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba47ca986fdd28f5a46784c89971e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5119a180e26150312d1fe4655e3500172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ae71dedfe6e21e7db58b1e8b5113a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934136783097d8b84f5b7ef42d451ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9749225026f3381b927d4777bc80c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f424e3b0fc871f47315df43434643db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b1af461a659f8751e5c1f5502f8c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4f85a0ce0ae151b1261880e0a27278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12de4088748231fdc56a7d4db70da479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8745cf5f69476962d8fe33d6f520a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db83c990a0951b9577f549dd06042781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f016ab2f0b54e6f47fc0c7a23bfcc8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc73544d6d1928bba1b1946bde57483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129e2255a547cdd6ee306ec94782e2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821610fef78b9aad9950a97ed9230be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7a109f5f631f15ed5d855608fe6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd3a2ea49200d925b92af37b5bc6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10327f2b74c2a77d5f9b4bd31cf772e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5881b568c73860f5081512f14a43ff689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f32ed21b6ce64fd365190e83d2913e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f5c3a081f616f19a80839d0293cbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1794464093d46af622f663b26ead3d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf8894242dd6e84a4f8cfd75bf2f9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909dd8afa9b7c18c5b82f4af1d7998694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55291957db75ca9cec3da6e6393cc2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698c0c82de4ace195086d2a6f2d57096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c4f80b2d12603e0b0628a7fa0c2e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376069dab07237e882bc3b294d5c6d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c531895c46dd3305e5d21e819067b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43251eee78f421f3e1f576a6b31d89d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbecb80bb3c7c9f078b7f87e6206d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b8e39c5d43d950ed4a4689f3e101d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceba8c38aa7e4472cd8ccc24adea9ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84b765120c968c83ea963f7835d06c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36c8b07898b445c83d89e6993e0fa6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317e58e8ed1d208f8a1eec30f1e60b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b08d11afd73f9ae93ec3812e9d8605107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f7a47effaf45aec8e8a44add0b35f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a6a05bd52ab9752e5ba6614489203109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d774c73b0bfe2930ce1ee3e172f95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9e748de463bce90bb47e7822cd92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a96630adf5e5fcfe9324d2411acd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108659b3b5e6f1c1fa989e59d44a244113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcde58e8e0eca0f67f9660ef2300c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248248a8d004f8a241cdbea80bc3235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e582919ef73ef376c93e614d11a4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2703a7952ab43759ac67c89853a85c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c750cada9933a470c4e31b748a5e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619a2f745bd4b5670c40ae065be38c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7625f25a170752f3816d5e16367a77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455019b43eb0d415ca44736d5de56af8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c0deb98b27f6bc63b7f743a509005122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c86bf7a5e493ec272008aa0b2c0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783244f13e0816ea2aea94f28c093234124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91801a580f114a2c5a7b8a4d0f6ed7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99160e4e8cadd429c72b0f0b6890ab1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147f2e60b8de04e1555b4ad2b0a8fbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d1caa7756830fc55481d66842bb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6846c65fc11aa4a9d38c642880a0df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23193871128455e558c57d50475079b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cf069d659dff9170fa28876221238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad7d1a41562b5ffe793f6f88c03def132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9acec9422bf101f790b040567fdef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58874e12db76f5c9e6b1516ed83e252134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04908a93ab0c56af0f1840d2724fe91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cf0f944a5f46e00d4653d798f062d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f5067bd9ee62434e03ce985136f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e118ceeb26ee197655b617e6d548bfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7ea44b9165d58b8c99c33f298a1de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec52e2acbf167c87b63711c43741ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee29e9eae2c711974555aa75c3e396141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054002086af01ce1a036f4849a1d02de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd741ecb3a0af54f029c36822c71fde1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7664393dcfe68cd2257bd970263d81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346bacb61fa25d1518508871323bf8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd8edd5939f7c6c1b0ff11ff151e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759202b3fcd4789d8fd3cd4bb5a32ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c112f9635f1e51e5170639f50fab1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b46854cbc48a4bdacde207a2fe3d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b6325963b18b7faa5cf39292f2a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f9e94443120209e57a10ca23efd18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca29109d0d27949dafe876b9ff84c67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fda4885b2131f775c6c2ac27159c32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f235f0c9503ac15141d5174a22686f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9ac58d51e333c22187ead693d514155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4c216be41b62d498225b7b35a1506156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6de1a9ce03a3ff6746de254f60f418157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c0afc1fd8d6cd8dd91879112e7e5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a4a2290e4fe949196bf6a9d957955159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cd237f900a5dc9dc9224746cf1516160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0095fa81581b461945124377d4e75f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb1e07f6c54f0a831f7668e0c25bd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795599bbd6b3cddd3333cae09e55a21a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706482821c5ea2c5d35a98e07f7d9f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66da3003ec92cd7d0c6b4c3c49674e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d397f808097ea6f755a722df893fbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf066f4c8402de291359dfe1199c27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa02411e2a4db3076ac3ea810ecf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6174a3cb368fdbcc54f2581675c2e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3281744498597536b7b57e787c59804170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1a20c40d360911605418d0d0ad23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c37b8bedfc867bad1ad76d0e39c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79037ed4658faa420fe5935b3bd1518173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f013e1a23868a52eb0ca436ab7c0fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494519dc646fb41edb84548b5ae91b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420dedf3c7a603f22565973f30033db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a94211e8fb56679f9a74b66064673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4069f444b46a3a5639e3bb395c651178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd243b13f1be7a294d3378cc9fb2bc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b03da44b66275cd4c614e18027c196180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adcfa37e710f50b0909bb9ac086ac2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64602c3b702522e5e653ff8670abbaef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f46acb42890a37ebffd1b3e715881183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c4a595c16c14ff8d3c0d489b0827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c3a36a1cc46716c5d25f8f8877bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1791f0aba464326721f058711ea3de6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed5dab5811212a2bf778c862cb2a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38bb0142423faf617dee7c4ca0350a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0006b378d91e1443dec2be3c3a8a86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd117bf37a4b9c08d0268349ee07304190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4149927fdce7f87513e8686a24f70dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e54409cde9867b15d914b2bad2d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa476533738f98a5069c668ff7f9be15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f56749892445e15a24251a2888a89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccc15be506bbbe1e6bac7ff98d8b81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40347eecdc89024632ca416393efd89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d887fb9ed06989cdb4efc0e0e9d7f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56093479b50d7a5b14856ac15842f89b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09034514e3a21dbb8774656ddd9681c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48dd6dd3db5ae507362522291a9222200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d95588ca508afd6d5e30b7a0cc63e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8109cccac76d8c9c4a31b40d245e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a4584951993e378b6bde18b7bd091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934457e906224aa6df54c8fd0ccfefc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c0337d98ebf47c84d265e477103ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494aecc1060db98745528760c9c9b1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d1dc9ab5bb258bcbf1ddf15b7ff3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb7261e70b2d1a454c8ec255eb53a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b109dc1515dd4a071a27f77220768c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afc582aef122a6313cde2ce208006210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71628766160db79544696d268c104ceb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37073ed87140da0939e4ddd1f0c70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01af20426d9018d69bbc03aafda5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee614132a11043874c961f1b26926214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caaa196b0e63adb7d6e256c8222bd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d64c077177e8d3aa6c1b49de216c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2997c1cd0c34593e165d78621429bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56649b8d648bc0fea20c219309dd5d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec952c44a5709ce9feb7726e1121bf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa2afa0cddc8391cc55851758b33f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd11c26a019141c1a5f95fea5c55e65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b73d0f336cb3e583077c30c28d06ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1cdcebcd41ae51cb2f1b247fdd4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e5e631ff46b51e408ed12ec8b2145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4526ff181b682104bbe8df2eee54f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f540037e41cc6b7c030c347fd5ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b09bba2af7ce55e6162e1e094788ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ec3724a084c643273fd73c35e6fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d571c9b67c5955f62a5922ebc6a04f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8bc9ce984bf8819ec7b474075a375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a738f07a951f330bb8aeb116a0a2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad656086bb8cab964b0caecb4c8988232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d307930e220bec74e099a0b360e0a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f51ce273cef5fe8d1f0a23f73045234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d227679da1f4ddd40bf1e296d53d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa442b768a14b793400626b547df762d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62c9a48109b7495c51ea59a9c1f39f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e5ac8d6793c35230f42a325d3713238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c733e1724816d33f2beb77244913c49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3e613ee14652a272f9d7f38ec9310240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35736cdb9e150fcda441fe83cc72f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95bab3d9de1af21680c06df1fa994d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a478a11afc695755909a109ec316084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90553b0a2511d520968b3db29ea1643f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f6067a5a6ce72f71504a6c9aff49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de76b7970ca7e4436f5c2a8c949ef78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f60fdf7f5c6b865687fc5f27108fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f546076d1bef0b91e388456ba4a7c9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d32a3b66365e648f62f6f630524a22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f919efc100f2b5b4afe127ae762518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c21ff4cd1e272d5fbcd7990117fc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db3f912ca85282d09013f5135a1b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253314deaa27943255069187e36b503253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8eb3e79178ad596f7f05cd7230470254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ded90a99ebb91fd31281f53982bf23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf1846771bc62fc7581f08a223dbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb17602de671d1334bf121f8e17083257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc299605e9c1d74ca49b84c2721a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eeff711de1763cb274e703cedaf65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169432ca29f105aefe2aa6673468c6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4721abd4ea8fe1e98f21c328f19bc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e0f44fe7b9394005d2b06979bc05d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c50dad69117030d95f4a44068f144263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29f655ba19bf87cb8b95647279f14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745157fcef50abe1348d559fc5b72c18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493de983998afac82dc63e3adfdd1bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a16940d83f2e5205593bcafa1bf452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116accd6be8c2bec115cfd96043134268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc556db73e265f36a9b84e1fd21849269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1416dc0c16c1f22ed7b263399b968270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039628cc49ab5340eb4fdf6d175bf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1232ef491414c8ad0033deb3e470e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedb157b36649da31809d2e95d09559273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7261739fc86397af8753c0aba9fad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dd1a83dec9c77e99711ff3e4d071b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb773d1b3f4f427e1bcf5057a5c7cff9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4898a7ea18923c5c3378cd73bc68da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bb700df816624822b731e61f7a7b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda069d31ed097828319160f8c117c49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3979fbb8ad20d3ec52b5f4ee96302280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a63e10486ad5b940213ab42edf57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04072058793c35d60099192824a82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebb6162341fb4839aa5979aa183f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1bf655e3aebed8ac5d59601612ec0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903877d576e554ec5738d38378993cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe777451b7ffc7b6098766537ec9fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd516821d26261ff51c6a42bee0d0b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470bea93eb597fd7e1f9900571a902d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2054dcb0597dc826860a1dfa20bb769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c747d3599159f245a3a609940859c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf65913e5e382b792311a7e76f74f5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94163a9213cef6ef99610327dee47e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc6696d4283493f690185dfb26d464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3a8efc8107e520cb298211d200e21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c2e80a045b3f5672e0dae1f793e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb333f29c7da966641c8ef6f9a3e7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79e714f83d896145f9c0eec73268a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e881ac76b3b64fa2099c7d9378314e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d892b63866fe9247ade9a7daf8c839299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881af7153f01885ef111f6ffea6ef5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e71ec6fddf204c58fc8706a7aeb7db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71580b73031d124a3c478ed8b88df9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d2f8851477ab64b992be29f29699303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91814c08306066a2f4b9ca82bedae3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f354c54690dbc6e91cfdc930780f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325660e3be26f513000cb3c7fc67acc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d51b26f4492550bc43534ab48d6a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066bd797d92ac603b5af6d2756241e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b1e4c5c30228e954f8eba6c1731e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce291d5fc08d598a4d979d2bb596f01c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22dbe9fb144237736d6ee6138ea369311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a80d1252e26ff4762399645eba011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0627def130ed0cb9a0eac545653b64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdce68a3fc90d07d8c1dafc32be2f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bb57a1f5f4c51bcf0da47babde22a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f137208d8a00f384484bd988ca900f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6ea63dd9832a3eedd20e532db2b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0ec4b536e99fa2266bab8972d323318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0223a0cb3aebc16cf63dae10cef638319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4001b7f32be0aa4e59d5fb0fe680e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a39697a3dcb74a20ad040f13b4ec4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e6d33d2321ee3af733beefa0c572d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442853641dbf7233a90c4046b33582323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701745ce54210d32e37de9457b9de525324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d4d7243cea1413e6d35a6457c688325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>