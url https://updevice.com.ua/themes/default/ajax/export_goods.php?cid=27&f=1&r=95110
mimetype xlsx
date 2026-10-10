--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a57b039b6816e5f70edab0d22cdff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b1b2963dec551d9de9f16d9f16da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74161d71d918f13ad049b32569544d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d160281fa27c359607db6f9ed35824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a1609aab9bc725b929890df2f4fb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d8d54d270bd8650ec24bb16a85426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f06e8510e19602d4ef6f07a46a39857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5dc45d7bea1448b90d155c941b6198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b700daafd77635ab029a62cc743969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a915b8e62adc13c8f65ccbad9901e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba751add35a1e85269348c40364bee511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2876f48fc28244110ded5fce7d589912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e099fb0cf8dc74607af5f80d4df67c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c879b1acc5c5dbef71453d391d072814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27909a815636699fe2729848d0d5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a996fdc320d1a9918666781e5b85416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68efd7c7cd33515c641a2c9cfaa8e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b442b99fdc45055ab6ea403983baf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a23d8ee3b4e123b91a3e308a076019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d09a5f835dcbcef7612d30103b50120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e3870e0c79bfd16fe62fa2cd85b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3ea653c6c19e411db47c53eeb721522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21715b3795556aa903243db5ec31cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd21d2d1f217a2ce6062e68e101913824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d43f7561a06d33a9d3a84e5e934025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd3832f9cc24ec76909284302da3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02ad7ffc31194f9aae5bad5556c3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d42889d19eca505ae2e9926c57f30428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79de63d20126f9e911d3b9279e3bf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98540a67da6bdf995545bce9c3edb5b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af684752809f1d06878bdf7dbc3e88031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3ed6132f6cd43a9df43ee8df190e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c8a10c5762602fa2744dd59a17d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad7b70702bee63ccf3658a120519434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b9d840d1d926d2e58f8b05a4345f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a823ccb3027e89a97a451783882d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92262d904e519ebe0380ef06bbaeeb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e453cb339b834830e4cb3311099f5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24aefe1a1fb0b3bb35e19b47b1977139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33647b944175b96a5de2dcf04af62ebb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358dd69d0f22fba2aa3ddb5dcbf978e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f370b4ded577f7a2acd64fd0b89930f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad25bca2fed2b770d39ce0528d2052f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639e0e2cdafddff87ff32918fef78c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b43e6ed3065c491ff89b07ced6c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee43441d6404b58ec9bdc5c12d12546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9155301ee9be8e456aa84db59e09947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea64ebfc4b988d0d2a13b62f6f90b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dcb5220a0a8c8eb6cbf40b4196e2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da5c97dc81398d348ad700c574320450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9652158fd8f1b52190e42bd77fc0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d97f76825b4c78d34a9cffd9f7601a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2a1a3b7b49f9815df9a5e8b28cb7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150211ebe19620e35651d642103f381454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867001ab31e6879c7b7e718b8b8dea355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ee16968a5a8c250600bb932cdb11456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62bc1c7a251e110aa91d598a54fe8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c3d28b9db5f5bfa33e04f171b703258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21e7e170b2f6539e315e306a01fc3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda4cf79a8832e7c393584ee01d1f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a8446413b4cecb1b5c1627534868f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d530f8a366d89c1fd9e9b2a2364c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f955f1a7d670a99a64ce1139109db263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468101f51585854fd0045dab160eb4c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a4bdb7c842070db3d1ad0aeb68c1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3efca66004c660092677538632dde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438daa5d42b471240308541836a9f2ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c12239f1f7c6d78fb0d8e0b501324168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402c500e8d2eb7376e98d2bd4babeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625546d9d6e4e6e47b427c9d9dfcd9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dcbe456b1fca178c261f01dccce7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06596a19606ebd515c98f908ff3e6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67a02f605f1ea97ba909bde127dfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f692494cdb5f78e22ddee029509b02574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311629c9521d0449291d9edbc4a8f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a04a547af07d653ff8f678e484edbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03509bca70035ccd7d69f55cecdd0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e88aa5f113d47a55c86d01f2c82a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17382ec826274557d6832149056c27ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006db37eeeaf2fa9ce2bf496f7380a5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b4c9a2744ce5a914f2ac03c323dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe6e2d601d48c288f06d8ced23ded082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806734f87138c4e1334a7ec6638699683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea7f916da5453e6aa00a9506e68e7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f772556e8c36fab08b3d54461d8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067d64d2f5291cc4ff21ecb993276a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9bd08f5469eb1f5d76d9782ca4e8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807687a7d1dcc82d93adc6e4a1a213488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6bb01b1bebe279b5b4941023d4b9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa65b678ffe27bc883f3e1c1f6fa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed457cb4f23e798605de334b5e015991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd8c425d532702e6be79794637a3ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540875b57d70f9d4cd12df8c3b1b914e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd502ca74987030bc67384ad6027094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809159c25dcbfb50c4fa4bacbe5ce61295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f3cfae0d74d97871f3ba8d88ac3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa43e87db9037531c6f0b11e72c6be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc980a89f27a30bf72bc7b274983dc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd07a99228edf821c9e4502fc310d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59756a56c0eba5d90300ab4c1a6b7b89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daeaae980e34e9df642ef4ee8ae140101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad29aafe8184b14b197c095e81474102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753984412a8a4d396e9ffd24f52a5fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd8570b98e523bd1cd35493a1d3ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59def2f6584f60ca898f6c735e80028105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccaf6ccf7ecd832284048e432c9eeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ba1c3f3840ca23b5579c9e2094118107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d23e662250ca587ce15d0a8290431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff223135f682acf9ca6f452053aa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bfe8db92720bbfbe1a53751bc07b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6832f776b2359f3248e2f84f33eb79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c442bcde1d80dce7c5935b8f502484112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70bc897ec32a5db6047cf67821b6a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c6911ecd512846bdde226dfe6a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a320752dbbda4bc7908f7c9f118a7a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2220aaf30c45ee632e0a026f66d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559099eabb27ab9cde1f581d83069eb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7dd9fd9e22554f2f59ccc21ea82c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d59ec5a2f56ac9c70c27bc11d363c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055996b7cf4d6cbeab5daacccca14a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfaf860367e58c8252b37805551ebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b76d4f437a9f88ce988e4e0df3f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4d401542ceb15b1f7eab33575a28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75af8507a4ccdca931e68e70ae0014124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfd9191a9eeb9159712860b5e132bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6fef99e7be5de1e2c2dcd1a60f427126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06847559384896265ff7b6f65dca99f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03aa7ffbeda9cafd432f14904f5eca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258c6c685725afa9a0ecd9decf6624129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26223508f9eca3981776c157eca1a68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f7db8eb4831051cbef764338f433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874288b6c51c7c385d3bfa28fb1e481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520830a6705d9987caff238a5849cd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4db5762a8a705de30577adb4a27c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51c1e1a910b051fa6d3b684c13d36e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e95eadc0a0faeba6fc0589097cf9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da92060e16da6eb8103c2daf66820a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea05bcdd3630efa4671d9e540d523b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b6cc0affe8e0ea842c310c238956139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a3b8922d3d12e3f524f0e26654c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e87dbb55539825f1eedc512790068d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39167ddd9bb09bf70cbe0611868de2f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b64fff937c2dae7f089b27bfd600bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f848d41c5d08ad9795b2d7def5ab6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f42cc42af6fd3d57133f3321a8483f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c915b6a05b4c739791b345cf9647ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceabdfe320ef222ba0a3753abcb876a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c4980e6b960e598c3d8bc0623919148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e801f374a9a4eb7cd97070d520080149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30650da98504716b5748b5a42fb9620150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab78d410460b1416d3d47c64d6a77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5400f084e484087ab36df62cc4e86a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c3e1c33755da6dbefc6ddb01bd78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f0ca609954aae5b7142989c977c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689865bf66bc7819a7645c88fe90307155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61759769daeb01cc7ca84d6192d9f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d98beb23336db8d6f0b5a9a02bc59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99995c72cfe567613ef73b17d4058d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0785f4793881279b00957a56f3fc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155552844a10fd2eb7f4f1f5868bec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ad780d4e5fba7e241f0593f017ef4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926671adaffc4df92db53ebf7a0ca2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b95d5a8407683d8f7ecf3a8245dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4ffd6232837f822c617495a11f2dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d88891df2e2e271587b84a1fbe7edd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baba9de1da046d5c1fb26a39cfc0623166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652dcfe1ef67624e76607867d0b985e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01036352e0e100da97b9ded86c5dc3c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba92c0a7144858df065e91cb4161226169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a382195009c9e099d0ce447c2f90f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b10db2364b2d42640387dd4834255171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc00c09e2aa6399b7449db1768eb021172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955162e6bdc7c8bdf7efae1a7ad3733173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634a7d24ed24ff9d1f09b6e3f6adc4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ad1c4ad9ce1171ae2efda59448190175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573c94bd7fde455dcdaf579d3c8b99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7c8586c1cbff0080cee387dee9b2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f4384b9f5eb83c2fe0def0be4ad8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90ee7878b75be836543fc9fda4bab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb287eb9ff606ec65497724b6468bed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372adfc45f6e8e2e5d543b952e48c52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80db8b583994329257f15cfe765bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390b495d97ff11b2530ebca4b32f17e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b6abd1e45510eed2e32d40a370467184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555f8443e9a326fc0144820059a8f69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d906725a6304accdceae0ad0f8be18a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430b911e2a549cca2a9ef183c1d943c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ac1442e41a4ced0d9ca0ba5762d63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4da180cbc41b9bc17e9be164ad6d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133867e46c7eb87af8d69b039b1cf8e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd61bdb57ff927c9538d78c0191f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80944cb232944437cce3b44f01e19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15998f44bb8a1385302dac6c2b3857193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ca974cba079addefb2cdbcad4f30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2893e1d2d150168caca668b2a8bd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e31edacb2d703707f94410766ff44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c0686b4fdb884c39a906bd34d5333197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46c1576b96bb1b43454dd5606b5b2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cff81a72697283c2ee6dd01a73edae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ba5ebb03eaaf7d453b8f8db1ce17b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51eeb0e047ae78a845ea496b2a1fd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bf9fd2684ce32e1d386dc8c4bd72d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0cb47c9f57b68f4eecd4bb169940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004408182e604446b0691b13894ae9f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bff351ece7f741bbfd996a89dcd97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91022e2e6f23c834b15deaec549fda2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408854852894ade2e1e8a9f544eb0411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ebf18c01d9f0dffa3d50ee83c0204208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f431171178a6b3a15db4a0527d6f89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea7e617cbefe461b5f991996dbbb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308332a1fafe5a597e3e837bd603ed2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c3cf32eb413764a7319526e83f49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1117dbfb4c03398f84696f4b28aa7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddcdb5980f06154fb6b30db668b73b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ddd43f6478b1834a8776bbfdc5b8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432233fa86a7989e651ae08884780366216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472c67bc0b0fd0fa3488ed4e4b0a7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e4821d1d10770a7ff269aac483b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a76b4da4c4e4d7b2a8e696cff6a89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25438658644abe0dad67517e93124af9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c2354601d297add41389f15599bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37e5a5ffb6c0abfa7443e88577afa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4a4c267ca449b3bbb17d8437a87c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f16280c881250f2551574dceb665ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fb9a7471ee3b1eca7b63a28d7882c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18a81576c87e495b89f2263da927a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d813d61131bc22c9cb590fdb198d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1cfc534c62e9918f4c69959611d45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd948d94cff768583ad6de81d656c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff96c24a5589bdffdaf8fa48f362e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f15ee3af8869330e36a028770a41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641fad6fa3595b4e5109022bea93f85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e70c375a9848bf9425d98a36395f55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da458fd8ee3e9876cef205877a32806234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e5757cea45289da784e25571c64b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd722c69e0ca3bf5dc1ac8dc598f62e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ff968be2092f5cc90ba0a2e7449e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914695add259c052a3cd3065fba6ba51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493d000a1e6c41ee78cab8c9085ba09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaefb565b703e070417069b9fa7ff2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdfa9a6e53eaca592aa26ee7d8e0e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d997f0e14f194552143ffbee73538e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9822e28d10ff29ac8cee74963914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16187bd787996a54b0facd491c92c5ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e5a159108ac46c59f365850ec4e0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c506762ad5393e958a94a6d08139b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d3d3d4496c96de7bea60d1a3e10c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8664b8fa2b03e614a65a1ad08190137248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3813d39944af35481a18b4373f929249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701c9cd3375bd89485601043f56bc51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7411b9741dc56fb62bceba6a6352251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fe0b3bdd12633298509ffe1583950252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22771b85c77e81283c7fe1d77677fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72aaaf09b0ac39d1bbd9dc744e46bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a7087ffd58b20814ca5d9c4b0ba2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb4da91fe146e71f535f3329e299c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c6e4217631449ae68bf15154c03fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d518bee8e8c73ee3206464bdd97c72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8bd2bae5190bdf60cfa223bbd042e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ead6399fe973572a173a3d1420910260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1a1470cbb7962789f79e7186497db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938be9185ec0f76698c9b449741c3cdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a489eba527c75442a8709bc315c4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60fff31cbe71cd7b1cd30df0571327264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e217bd9032467e9bc736c6cc75cdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a948c8b6ebab8c0f1ac4097c370860266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c7b1f3a48d422c476195f09160d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f8d1e383d0d8a66513a449e56892268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b25ec162e69b6675c57e9f629cd00a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12df8dadd70b03409e7522a243eff0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05222abe773229ede965ad45bad2b48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf631446c2c7710ceba400b04e662d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018202c501845259ef74d300fa56a4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f35b04c6c706a398cd41a3da472499274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3744d27b5877b3c3cfe508becb7f8ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19908aa1593db3200423f4169891f2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56b19e2a27b6ebbd3e1e77ea65c19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a63b02707c19b9d54dc326979f2e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a473fa527fb5e9f38960832490e3864279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e909e1c896d04f5e132217a3642ed1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb2ffdbcd86dd17a4fa56bd4d9c984281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33670bbece445889b11d3dfd3cb355aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25144410e1d168f011923dde2d8efae9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a90c6a605821bd58dc6bebcd729e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f57db4a725de4bfebfc97dcc5b61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47701c2b528c4ee50a03087bca49747286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fcc999d0c87f0dafe4ce96bdef102287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf90894c3333b3b210a72777c32f4c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74376976f3a7023318857841058fdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f600078dad16c1ce0dd230511d1a092290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07d0ba5d6e53a3feb7fc7a14fe7a84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa3fe85792a172d7c8d6abd379aa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bace117c5ce23cf6e426fe47ae8cd41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c905f5816d7c13bd9f22fa943f6d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf730259cdf74b95a937efff0ef0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005e3fb76dca56d9049891af210f076296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d60df4d00ba4999983ba0d7dea2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f10f5627b2f9cc82d81a148633b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c246ab07b8c78e28e8a507b2b5fd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b4ce7f875fd4e2da4d54f7764c932300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d456caf8d2f755810e010a479bc68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ebdf756eebf378e22221b92bbe857302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde516152776211600151bbae324eae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425d4ca2ad8cb0b0fd650bdb05555d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96704ed721632499eb465579d78177305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8db383a8f0cdb67939de0f97637d07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b900f8fd6bc953b48647559c57b92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2da2c307e2bc029d5c98f13a55084f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1a09173e3b06020ce4b676fedf044309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb81d0b0554a88d3379fb6c47c62dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f4414492f94e791a00b62244e052311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a7f0e2adbf5feaa2afd7c0c64c5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5380fed26fac4db50f18647135d54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e03ccbe857d5c553fb627d762d42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349fdac357ea5f178378b51aeb565e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd6670dc11bf64ef4c6b0489aa6ba3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a39d451367f3f6bae059b80dc8a96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290de4bbd16d24324038ab733818f5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cddc779131e46289316159d751c9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaab9870eb7e91864c6f9e86e61243320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34a0f3396262e170cf52dd200972ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a0468a8e1fa70f34dc486ab56d412322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d805a4c8da76a93b7b5f9def8fdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748219737a0022372399908c04961f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb4a91f9b6ebf8444cd4c208797a21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763f4c8ce20d086e3a4ed2a581a397e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20364530023d320236d41ceceb0c2c73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7b24418f62d92dffe9045b73ed8c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a8d8f5467f7f5bf31b8c515ab9572329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326ffa3b9e444b7be0671aa2c56562330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be8539c331b9ad82544cc10d827b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c549dc3975442fac9c83befc3f806332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541960c97c956c2e553c9fc335b77896333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdd79083207d05076e527a992aec221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa706b2f3cc5c010742f9b41746f38cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d41cc47466991db79255a4919e383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590303c34b2223d3320cc8641de8884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a8b1b6ec50f4352d207b1ed9a0945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7706835a4714e92f976dd66af3c416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a4ef9d023fbb22d5574b0c846dcc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067bdd325c0345022d90c1434392c718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaaa8261009123b2c3b64402f3fc469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9c035f4919add2e1aa3444f91e6e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57b8c76654ce02c1cc0de324aed8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114f10d78972d50548eaa94204f923b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf1fdf9748e2e1344859036f37548d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd9c5934fd7fde18521791c465d1d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9749e348632ea45a30e5fa16feddf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e16aee6a08716b325be585110f3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1cd10c3bbb495f4828e19bea3fc9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e591a679e88526ddd11f585184d5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19223f301ea6a890803a2074f1e29b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af21b23d0c95ef4b83ade7dcabd4ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac8510c903de655b95995f4f253ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec39d93d5a1fbd1517349bdaf9d25c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456e028f1dd718907a907db9ec9d26223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cfe8a034d77bbf8ca3c11d67bb31324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf224160117fd378151646ae4d009cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f109b1eb74d7b22fd8fb7727be1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd990a24c6e87e0ea9efb27d5ff592527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce469f29d8b15e3295ffc6a1d788fa4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234498696dc8d63c2bca12bb6004ffc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ac50ff8e8fe799f7649a5b9646dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279642b356ae284de4c799bc3455207031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297277777da4bb9b055b531d21ca79232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dac4165b587ddac58fe21d393739a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623a5750b31c94a9d502f76221bb02534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a636dc42c528bf6f515c7ac9d1715d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94d113cea3b43df91f70d0e31f6ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0808645fc008ad35c4e716c75666d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b52ae59dd752ac3d0573657853e8fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2554fe9fdb98d8fc5795914e681d2b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c9da70cd399a9cbeef42e6ec586a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a5a2caec77ba357abe154fb1dd22241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9595bc1519c6294e7697e7988372042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6b53cfaa3dd4d99ec0a4e96e437743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a157b5d8ce93142d6e51363cc29ec9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690708bbbb3035286e45e731645133145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b065852a7921e47abf14d70070dd90146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee61bb1c768733283a2a318ca4d85e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419561d428ba7e47333e73db6b35594248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bef132c52d1e150abee2c191767ee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a675513f537ab0796c886f7e805650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a67d0f098f08e84e3ce616281849251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1392c25a607d3dfbb86cfbb447bb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661bc79b6416bd14b9a071b2fa13f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ae15ce2c3e4a96ad96ccc92bfdf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45799874081aa3edf607ac06a2b2ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919905cd61cdba823e07cb20e3e36da756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e73176b0cb68959ebbcb4a447d5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff9e026a430a0e68f4c753c383e3bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a67bee9066017f01badac849403159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c8f74bccce4e24b0fc45133d559c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4850801d06619d8bb1c2517dd8e6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae3226d3909a0e4ad18380e0020d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d3f0e6b6a60c649488aa6ae41abad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f0fccc52a069900e0ff249db1d2ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011fbce09add383690d1ed066f64cf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ddb38b4d080855b671e183fd7d4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6c2d797a212cbc00ed908b4a4b2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176b27a61651c6cfe3d96874b2534e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701187ba14c43b849ce0bf03bdb17a8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b985ed2a2b62f49ec67912f8d4ec1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a9b8f1e18a82afbb3edd0bcc2aa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ba867c27fb6eb74831ca074e7832d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a535109f88277e2b03d618f83c6fa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea890a4f62d4dd5d2914a8c389bd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42a8dbb8b6cee5fc95ab98efcf3c6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2d23111ea5b041546fac8c979fc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce3f5540e64bd035747a7a38ec557277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e907bec33de39d5aa503ab79cbf96478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e42543c7ea832dbbfed0fecaae9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bc29b4432db5469704aab81432f1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf109e0e49d45403aab4e7255ab598781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7660d0cc5bc0123d91a1784fefa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88196bc1a674264edfb1a992478823dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1330acd9db7f7feed85445bdacb2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f3f670eae0ce2de425b4219961b9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904ce7e17cbb6a5149b0ac42024a7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55c8f2db311d8e02e4fe92bfe596d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49ca739bd5831b5ec086a9a915f3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24d1250f641f8a9d0a1752990b4ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b0117511f41dc0117e8f57981ccb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf0f177cccbb4b43015e6d556611591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61f59d81a42a3c65dd4a227054f7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d36ab2ca438da1700f1bdb04b16fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ae3fb81cbf2c77290ae238b605c4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10bb309fe749728fc167e18c0edf2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb374fe0da27883160a2ab8d2d116de396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8c72748f740920f10375be1bd23bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749292f0c217301ff6ccacc64a8a6e5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e9f990b8fb49a72af8aaa81c3aac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1fb04a85a5d1d97e1bc6d2a12d75d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb5113bc5ab4548ce0402f04fd260101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f611f409ff6d24889fb5dc97adb711102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ed0bd3b07c29ba0f92b388ff9ac7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80fd23175d35898019971e8b37bebd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde3a3125235bd277737ddb0ee18ab5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497a15b8aff876ddc3d94b078632b61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e69b263b081a79e0ef516d7005777107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb17087a2206bc20f3f06692f1bb4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871b9c132dec5338d6671b8e5f3aed6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65484b1f9b3d26cfea4d4ce4a1623d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730ecaf0eb216451c85460aa942d37e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a0257e7f544ccb80b88bf9a3e03fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea216e0be29a8ef7a67bf2b918d5379f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17a2aaea484b12e0da64b5080f1ead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723bf55fb05a6c62a4fae2a31f0789e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dabccb25ef4ea092d5f6ea2d01ea7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6969842567531e649711eabccae42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdcd5a1e8306f260d44952b23f086d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007bd5040441c8c2c6211ed4b1f2781119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878671eebfff8395199dba8bdbc16b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddfb5ba74444809616b6b84bb09792121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59539416553787f5982fa29b5d7cd80a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b59822560bb5a8e1ff13360f5ad6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b596159248af05a6ee687b58238a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb86c7597776f0a0b225316f7eb2484125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f73001283e687e495aa5fde703ec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135064034b05fc52393d9b268595f83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349381a8d978826dfed3da843aca0ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c27a749db8fc03ede842151ccffb28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1d30594d87707daba85e12ea519cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d6571c347d9446de74de8cc6c2f43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0151f322312519aebfcb8e25c7b87a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffd597a9a4c3dcafb3064069608735133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb599eb9153daf0c4b6cd87bb63cdb5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658e5a6e2274770c357325d0c02dcae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba31e57bd3df2cdf079d6b6d3030bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582adc9a3824030bc3e56eb72259ecb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc70c47f1294ae1849cdd3103a2543138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6614bba1eef8a4d016d3300d4b8131139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfec2663621c9000a8b652eb6188d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38131fe3be6d9855d8c0db87f4f05327141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e2ea64f813bb8f4879eaa8c17051142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebdbbcfeb055a546b567bb1fabe453143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa6abef1aae33c3d78823e427cd25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ac5897d24dcbcce06fc5f5aeee0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0b05a259a1c78bce8cd2ae6a09bb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4bd9b9f6d817fd80692664b516603147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cdae653b5f31d7016730724c2948d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f44788bd3a895fd4f7e9609b171e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db078a8330906fd511b4095587309f59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a9585af23842834a9b72076a99de1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747a8537631ef89cd6e3dd07d59f058152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eaecb9ad5aaba753261d9153112a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda96fe5c5290fd51e75a647beba5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea88278b98478366da85e3dd080c30c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dd44aebfcbdc837a5f5b2e6fb9217156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc781c0e9d70b9bb48c2ee171dd501a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ee5cef1f60b31656f667db5d6172158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f49b974c705be99e4e44b9bece0aa6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08402ad75d70dcc8de78500d49ac2f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f199688b2049c1f3e475227ebd549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332b10f6b2fb97bc4e9c417e63e50d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1910228c54822477806b4dfa70a2c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d14164e48fb85c80dfdd360629970164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b849165869fa3059ccdbe0f786e9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a20ab2c5b04105457dcb73f5f758ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc67acc905a19bd323506b66237955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b972be170bb13f554cd7684a68a70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457dcb6ba4590325253b9c5453173da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72806af83cfa8a513444f5e944f0da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d1f187f9b980b55df7bb29a6dd6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac66afcac7d73c0848f75c96deade2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18109a06d040fcb18e15d3f87e025153173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddfa82c3bd1a533f034c0dc8fc22ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde7ae8eacf7b7a37657e037268580175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea75ae9d13a9f07d1286bef19b9a3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e1a76622488981e82705bfc3d5e56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dbae5dfba145198025b658c048f80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2aaee7c982e85e43d581e937db285179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2be15d70ea0c6131e987d0a890fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc1c58b9beda110638bc0e2661f7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245627046d3c1cc96b39f891a0d4d1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942784aa52d06c4662849ff5e421005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ba21fa456b4e2da8d0191eb78ba50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af76860dbecc5201a1c7945c09fabf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627fec877946bb97d345369856fe319186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa6f840b946081b1cb7d9f9f25702e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab46505ee0174e0b74752fa8765e79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f95f3a3a7aa0c765c00d54bc16befb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fff64cc7bc4d98df493a6f95aa8ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f7b2494c34bab2ac506363dfb67d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e68607d0a216684e6c6b341cab41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadb6883f00ce0ed2021c0eeb6ff36e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128682101f428d674c9c044831cf9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e000d27d575d31ebeeb3b0dd6d3208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c14ca65b81234c8aa87219cc91e0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490c20ffedd8f4de337125b0865419197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f646b9a02082a55cc38f94145153198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39101c73f0268a5bb057e037deb252b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3693f9ef26298ee111ca8a581770f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eea9c5378a9a6fd142f234c499fa4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca6a4bf55afb048465a0b98579e2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b920ce5f777533165970882c551ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30613004712b130928e809e1d171e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e1404fa3766476fec37fa18ab4f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6aad3d5fea96265c9eec06768a21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d121bbe62602578140c3b520ccde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0884464573aa8717026e40480d01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956f57bc49133be5925a1468ab70f39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeecbab63db4f5a4ef3c80efd9815e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21bb806dbe85eb803ba62845b9be63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03a34b9e01ba290c0ae4c8c73f890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf956003599f357ba5c8f58ec3d5d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ce2c4f16daab62cc0ef0adbf5221214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb0814f3f5b8224d8744d05a4b64d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a698a25b027885ae990e891bb24c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a4eb7bac7bb7b3ed1bd29f7fe4ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72b1fab1d28209dad986074baff5b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a0ba7b94413418460db2acfa78040219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b20df41bc3be546441ac98d19cf0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297c07d495bb75da49d46bc261d3d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079c0f8c636ad69a4a26411a76fa81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d3cb4ece0ec67bd2e39b281bb3864223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fa8b9245151d1347be8233b846e7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4cdb498ccfa086612872212baccd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d81678158bde286b776016adc48f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce11ba49184e9d238d178335557f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d514ea8409ae555860e430828c221f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8473ae46d430c0b24ca98b0b8a0e49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6becf9f1b50be1498f56e86b2b98c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a50e85b5f835720c68027a0ebf642231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d800e59678436eaa9f39e4143b003232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349654b7dc548d21a14fd10fded0fa22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb350e7a100717a73287bb2637c91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4ab1d920a432707cf5c3c7e121d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fb85983250df11155c6519c7d819e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277254d0b03f74638fe51faac87a96d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a75b1276990624b0b5c8ba138c92a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ef73f30bb238d4d83012644470ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943613f25df486a495ecc2c8ee8469240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f3c7c4db163004231e5721a70dbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6375dcbd0242b885fa5dbbb926ca9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf2aea31a0c239220b878721220d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb055c38b2501579612ca0ada9b0b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeec71c2e34838be652a2c0fb3ccbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e469153b68e53240d5209f43299c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118ea70d4658140a20c73c7e4c9027247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5a33cf3c5a580a4f23723321cab48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb49e5324f3053e11630b6decb50218249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d326e46baad5729ced8539dc6d5ff01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f281a1d7cb4ed8222a87ca4cdd9f30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2218a3b53b16aec02aa958f07fe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e517e2c8c388151bcd53aa1f776b08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2021c700607d4a21bbf2294aa550254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcaff55888ec508047b7834697c69d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c03b7fd5021316a8a93a85fddfe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a691103cef854dec6ced4c4fc3627c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e915cb7823e477666966df348785b7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358cff0a58ae8f8ab9c29a1578b541b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a2290115ddd060b0c7abb4eb2052c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3e03426b1f3f6d58621feb131e3a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9b7618b253cb08716cc5fb92996f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e3135d03d4718f5d7658989151125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564bcc6a1c302503de38ef1f49d3d68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d447b727ce3bd68bf271a502803ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dddfaaff8963bbc4cfaf1fa6c23df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735803e373e8efad0b838f956d03b0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac27f17a3ec4cf9a7fee8403b936ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c49bdf1346e812dba807af0e0982f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ea9a06e109250021c34942ac892f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdae24b23cfa07d9d438ee7103fe28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e71472cf7035d611e85dd35c3eb60c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3ddf4c21f7206cb2d5766683e2e04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544134bea31c75032fe9fd41593840f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b78be70b291920433ab034f6671bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d46eb4108754653109c67b90b2dec6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045a7af89fbd5d003da11bb51f4d44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ee00bf5cb2e5c17aef9782a924f94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61dcf456c1cf199292abec4bd0a41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdaff62e1d75f95d74e6e694e1c6b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae548d79e8180e6ba500f5845ae41a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72de32881594a9dd7e7c38d3d0d6a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83bd8d00240dc9954663e4ba6e4b63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358639e55ad5c99ea84ed9d4c1e7425284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2161eadbe6d6651e0dccbd799963d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77567f341d1078ac1f8137c4464a9b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546b6bbf6383fbdadcfbea05f322b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ff9c4a41bf8489ce3d5c10e92f96d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0aa4c369724de741d2b24cb6338a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52950bf5faa674f9a784a14f7ed98034290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c4b815d1d931e0a9ba65a77e83245291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03d5ab32cfb761d509361fb9b4d875292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f8b73ab5841211bf248f2b50f438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22211b2a3ed75c52d8526ac354dec381294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcd64c4daa730b06dc15fdcf7b0109295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b62bea54188f211f83edfee6cd94e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec634f526756c5793e7710337607c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2edbb759eaa1b983b34ebd57e7f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db169544058885c4edc0e8e8725ceb55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b968586a4ea138389c283421f48a85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07535a48a1da0ec7b5448b675db6de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a875fdee08aa2cf302feea4a019d39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777c37b11bd6f3bbd4b865852f4f9b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb75f5dcf6dd761c4d52097012a91a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0088b7fa876d30526053745fce7876305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719861a4eadb17ce5edf49b547673fbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6606d5f49d1bf0ef8a643b3036b1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76918f5f73ed52e5ae18e11390f4173e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975506262271b964940d844cb2d4b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a0dd2c11ae0b5a4ea62ef269afb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f2798378bbc5da54970b14f31551e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cfe6a2c7b17eaad5a5af95620ca09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f7b191e3d3e68171a21d4a472024a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f3d4ec39ba9ed85e5b5651eda67de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1006232788878122f1892c3423c6c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b13a7052e4fd81e76611b451e7a5cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c7d6adfb8248a5b6ec6018e47c6b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc49d0c69bac458ce414db3d3c91d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01b922eb25303ebbcf67139050aa37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb23203840ceb8a3aefc3a83a164bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e29161a0cbb4afb39882732151c613321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b787e02906329e23aa0f6879f189e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4baa465c8e57f677af10bc5a1a3df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291585fbdd5ff88c3a37f1fb7c30f99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78523bfc3a9ed5beee8b37809e7591df325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>