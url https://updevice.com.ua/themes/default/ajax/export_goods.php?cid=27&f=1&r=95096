--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f48363a713237a2cc011d137823eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ec837d0a11af640c7112af129fe552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe0535617bfc3cdc9248c55024e3fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a27df9b945ba226ca171dad6d47724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99531ecb5d57c9e67b87a45eaae29365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b200eb825ce9aa9dce42f2c556646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8284cc45908dc2f7dc1070843fbee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126a373b71108c60b88bf4d01e423128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a38adaf96756062d462d3d4381c91a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400523084858028a2089dd1ad0d74f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15479a3a7d2c9d6160ceb588c498684311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884132db7a5c7052d806b8271498006812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e8d9832a22b0fc00b32be467681f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77da580010a19a60687bdefe69674f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bec84578e73cd2a453a30fd7fb0e8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b38e539dc4a111f5471e6609c53b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb774598b5effb0e1a45816d6c6896417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aad30992a228e3e9d693395fdf9a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb08e003df10a3f1c788235115197ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436fb940dca7112ce8e9f48161946da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a9cc5cc5e8f971825e83ebc02c2cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608155b160ba2cc05beb2bdd9c5abd0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c903f830b39c9cacc7826d37b802923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608952fadbb457ba5807b888ce0b4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba75e89f3a4b9cb735113f0bb97a2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cba504e0f6cbec6d9a0833fe87175126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4dfa07331ae59d7ee789cd08fe9f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5459bd483ad14aea29d2aa50186ee528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6f75c04b5057bfef41ae1f408c90129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03cfca0c238f9b1d11ab486380111830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c2530d9a60f026fc478af0e625b4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2360ca28d6806e304d1277ee51a4d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892581b5b8cc5c21b379f04ff68d83233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ffafd77ef694d27337695b1d546a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de75a31bb541a91af9e114bee5f6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd0bb9f1140f27679afa23d6b76b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888a8150cbeb4457c71c58dd505cdf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa3d4b06576863c810477614041adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfd5dc6c4c45fd0ddcd6c81be72cfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413de2bf6f4bd0b181c592d3bec9da9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338291e43755d874807a248ebeee4ecb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3446a7d9f29abf913d04db63837642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6da443e312d6d828eb7eefb2cc39443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ef45b8263cbe685be73efa4f6792b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e0cf3f5462776b7dd69327e02d27645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2472fed7287f5eb95f2f624df3e64446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77536559a8e5fd7912c240bd7073105e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b841b01cfaf405509dce469762f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da832317a61367df626ca86df8288649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc53042ceb901babac79d3015a50eb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2f557c2e0415292cf4fa829782d4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888c8bb5f12ee4b4432d416e796f1a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ab81be95b4be0450ac2d66761c9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa63b303b8af49bbcf4ff9a9bd06a1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36032804bad1726c5af26ead26e2050755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be39222b3a08feb0e965efaea43924956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae441ea97d65d2ccd5bdea8c9811b59157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6959e8bff7f090f84b74c992b6273858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165a05de9671fa519616f9f89dc1eff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed7d3f3e750b47f3d58cfe9860b9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c6725802a819cb2d8a2544760067c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56073913d0d4ce27e07888bf4b4b9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70acf19c54c02ec26e7370fd57fe7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296dd1964d2b5d7fbeb0cf20460306b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e29a04f127387592d48f14949c0bae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016db6dc7e6ab1c116d0f88a03e64ead66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f94c830bb5867ce760f699f22b4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ec526ff1c411dc91be1536df395fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94a5fc0ebd8f2cbbe6702c294771f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acf13a30cae0a01732e2916b7bb4cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed038eb632ee48db3a7748ee9cd7c2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0771dbda7fefdc1736ddc25540de92572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042b1521ca1c9b92085daae9a52367273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc118dbdec093b73fd8067d058fa4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e896ee311306eb1551fca2db58aa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d9808bfe1819ce8c6c51feae1e06676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca22247b3a87c5de5e59f81dced55f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eaa31bb621ff719deb128e3938cd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc050a08b1dbd59f1e1e1e0fb7fd92079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad404d4e60d06eb538c7ee1b75796780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d96f45afbbc2a5d7d52f1acb3addf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddcea2f9803e19ba8c1419df81e1a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171569f7e8275a4bf24086daa3cfd02c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5c1b6b2934f8a1a465668a7a57be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf27fbee815ef59d548e0e7bdc3d4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae51969ac5d06c67dd61e2785827186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edfc6764e54b83d781d68d78a6746587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42dde7ece3dbae1f5af24c5b60730188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355667fa9eed6dda62d1663fb9f9ad689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793212e959d5367cddbec1d46f929d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82472c02b5b90e29054ca7b16919cdf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c41a1343dd22d9b68a86b247ad175d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4614e25ecbc9c23a3c1f74ed311e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37128901744ed4578e8498fd46efab994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869350eb09b6bb407a297e55ef8092395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9613c3d35bd32030c518189d3832796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719edbd9de8ca2308482421fa7e7276397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db894768258613525cdbeb037085bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fb326b517834ec67de1985c0671b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc2b1e8f16305dc2e555841be7f47f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d1beb4bd52f520115cb015392dc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da3edf34f2db71aac0d54210e61243102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce790959d6afd8b4fe9788308df6714103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808f6bb5c70c1de36c911da35727ff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c92a6446580ae86d10d737dcf16dd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60673f59bf906b3e010147dde3fa6a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60c20d602031abd6c1c8fe4cd6744107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa86c44e0874158b5ba602970c60f96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476610413d79729951093b64994a738109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea33c47d9ad3b58ec0163a256097466110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6180f0716d89c5e151b927ddfda0ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc14e0fbfc3624a9a8a914bc287684112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05e67a88920b3c4261726330c92c53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478bc46a4dabfd0610bc914ff68cc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c45c3331e2d9f9bb8202a3b3dfb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ed0285a0cde63c3142053ee915b61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145676002e5af2f25b728d4fb23a77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bceac19cb23c69090f312e904ac5db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd9af81c0bc5295c82a912e4547422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c6bdd2f4723b3294a356adb84f52c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f064150fb95876b3da48aed895d96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520975c5e621a180d3c2f723ed89076122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d989b29239a0db3ce5ab630d91c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce8056641a19ea7f7e140379494728124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b24e4adff76da254c991dd33f59dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5774ebe15df245e2206761d7af36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d26c45e7cb03dff876818c7ef8403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc31992c423857964bc49ccef3f62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14bee9ad21413e81b70213a6ce2d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312217084c4bf8df9706a402cbca0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b63be74de579ba0e78151dd354d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b00979f526f902d9b12f45c35fafc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9329a1b229a508e02b5a0463d2021133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747d959da017c883f88f0ba7ae216c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f280e86607d1e4865c690eca71ddb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d7c5656443c309566b8a20dcd4658136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ba0e8f822348f36ef9bb8ce3ee030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251455ff9cbee362f2efd32cc00e32bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047faf6e8e32cc74c6e6932ffeb0429139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad625db65a31d94bda00cbf97f62795140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f20f818dc0356084cddbe40155c72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57639fde7cdd517d8753ca06d2d77a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e45e0a80778c51f3c70d57e36ba2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3f71fda091a6f89f9f9fd7b556458144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee14c15fd0601046a88f502e18a9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834dae1405863a64f0614a010b06d15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d8320861cc7fa6bb29ce70b76d8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00f1a49c6cb1b66df74d6a694a7909148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d0557565ac52fc623e7d3d10c3411149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f4135e57b8dbf2bb06c02a120423150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3247eecdd15f2dac1e28e8176a634a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b387774204a7d90f5b253f77d76f92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc11c3356056f5f0376354f1073f92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c251e00ab5532e43765216c2123fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca7f5ee1d71e712e2a0ed3b970150b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75473420e64579a695f075a398dc79d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfb668b8356ace1b66ee603ffdff6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb205816735c9dc91f27fbdb236e03c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59cbdd96358342b624affc01b1c93a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735df7c71165b02d271844df5dd200a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a56aa9edb88df20e5e18e3eafaae0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51b9bf12bf617077d2ddae8742e69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d0e6c8f6a00df81d503dc5b53c74a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfc7d1ea26e00c9b82f742afbe7436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ce546fab6ec445b65098c79f8bc7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4145a2bef0c815dceb31fae3522fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3c5817552884e70489302ffa0d876167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6081d0c20b36734fbb4f3e1c77f1ce0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec256b9f1d0baf30192cc3da227f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b626270778a9dcdce50bab7e1b86dde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a5f200200b3eb2cdf348ef3dd5be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3a515f9f0d5ebec2b3d2e4e45aa00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc52a4eb54066cee57dd03b548ac6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3991160dd533adc265719c8b181fa54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83187173bdaf5088c632bbd941572175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba9dcd38709ee52fb2e94a67c7950176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c3a6959d29bd9c8ca2d83a2da729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc26b92ba17dbff6978e6a506ff44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ee12936005ec4975f0e38d0a45a1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b9768cccb2a7da0d55444b490d97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba4a25908a6c0fe1dbacb0d860887181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176956d0299f5b55ce7664014b83ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117fb10a09610e654867db9145df063183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f35d25666704e8b0836cc2f318d4a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12150a51e250ebc272e0861d4cc601dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e4e86b09d3c17e8221afaf9383c53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7769509b6fd90b3b33d28737239b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2ba46ad204f1718d33a8327666493188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26338c6e454ddc4b6ce77ccd8bcd3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d73d94a3ec6d485f541aff149dafc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5e53b3b6637f5c37c2ef89a28dd94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b31dde6dcfe3fb0ae30fd22b4de20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1e4e0955cc09a3d2168ff0983a09b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdde449d5398df88190d7a1205a64f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d3b43e30e9564b4deb211b7b02cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26538299534933fc03e9d002e577638b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf92d6b0a64930c70871f726389c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17d71f19afb932e694e4d798425e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca354123075d8fd7efe6b6f62042fd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293e8294c8bfe34ac35f94fe6103f76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b376fd66bc4dd949f3b6494ea05f720201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22fb128f8b7a403e896266201b9e07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ebd692f3f90f049909bd0d181f7ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21b96e694d600f88ca96047adc3f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0b3206208db4ad7b5379a794cfb41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ce9371559e4ceb0bee083f8b2c43a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a39d85cf28efe07061bb4f6202c4c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa23ba0a17a541124ba43c03eb1fd6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8661a573560d5f88f128f13c4636444209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40604f4f36a6ea03e6b11b8a390ab86f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6039c313a736c365aacc6a535867f9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927d2ede42df2a6dc196b3c4acd50d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7779d2cdc12049495b60895d795f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86baac5c6585144c02c618cddd206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d3914b819d0bbc38a585de8f90084215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a4309786899d4676900bc04cf0cc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc5d8d0bd6cef499df95ddbc70d79e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ce93a1e496a6ced173902520c110218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f988ad8a2e4db81c26fd4a122cbd37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a680ac0370ba54a35ce826eec5762af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5910eb0cd402f22d162d861265a58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975220a7cba8c6f3e47b962ffdb66376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5fcdfd0ebc5452b506554d0bd4215223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb26d4742a7e7f314cbf2a5818a45a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab30aa6c778c4b9a23405e9b278c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900618a027330ec8083be58cfd746068226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428ae388459e7638b3c2c38112e826d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0f22c2238b630c56e653c75f05771228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3206ffb8bf831519061eb2cf6973a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f49d6acde862bc991dfd775e657dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583329849e693e0b9a596b09251c46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541fa6b7085f3ed76a9b5ac377da2e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6dadcd7302975a7a595bfd8009f6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec992e9864242afb99621613ca21856234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c0e2ca4af9bd9f9cbefd35db45bb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a2903e6c79b8a5bab42b23f090315236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a56cce4fea9c04f3bbcda068e3403237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2aebe57353903c07298c7ec7bb7bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94278ebc3abd789367ab4014a113a1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e49fcd6044836fa605cbabd881810240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b2bde45199ba3937938d2abbd3d04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f89064a9b240cf9717a39176f7fa62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712e1f327111e8b7680fae5a8cde0ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43010b54db060358d143a16401cd252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e11f35f5c805ec51e84b3f64c4bdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f91805f454e7bd5c2c53b6d906a27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81455207a6ef3c5eebc821977bb34ded247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87cbd41f5d03e913f4c21de9a68a94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311fe18248fd3d923109139591dfb44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d92b49d73e936e41a86cc99a10df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0705f6d0c49cd5121cbdcc5e4629dce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d2464b5bcd051cb24e0e941821ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279396edf1984648598efc5bb1dc061253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24689ef2600b43d486ba2b69d5960e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12851054f3023183c797a2f261877e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c36cc30de2f62ae0b1ce51a59a9be2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45557e189140eef9a19a99e7ea1ffe72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5464a6030fbfb253ad37af282843258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565bc7d9584a10c686dd47d6d0e49f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5735c0252e90341ea448ba874d132260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144d41e309ac8db5cf51b47ea6250cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aabab4b5485251b482a4cf78e91f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b43d1f1ff46ae694bd0df0ac82cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f6a26bdfc58389fa08ffb035ae2be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f0adf802303f556da3dbdc105762d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ea85e6bdefcdce9917e0b03009c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a7b81790df7b0bf98ef8b076c0b70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781bd7eb09f20532e85a969ca0f6bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52bd3e254b9aca608926df16db3430269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461e7eb085af1db695d58ecde3aa28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829634e90ed25facb05daf68324d4b1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00047aa02ca2d534ecca61d5c3328fba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2cf989049aeb46880080538379ade273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17fcf557dac9dff910cd063ef4792274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af394bcea37fc41044f9819a4c60e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23728f64d3500789f857605c3a40e1fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc2025050d137b8e79f195624a1634277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ff08264dc37593a8e5917ecbfd34c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51428c973c6a10bd4e2ae0d95d4f77ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754ff0a134fb278c54a9fa8524ad812280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd32133caf922ddac07ff24a55bad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c562a50f4788c33c1b77c6364b6a22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d3b9c28904487de446257bed0eecb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee2bebed2ba0587be406b8717f626284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e50bbe76d32341a6930a5844762e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc48d2d2a16c112f7efb9130de60441286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd601a938ad385d20e0fb6580c4c898287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee20f237f922003323ac15f9485384288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56a1d9ce8274f1c97ebbb2fe2d25a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b575d6f0d7e994e63ed0fdc65d59931290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1c8b2443c292fea5a11b07bd0cc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e2b0c2fca432cf5e6876342be26e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5360a2ef578ebedd5555e1c3c6641293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6578159bf671c86db7c3f8fcb4778a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f093fc0ff23e4643fbf7ad7feaac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7721585f6713b227c28d08b4fe5244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820789401e2cf954a00ceb683e77fdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18222c4a711674ea5d9a758590f22e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94df87f12f4aa192c1c5f2dd162fc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b253be117358e20c2c8a8508a9aa62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585e3fae767c31f52ad5c541e7c0532301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d916c88f545f9834075b676d1019c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d691b656c2244f0206d942559844b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833434a7de54d54d51d26792e569f6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b1bf73194e0b4a5d446a118d135e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fa436f769a41a3db48697dbd3d8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc532241ee5e3719728ed3e6e3e1402307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2bc86071a1ae39811cc46d1e9834d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392dfb2cc1d0a5b4d32b093290d6f14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2744263cf5b81185a3bf6f7e0e2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20334c46442aa28e87e5d2ad6dd9f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56c97b4602204ff2406aaa7e6fa779312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6a7064e7e5582cfee2dfa1bc1496a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f836d044423e97626b9b22355f9e56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30890e9492c65b7a03c1b7b6dcb43f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1beafd4d8d6511151e903f4d92f482316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fb57acc57431d79bd1cf0dc6613f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d225d1f5527c8c909daca26696463318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfab9895a49a1b5fece03cd4d990c50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769be2298c16eda2d1c2f83d092350be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b478f8b63e72bc9c07584418a8c3ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c5e5fcdf6676c1c938008c087af5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47583c51042df3ef0537f3c561af59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca081b37853fb76fa32386a503c9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d316ca19a66de4dca7b3eb0b21e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd232cfedc91eb959e087b5dc4b209326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce90c5a01b066ea6f504bd79b7f64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c5bc96ed0e7409c252958467e2b05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a773615bd7d2fb9f601b57d6889faa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d719ba9eeea6845a5d085a3e8ce57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca072ded79c5d93ddf70aa19b6174331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba19b91f286cd3c573faf548f1e433332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a71af35bf1ce057a21b47ecb5b241333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98f8d7a4993633f3a60bfca47bf2841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c36ff307eea24e48ae012a1da743ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca8de031d93a97201971df4c6f57f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1660b4dbe52662d75a01860add8e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e461b01b3ff223072b288f4b45b8785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d072f825c4f858fe5c6279fbb8496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c2d6d5a85487fb4ecef0c6e5994af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f779432c24001fa5da7b9aa567778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e8d99588975fccc12c0930dafa8a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a38e7975c14bcb101adb18d5f0beb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c598ae7e248b25c159ee1acaf5dee8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7a8616df22a29d48b0882b67019f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af929d92e33bb56b4749744406681c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f996f482db6c47ccd574706d7a1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966920daa65690a93df06da7ec956c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad975eaccb8cb19eed14a869515fe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131e4671d8585d907e634cf393ab6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352038736bdb0102d705f0eebc3b2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89dc013d591993be6e125b70fbe1ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a41533fa3ef3ec0cc71547558a0cc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814861f58246f7fb8087690ad0dbe52721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be6fedc13a6513f02682c3f5014c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53986f8c992c2e6618173da960d157923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea72d9e6af701f51615a95d49dc6c9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7882ae2bcf9d85240d6b57046408e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb22b1b084b3f2709e29639dee9d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed6e7c9143d30e8db9560e17a76ef527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c66ae09ef9e41cce6cd51e693d77528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7cc061338700665744e70cbae655729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e4eebe97e4004956082ceb35178930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e97efa2237784d478e77ea6d451da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ce0d62a1b4e1af6f5bea48e4b517c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da93cb242084dff6437df7e081691033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb94464fd16c0233262235b1a39c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fba6aae4dd516d49233ca3910dccbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c7143223aa11891283a5b70cd28e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daa4fb266284d287fdc70f611ece7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e099bad2d97a921bdff0f28798b7c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb33c065445dbd697a3fdfd089f074b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63b440a3ebb5f0898548a85bee669540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ae7905eabc7dfe4be81443c80e44141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2a3d4ccb3a03941602e4b03fe660442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697ea8cb744ecd8a3e2ff493ac604643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a62f17302343bb55483e0fb46ab36744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de9d19be4911b03640b50948cff19e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f32e6e8052af7c909ccd39d2435e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf49add0e9194c502cba457006f4e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063f614e9ff8acb5a48bfbd33dd4c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e1378e796383b2838c3e71240c6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c544f68cea7b203a442773eaa9841f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f091dce0cf66aeceb879cd8133eae2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d600f9fb3621b61e41f27f4e481452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d5fb7074da015e113c26b5fa886e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d47890bcaada88e8452e3c4a27ef654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f553bc2d3b23ce885a5e248f9eabf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81177602054d3cf29fa6b08d57a525656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695979ded520502e503381a1e18ba657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc078f46d7fe54bc288a68bf3979a3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a58dceea27fb085c2afa2f996f87c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9c1dce03f8bd05f6437c2891ff5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7229e52a4ca29f3f171e3192eaaf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7eecd11b2cc7b6166482f6b6af5d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2161a8177429ccd755e2f5ed08fb4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536d17ab42172a05c702fa61ba1546a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2c1dc4eed84cf32de49e916c9a58665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af27f35408cca6cd2baab10cc7f2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78259bc4752c7c11ebc695a84e844867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df21f47e7e35313eedd980afc31b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e4298bc421249129ebe1bb5afef969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3591fb7bdd41c1c76930032055b4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dcc268247defbf0daa7b0f831e3c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae6a5ffa3c2e7833a1c5928bdd61372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714cac4ac5b683dd4cb05d8701811aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eedbe6ee9db36650b0629e3db316b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9400162a5cba8b405fa128e2d77574775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d438371ca0fba75c49f12bea360158676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36836f9bbc2871aeb9494a92ecf73d0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563db77adb2f6c9bae70b902cd942878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a222314b66ab59d7500f5206684f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b7d4971122c96cbdcc7fc14cfbd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc7605ccca3ce9b015ff55f0bfeed681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8a1cae7c4d762192920b408cf995b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc7acacf67cad2a6a2df514dddfbbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd883e3a661aff3d53c79dcc8d710b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d92d2f771c467a1106439034b9349385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c35d1405349525702d3963e25f01ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdfcb51edab59cbad4fd3848dae9c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14136e1044e2ec53069f5f11596ef588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549196c794de0ba28c6fa147527d987789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de9b7826d27624e0758100033d9fc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c789eda12bf65c15b4354446f5e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617ec8c964aa9c42faeabd37930fb3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56335b272e445d71845b9bf91b564ff593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c68d48e4d7ebb34fd1fbc6b4c607db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ff6b943454cc13de39b967d8786a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42313698be23ec90450ff091a461871196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5460dcec9513e741cb7944acd9f7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91c6c65f703e16de8ace4291431bf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ebd22011d0d78f3fbbc440e38d7ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ee5d3234eaa0efdc56b48b266212100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15b5aea9995fd98204717ffa09150101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d3772cc428370360233e438b2799102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc52d26a8219dbbd44219a4cb93669103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c6210fbddc52602d54855c93c10e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1652a42c890a7056e3c66bd950ff1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fcbdce04ffe5a279ef67aa1340c0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988e7e69900cc971c03982311d7111107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc0581ee6290b4b50721af4b7a29e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186085df3e27f6f2afda802a954bf7e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545d930b73716fde57e76072dbda063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25f6304be9152544a36ef0060a8b53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d794df4a17108ad2fd298b9e5d318112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852be237730abe2259c2dd5a83aa1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5aa3f9a2eb926d477bcb2b8faa634114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc7c97adc78afeccf1633def0dbe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d367395c8ad92f6334439ba0d48c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77209d05c363fa65bb0f22db575b0259117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d73ccd44c7f6a216598c3fce8492f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4de3fd9b435958b8ef620769e7d6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45469fbce7d13d96f327af18628fbe2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f23dc3d37d35a7053eec1d2e02e58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bcd3d40139e330b7df8be33f56924122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaee118c02987f2d8169997f328380e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab86dbc9df6c152692267a48f513332124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620273ec9298bfd1213915c4c9e59d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161d52fc54687016d6c6876efbdffb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6a9ce5847815bc4c8a5a88feebf89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de56c0c45b10869f19c9cd87227e9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9ceb655500f12a18ea866b9b07067129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f15707d3b147a762c2d86f9956ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd770ba9b0af11cc8b41fb165478c53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d9d2a3dd1d5ea1efb4d11d7084ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf3dba5adb67af3434fe8de57d414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038c1c08bc541516b73b5db07059100134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db940705d60bf8a43bc4fbb3053e3153135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1c54e2fb91a55d4af777c927aa491136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0380a63066c5146bc4857f215fd4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8403c1fe01c0072dffe3c64fa497e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee30bf0eedb5e83ca6cc7d845e1bb0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c98736923c4983fb57e4fecdcaeda9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340178d2bf1dd0edf0cf13d4e3151c4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185741d3a57cc6b49206a6aa8f482caf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11368ce06c16a9d54216d2d5a2e4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ea88d7429cc90ee30f7bf6a95070f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf484617191c72d5e7c58adf3f76232145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb73a9c1e5a7ce3b5cfc922ac93a4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b5551d417e99fef509712201861e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37898aab2021bf090251b2225615f61c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d40ffb1b1ec26fff479673ab20ec2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ab18995c94e46eaba8091e3f733d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403b7d5e8bdc0db7437deac3b37d59a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbbfcaaeff4625c07cda8a97839335152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df3bf2b7fac1afdd41718ed254f845153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c6733c1513ecce2ea88f29ed9605b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dc76a7c6af11e6bb2944bfe8ff816155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c40e151566856082e0578dd2398b70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103815cfc11cbee908df4d918fbcbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9b440d36455e81aa452f60bf294c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f96f986ac1402d75d203524c4edb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1271b2907c3b8d88a51761a2b14a9ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbdbe36c441d1820281d6e9f9f0032161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb7f668a709605df0c4bee5ff63e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead52b29c32321ddb9b8df90131537163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22d379dda774a4d3475e112883f61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaf4fe092868adbbf534caea5cead5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9defb069e53301245bcea12be18cb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792db84d71ab61bc9f520414b56de05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970757393ffe7d4608f5afd1c839b4c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad270520fda75f9b6b679ded274536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b39564deda3100ffb95b953c54f6f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4945a9758d48da433c81e9fb400c11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d12cdd8c0c7b22d22fb83b02db0c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0fa8584d203d5d58d4d11f20fe481173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f564631073cfce8486d7f9bb508faf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a38eedc99fa8f54a3d14d96442f8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7575f1a5e7f2246b85b5641d495ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d92d6862227d725f6c3d5c30e73f82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e4969d8e11c8e954da9d3b85f419c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d73c81bc8e3fd004317eef14a8044179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2baec60cb5f58290d3c0f454ac5576180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c3592bfe4a4ebb327d79bbfd9944181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a42f315d8b8f7ca1cfdb2bfedf7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb2a054d774800c5f04ddb1fdf92f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df30cfa1942c3fa4c0a58e372036ed3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816477f8c7e6def92c36f6614e5f470e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e51fe63f7c04982a0d2c7bdafeddf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc2ae2f698fd927aa35c043578a909187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f509dc5e79d426a080d65771d04b0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246778d900e3d789b74073b485338ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af6931ba3b46c15ad6ea34ea9cad0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7d284887ec284758d24aca627c04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b050068c9e6eb4daced52d22067afb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183752bec70cde72d6ce2bda0e606546193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea1993b8a52eb581bd141a903b236194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a247949c616321fc2d8d606f9df2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24715603b406a5f86926aa27843cdba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f7487527dc2ccddc3c0acb3796ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc185ec9780e8c7f9f55ff7d494cd06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af411017649f784a1d28195210c5cd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280a0ea24460e912ace34df232e0d4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135d8a1d73ac8b4e882d6e21b4a60d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b108ded0a14c55e875f3ffe75b3cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4735cc327439db61ae3be2f631cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad99c6561851b95d95f941c17c4ae8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93bc3f2a35037dcdecdbb33802b8f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d40672d04109f315f1567a2bfb8eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9d8e55c9cd10c79a715522dea41be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947ea009bfe930097df44e75dfd2c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae82b2b7353ba8475f29c6df42720a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd9ac740d73aa9c60d35b9f22365a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c554a02c19d366091a7801ad76be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff030c5bffcfbb404334bf21b274100212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6b59bae313622dd88e16e8b14ddc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbddccc1ed373acb4358e4f55f8f14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb0398c4b72c1b085b7c7f674b18f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c25c6317c1d7a25a44c68b2d43dc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2358812cf7c2887c66305e2416d68d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439d1feab5f2d0e7a2eb88928dade7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabaa05b2bd76554865c3f0273e2bf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e447fe101c42e69e9415c56f8dc8b19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864b39820a00e7474997083534b865221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406288998becf688354ec2553dd0aaea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ff2573bc4801b5b2ad39ea4666c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd441da44e36cbf94597792ef4453224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319bd2aa87792915eb2be213a21fde0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb978c27e84547b56e2bba08dade571226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ee09d0c5db58f37f6964acbb7860f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872dcf43af301ece63b3c2edac175e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e9fe44084d691803b1377e2232b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1b402530c63668912534cf74ab90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac65735c51ad25f97b49b27c36eed1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470acccf02a5618fe771741529af166b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869b8e905076bf897f41055c04e80b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf56709499c7c299b64044956e3f28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098cd24a427710224bdcda056ac7d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d72c6cc82f25cdb715f160152bc600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d33fae40efec409f7470164eb77339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e479b9a6b7df79b6b28f96b50ea1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4702cce858f97bb119f88e0cf6cac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188106a8e35d4e74f8bd523dc5b910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef96398b023c3bd425f2f50e1b2425241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075a8dcf6690379b4f40aaa60528cda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13e07e6fa46837828d4262e23c9238243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98673c5717459b3a1c52c3f118e7f96d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580c6297b7c6f80f67c53779ab45fe8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f547fe23c6b84004d7d63ec56674db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577a24d5e0111d41354613c8759042247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994eec08e18acf210ef1dede99d1d97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d00e414cdc515086cb5dfeb2539f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e4cb6810b4cd59a7f638093d4e95a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20d0d4a2ce219eeba612f02316be7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f627453b7753d6f8c1687bb7a88e10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b43626dc18cd7200fdc67e63f0b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2990b5ebaacb7b1cb82960d086dca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22f2cbbaaaf39ae251cf293c91eeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87690b36e70005571a8094b0cde816a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a266ab04ea4d1132a91ecca7e13864257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e3aeb42245a8baccfa04c93c9f41c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d05fb521db068e089fbca6ec77f07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb7414853d2b57d60b77b031fa811d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63034467f6183a4c08b23e55b8a6fb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd953e90c0375314818b4c5e4190d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be54132bfbea59a08dd203e95d0f65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421d1241388a1f8425584a7fa1cb28a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de611007c526c01e74b923355067743a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5419e062b19abe5dfb88eb58f95c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c35ff98f78db8bb4dc81c397ac7fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c2b5791392709b1e4cdc4a0afb8ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6b1f354577284a4a4a000cba7fdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b7388b9581e58897aa741aec7adb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a097d5274d9d4bb50cd58871c914e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b8b3565b34d970c6e747fc1ea41af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f7b7fbe961fa8b278af9dc4ea520a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5aec6e416314fe228060af8e91aa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b92f9ce04943a0513b7255e68bf6a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c73e3462c5632fe9f9bb72ce8a98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9024563be17820cb975ac57eea436d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942237972cecec9f613283282dc53f50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c9ada26cb0505c87b2b491e64d32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200717d3bcd58938f91c2bb830e7d3fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6bb2f893c5381c40bdf507c12a92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ed6e9e4cd071958d0fa1ca1da866282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cdd2cbc1bd7635c2109463e1bf46d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59656727f403e6a17e95e146c9bac973284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71bea0e3aad58298fc51d2395346a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44ba4ca1d5b9ae59fe4b49893b1716286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2497341a07b4b65eb981cb6946f4309287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a2546e19b0aa7c13a3fa9c472d03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cdb31ac91c64e0412a021b341c23c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e17ae046cff0e9c7af9ba8327d1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3f0d1274b93e19de763531a548264291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eccb8ddc7c0e983d178f5b0b9e77da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f90ac5b6034fbc3d2fd89c741d7653293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a454fdc1e8bff7228ac060d07b949c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61cfe750c18a48ffd0ef0720b9073d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a374e3c3e2e2c3ac712ac8ccd52e3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0ca178d2a41e31d68191b1c012dca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40809a6fd38100bb00569bb0291332298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ec1dcdf660874cda9b39e356c9fab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190feef816c7d26783c04a235515c94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d536dd6f17865b5206c5897b6242067301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900007690d1e50e583f926aa1fc6cfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2e3f1bca3545e9ec22114502e2d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6cee5a63ba81d9c501334e417b884304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298640f10faf976858ed91c253b578305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4255ac55d3bd460bcbd956b243cc5b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f81a92c002c8003aee831b7cbf1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b39372f84b41b92dbad9835e60551308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60b643cb067bd07d7d6a9bffd31c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86af6c538610a790336b54cb413079310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e629da18950b2ebedaeccef2403d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561726a1fe54ef8c9af9f9a54e0dfd8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11f9abdbe20cab2df0de7d96e4f1c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95b239ef68594fc149e000e0adbadf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ebd1a69a0c57719a5cf37e890aa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9c78ed37447817279f0f3e3039b00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fdbf88f7247ad49cd7502c1449702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda82510f956721773e82868bd12ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f44f5e4b2cb787221a544d08526fe0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f86f5e27c8756bb1d060de8a767589320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e548d3ec17f0bb95c77bfcac52fda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a6fb0c1b806aeda853b421b7eef9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93944996c519d409eb01783912a35e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29bd85ebda818a616fc76426c2507c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd532db78c0b4827d04517bd2f1873fe325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>