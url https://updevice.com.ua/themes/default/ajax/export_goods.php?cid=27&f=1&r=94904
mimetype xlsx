--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf55f1e26a54402161ed5007c528ec41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92cf0f5bd48caa840ad95ca6d9c47d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6772d1bd1806566a1f267ac9c72d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd799076f49021aa7a91fbf8f62d3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68275c7b9797fb0ad50ed75524c799a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daec1e668593e96fbb4439094d01dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b597e50b76a658287eb80b49387cae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a113b551bc19f0604ccbeea3bdc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfd8aff25d309435c846fed2dad9cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8aa9850ef8f2eb39cbad60b39aa3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a620a402df01ddec8d1c968b7b22c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b15114172593e5ffb8b26c6f7867a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f35de75bc58f8980f09c40635c5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c54c44e1a17c36e9e88405eafb2b4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7bea716c9e535733685bc7dec5cd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb071a53d8ac3d3aeb2d03a895fd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e02cde2467f20df35d245759f641717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72cb0e4fe0107628b9135f81dd6f5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a534cbd90e4c977cf60c3fc79b39919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58b9ef5b65d2909917d1d1299cbb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713416ead5fe18ba5b5f8bba8ab0828021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a5df93500b11f3dbe93ad5d402f9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36dddeef10687567ce076294e0974623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc0c0dbb87a09b9e1640b91e9c13a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c8bb6b0b5fe08c2cf248b3428bb5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb318a161098133b9a50112d1238717926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae75f67bf23c21ad2668bcab12afa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e067f39272dc303e7012bb1219d9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f114c152603f0e51381ebc8446c220129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3a2ee29e043632c9cca3e136c72b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd9e3da1f771c62c0c51f1bfb5aaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bc4b4a180c7ef06baa5aa8717b22832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5dd57afc8e57e9f0411a652a2557733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7bb25772dc26e8cb9848ee4cfb3eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51afd0fb73728d965b1aee9cabbf3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d63bc08020bb94f80594b6a5cb8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335456b3b4f6a03aae5e66106df1ad9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1123b89ef71ddc127d775c4bf851338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6346c4a68928b443f9acdb14250d55339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a2af217f1b6618905f8a3fbb25ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951e8e871bbf6483bef9a23c233d7c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b1061e6fa9955bec980172427891842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92503e91f72cc1d38be34853fe865b1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f677234f98d6ed7e1d3962f7cd1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86af2b55d2143de8053b18a8853b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ca50605fc0096d669fdd78d5c4e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a51b58675b286684c02f28e498bdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154a7ca85515994803d9ff1a22540a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3ae3ec596c44f42c508316a91893849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98500385271712cd401c9a1869eced1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd742130a1364c42c4a352adae33951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf677a56287bcdca4af6ac3905976af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faf074189d1c37d4e1180a70b78a2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a54532b73d6109795632dba71504254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea946f00c72b5a239e9899d72b251f0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc272f5204a89a34a858187c2aecf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650679ced4a976d2478b89487ea465d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dfacc68921d6d69a064fb40c0c0e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca28154fa251c2f9c40bc3124887ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1d936b82e51f7d8e3f896eec2e0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120fe7047615578828a207567a79e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a12ef6960896dd4b3938881fe43c3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479de7bb06eabf8f334a6487b08e9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14ec93de5b6ac55a31df7813dd8e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a1c90e134ce91b357118616f925a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0024fb78cef9c24d207df28a51ff2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc725132dee2574a37c3d2c2c89b41f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a836b1637b4a22ab49523c6938c306768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dffe0ef157a3d248d1dd3f3ac252669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722b0f1b80c20d9a8468f8fb18dd99070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279273c15076c20d6e282025215ccdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885086dd72bb63eda5f4781d0a5b06d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd175d09e259b5279f29c7ce650af4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814133563969e4d64ba5c684622ee7f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0542d35314097dd7df4a45dec95c14f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d6de979d1f1c6650f3004b33b5ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2531745d030d7d71b8ec7e294b151f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e448812864edb2539dd72c2be46e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a485a2f400f0d6ff3136fd7347a21179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042acba364b4f7249f7171bcce4b6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae9141edefc71fb1684e2ac51aa6a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0703008a8983f3488cfbb8482504682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d4efeb8b8fc2fe7cbd840e1ffd5e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f71e1ecae3965a5925467ac6d5e2f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8416dd3668d047318c364df98059685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df4e70fb9076ca860a8ea948667b4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766477b295bf8dab3f70a013c1626dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52faa7913a6383df8a8f3559185f4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee06e34df42276a765879fc6b7ee0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ff0bba1b291d1a8cbfc19c3c4c03390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4d254bfe7c46a744eb87c456c91ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ae1124f68857d7323c7763df4df192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d73fe0f1e7e1aa8b82ef913f3f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aff0dcb96abee79870e6aaca0820c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd74264b53a221a28f9036862559b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a5031e15250faee664a8b61c5e76396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df5f7beb441424b879fd5c289002c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec92b44347d31ddfe94d2f852ee22d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927f605348c3e228b58899d3ab2da499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59e5671303d2cd8976322919d709b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d16eedd39e48604e6880dc2c73049b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2374faf1be677d6c36674021ee56f15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd5ce5574d74ae08fb8cce7b1f9ae6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0e1c5a53e094c272d8b83c534af8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401c8e26a4ce07834408bc5f9b7b804105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aaa0b21fd97ce8fd8a14f0751997e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92795afad322fcfba8e5a9b3bfd882107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97014a34451e815701cb2a996dfaef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1f0bd5017d52ffed4e2c9f8ebc84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b90d0fd3e32a8042ae0fee37d61ef9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a0e7456f9d826b9f1b1200e68699111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eaf86668b92c0cd195f4acba3bd85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc57abe141d642eb7372bf95511eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574226d9d78d358982bf8dc75f59c32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b0278efba19f8ab9554e0b1eea6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b888a36ee70a340dd84b855ccf6bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9af693ed4a0e992ec74858c9bc9518117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3a20eacf8051e174de0abdd4ba0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e213da6c2fc42546792a3a74d8fdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc5fd48ae7deb9557618c2322f08d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583331b9c1bbe643bf08a48065f636a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbca32fbc0a47997ac917ea16b5dc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb90115721212fe97c456fde0956dc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac93d9fdfc690ae5e46c8182af35ea3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb736997b63cd0d67731321c9ddb1f8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4777309dd583d4582928c25195f465c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64cf111b1dd2c141a82b6c6dee00c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6716073a68126c19f1de695a01c5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa477dad33a68d00885cd3854c689bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38025f119b6625b18d2a5a652ccbb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf48def4e9a012597ba3f28271e5d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e172a40de935421d208e00e279b04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828c36a47fdd3c3e4a0bb9a96cbc512133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dd38bc0ae058528521708f301aab2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c94af254242b0f9411e0c8599106c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57937d1642c8439ea93e874ddee71cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f451fefab8eee55e986aafc67b45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65096f3320179edb9f6be18b5a5318e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6ac6846beac3a8ecedcc11eb74e86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f16939f56be518d99aba4879afabd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b93814164eb07aaa3dee22a781627141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414575e6b07a08027af2b41cb3309b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc8af612718a8e8668fc70ef0b4c2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0623b9db6ce877faf79d842875933144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f97772758f36abd6f36a2981b9716c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245411cf53e07d305d50fbfa5b2da4a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73699e35fdef5f154b3bcd89e064299147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa731d4300212e93f53745add83d1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b93e46b02bd1ee4ced1a66a6e919149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c053a54dee43d94a93fd6a252e45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c22b97d97c1960639d6ec97b85a17c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b9be558ca7497da1bf1fcceff950152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390b50a331143c98c0a39c5beb88f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff10123d94157ea325174012165a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370bfb6014daa3ba532598967724cec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf2c893a3080eae9d8d0b037cb8fe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9fc8f6e6b45615cb07de2fc9f50d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53ee5200d42241e2c51a8a9ef7ec7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064cff53bbf84de7765859ba8b2bc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d000bd44c650dec3e1b11a8819efe1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d9d90c533f8cc236d718b0d736c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519606fc19b5fa87870cc649c5b6d63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973f188b37ca0e5ab2796713ecd95b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b42eafd9982890a5c104c644d8490164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe90b3166fe91beec2f979c5fe7b55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221bd111e3c6a783ec92a4294cd7d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe8c1473a47bed3f7e6c9b2bc141d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f55bf503497b4678d8ea537f98e634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f37703f25a4690b81de06f20b40be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456048c215ddb0e6b6c8764e22f921170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a28c58df0b5337f826abd6463e497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750fb2c0faf48655de2194078024d95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2faffb3577d69e0791af75b20f5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad22dbb1cbf01049923734dde3eb94d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a84f760b26621d5cddb858e0a894175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78047358e97db6fd35bebfd62b9d1d2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53591cb873123aa07e7629ca100d2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd71d95ef52c050fddfee7e1c0542178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e01378771ebe502a90fc9e0f24806179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66906dfd0e883b87d4aacea25adc814180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9aadc05eb147b56b9fbbea4a4bac8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a57056000d58f37070683b967d81c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509fbebb56fb43bcee721ec3c57f0fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca1eb15d6c3f8900b7fbc779cc8867184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb214433e1e5dff76f9edf6e5f448b52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cc13731b2b436ad8c882e29d6d3e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeb06cd9d491daa534eb6cd70a701d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abae9f9f62330dae3eb14d78531b1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd16745735365b0469552cfa501f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc924301dcde988f881f434ebf963ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cae76beb904b3c9faf06801410c65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8933e56a10172f023aa1f75ec1fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2383d9d680618c9fc79ac417fc6cc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2417849c7f018aebc0ba80e03a304d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8281a1fede9b868ab5dce44a35bf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2562d8a90d490aa6d800b38fb93d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333de6e94975faec6b9c9521be48997197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67385dce360bf32d67c063d547b4e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2cf47c725f80155945b5753a02064199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5aa38b0d37c1c0be3cab60c28f7f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0e7450ab26ec04db053186730235b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d97bb900ee39e2bc474fd847dca84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4585008a2eea32ca7782b203944d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683b5234d6e47135b6fb6d62df1f2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e88ae5bce3c47cb563a088398e167f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf778a183ee33315f8c12cd27b06017206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136bbb0021006e9ee136b595c25419d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab24728067dea03954c5d250d3f772208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e772be35ff44c1a8320a082c7f64869209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2fd8bd16fc199925af1a3e2f2b9fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e5dda598c808065988f526c6961c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaf5203e226a328b6bea2bdac3660e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393000d7f148382a894b3975a8771430213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4240a3510532b78825f4f854519da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8bbbd8491ddf553a59ed2f9a7b52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd9add84ef09f03ac1ca1450037b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be237e593e6ac8c8c40402e8491afdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386cc26c902a718115511ff8e18236b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8681e5f92497972e10e155de11e04d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f831299a680bfbc91ba2f4dcc9c940f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1664a5a5ff57f108748ee87997959221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c84a1ba0b1db366fdf0d3546605588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c296f65521455aefa7bf53d800a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d555b3228a3b019db575265cf4dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c521ebf140fa8c6256873bbce9f6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387a613dd549d7235b37da19cf8078226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c9e27667e5c3d08108da5064b2b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7896ee0b8dc1d685e5eabd6d089dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d889ca0005c648581d0e0592603e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be551edeed416deebf10adfdd852a0eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009b4af567f30e95059b26bc49f473231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa3aeeb6233e5516b1fe966ec2decd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd884a2da025846fbfed8adee26f2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50696830d917e2134515daeb26a7b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88bd55b3009063e65567495ddac26d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca32432d2a0996be4254b8e7b8ee1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabec2f6d63f562e1195dcb1e8993b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26248f04f6b3799e6b0c0c0792a856e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc13008c2bbdbb789446169558effa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753407340068c72ce5be72bb3b3d080240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdf8bcf4556cde86ac4d0e21f939f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef27ffd3fc5d132e7cbfee7028db507242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a98ae3db13294d95aa81f44951d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f20cc92fc42a7c5bc601ec5015d5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bf92ee244c2008500495ecd38a6c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cbdbbad5699b05ccc7978232d1021246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d3fa8613f17ac34a6162a1186ece3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e9b9e228a341a0e4cccf8069fa5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de05e6b42401e637b50040af67e1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484721d361c448e23c045656636eb3ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796286c51a397e83816b1329448abff4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab197ed2ea281121d4464cee6d819989252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbdfd109579ec3def9da7494626697253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9891806e3a8fa3ca28762065c773254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68baade452626d54acd13dc8817c723255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebefe1ea6b57eea07ee0979fca75870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed1833f2fb1a98e9fbd608ab9ceec8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f1b97d0c97702baaa6d987937bf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012f25a2f418a6dcbb1038503b8e718259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e89412915a02a483deab7b53265720260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cf461349177ac15088c2802233580261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf26c49e9e9f234c863c86ea03797f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f7b0ea3da3ca13e650b79cbb0b727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610720e6b9619d60aa9b351fd9c72a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625e96c609fe03c39ba4313e4440f41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7894b6e12438385a625fc35b7c8a9e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604740178ae5fe08b0ccf61716d04d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc03120bba8287403de3de6bc79823268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb58cd18e121e2da8b9a133ee8ddaf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6f3a23d1b58e4f9a13bbea9718c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00239dfa8c485d5ce093fab7389a2e51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0108ed01ae8f7427fb1cc9cf46ab2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f4f030989b554ec898dbd0fa0ae97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0b0beb3ccb4010f92b64904b39ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26288fb2fc1152d7e0963b4c6801f248275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9868e8a4a236246f19c4bc31e5db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f04df82a29f1011d93f541866890a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08e622ab075b8a4763e08f15b81844278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e1731e73ceed45fcdca5cef8aab6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b8e37889444c72e0c017efcaa217280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd28f00b2ae75c7c4a244deedbe8af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19299c1332ff851737c99cc3eb82ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f586b51b32ebc7733cbf50c94bdd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645b7f38b93848908ff5d5167495f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f8aedbb562f8b54837cfce48d18b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31f60d3ee5079286e7c2d3333bc4f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d651623447003a3ba73e32e03bdf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600aeefb4e72f104fddb7c97f621c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951f91994a899aa74973ced63d88d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d7cffe0b3bc879c818c9205d589b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601475f8a1e193e1f27a87918150f7b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6951960ef6cd186c31f83e455a5da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658e26881038adee83f9dd18cb47496293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac25e0b5f7f95999e46f5a54ccd40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ee8fa8aebe105de789347b88fc4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a02f8ecd4a9ecd743ee27f6775627296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602eb86772f1e8d3535798bd4f9565b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1a90430e38557b922111ad6be5c97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c85ddde7212e9e6ab69d3d3390ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7aa0d51516ef5d355469bcadf27ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d29b767ba363c40bbc66313717f27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9538f432758204c6e2eb2c76e8a83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9fcd98342c318a0ee60e9a20fa3c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b2663fce0a2790ac4dbfad9d9296304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a202e82807af6a2c49a73a78b9bab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a29c9be2f1ef28ceb01403aaa6f33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4769ff0a5b5793ea70404c488c36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a2f2f98dc87b0ae30d322d5846e88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd683c232ce34480f5ccc07f2bb632af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ddb778b67b5776056c3f943eb743f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ad1ff3aadfbc782d5f17025bebaed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a35d335882ba610e41544d61aa6b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d571ea1e1e84206d075e83315a29e02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded1e93b70e8507cc70a2f9784a9e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3ce0bf317084872a0e056087ce0e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d891b0f3ef332f36784e64286653a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6479991666dd9e386485209dfb77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061039e7245e91b2edb765ddc386dde6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b2acae901d6e81501868a33a8a697319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0fda21e62c5299817cfc79b18fa74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940518fbf0e8ed5558fe0e56345ffb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18e302bde22de38a2e2d065e1b8f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72396cab41fa9c0c095431de3fddd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a07a06156bee6b65e6c8428719619d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b96dd99f38bfff072c6673d3b5cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e0bb515b2581b2bca0aa0ee4ffd58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4339cb4986de44e78f0db956663331327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08483744a57883620d3d65f999f1cea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c871315d42840654cd0f40b0a419329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749114bf4528789420be49e8116d6cb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d208909af5e0a47d071af5c44c4ab7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18d30aa1d32d1a5e0230520ffdc5fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e23f6adbb6789dc3c1c8e5ffba35d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48afbbe87a84b59b2cbbebbe216e0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363564701cc97db568dfd918f515e3c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d358b432e3d73777db24408abe295336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339260dd8b864a10001cc6c053da25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def417eb8ccd588480c8f8ff8a7a0efb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c88f0337796aefae1a1cf216bb677339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ced6dc6e963f40ff5fc12feb15b46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deefadc77fd18f63718340dbaebde2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce373dbc2a99085838a351fe2e94e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16975b611cc4e6d4773575b8e1d9145b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fccd0dbdea87bc77aef2f7e0ca4d30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f80dba0422560fe55622b492f731345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a841599bfa9c92401e82c1605e443346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe48e8407f212d6b231b7d108902b56347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc151dea804a05d7dc7e9cfc35f37161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343717a88aef44e5705d35ee477bcce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08c4b01e95e38090593ee9008d8d1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c09c7be65629c7fba0a64d878df24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2295d92f827f9557204fcf917b7e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f507a377c9246a87490c911823a00a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4cc8d61ebcfe04bc6e70d243a1aa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55588219b93bf6ecd9a24c3002baaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d988a99dbe766ecc3b58c3f2d79b51d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84dbe27aaa54e0d994af403024772810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222edefac927152484c341214d184ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bbfa8be09d765da48dc711b9d410112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc38145cb4bf40a9f5a2e6ed5082c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5ed1934091f9c67c85ec3b85189e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab134bc989a0d8e46e5346fb5959db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f823aab0300db6b670842038452ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d89036a71c9563c488bd9dd14a9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f3465e3aa66e6b4c7f409177904f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bab8e23328a101f72a1c1c537538519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6af81b84ad1bba1897a543aaf03e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032082d75b48255721c54c81800acc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1b43bc9cc5b5a22033028431131b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6834e321dbb706607478adb34a88f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5899f57dbaa9ec2680e3f4a9d9ba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfa1bd671ce658d0aac1cb2b8d1ce625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381cee8e458fc15e60b85c53ebb15db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d319c195ba8a4b0611eb51b4545ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b6a5facbb4daf578e7be356d498bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917402a51b46913a7d9ad32e2400f7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053db9a0ea700d82b78d46cf176681230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223df2f082188f741b06f1ab05c82ed731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d069aa9eea3fa4347026504c8650a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc2860c8024cd08a0bd70cbb73ef3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf25e871cc815331c98c9e67cd7bd2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dc0aceb128d946b7fc6e6e05fa63935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b15cb24567f5b604f3e33c0e25a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb9f1a7abeacf175628fca5696626c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453636f46651354c8d2400de39ace138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f269530a2d384ce5cb9790ff741e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015bc01436c2325afdfa4d6c32c59640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ba5e5da23d7772c6ee5d1864a06941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7e8274fc2e745157fb7855b3635a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba6976d071e8d51a2c1654df62eb4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd823ebc7ab15004494e9839851d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d92cab407a596c33b6160131bacfce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315029e3a3c918ce629878ec28d29ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df7abfe79558e8283e48f99d87ff847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a63d3aee9430573b4ad45b120c79b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431451fb7775b8f09e756056bea2aac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ddbf56aeb9517a3b3b2d3fb52421a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2a34b1d39eee1b7150c65c91133e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce190b8bf41b323fff65ba88148ffd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a209a7790bfda9dd45e240c00417ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394442208add0503a3af5d59ab2671254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05b8d19f8b9b3b1f1147b4e2bc054655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ec2549a78a06a5024facdc48bb79a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebd0deff13ea2c0f99d7ce278cfbae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef89d265cef56fa6be309dc9992db1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4bb49cb2fe259bf76769e64f606e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d79b754e5d10a9e689d40b21444760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8a592abaefa8cf35585520fd7c82161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b57c0a108cf5d06b212bbb7750971062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dcde14def7e48c72f8323bb0529b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137c645c569f10561b3c15a856838e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b6d1491b366e29d2f7d606a661fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8f20c602259ca7725015bf31ad8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c1a12e486d2e378196c40ebb9a7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb4e116eef112c2d96613ec9d68e4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c54acab334b7847bb4fefb9c788d5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e02b6cac940814d6fc50c0e231e1a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d63c4cab06ee8ac8171938db5350371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0501c57e4270ae01d95a828a46694272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41bb9941c762daa3819855c8fc16573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc311c160c58bdb0a1a4e7436b727874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ca640194f490811f98088a0933dc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ec3f96e7784bde11ca844842c1d1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10d918f2ecbb2a8af1017e36951bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a22dc6b651692ffe3c819eb4165ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311132ab974ce0d3e433ee2c59e605679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7ccbb5194fc9d8f0cfe340460a77c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e301c808f1913d4ffdcdc27c26e79481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4152b99613f814f9933857a3f91e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d9a55533af392b9ae5b4367d54f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cba966b41ad48c8d910d86eb4ba2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe4f4c129bb732e51e177460a4d95185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0e42f849b8987e9bfbb4e920b299786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee78f3651c8a3af899edfe4d05eaaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78116dc7a55e1c536f45b6511127a1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755a1f3bca6ce721e32d020dcbf64f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d878d3044e5f6c0d6b75074e8fab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a772d5381b412d73c92a295a32ebc6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b3219e6e324db0255cba5680fb71592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718e6cbe6a69ebbeccf754afe3ca83993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d66007435276ab484861551aaf00294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a3f9db2f5618dee0d7ee4a215d2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad353106857ff336ef2b3de302431e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e520b5799e4b46044b6e529f62c43ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574250751b303ca624022943c26b71f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a00692d424e40b343e238655e24b0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae7c257c1cb6bb71457f8af43f035100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c696302992ea84fee346d91453ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04149ddee8e5a6aa450859ec6df23d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c55abaf4a1ffe0a19606e4392aa76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55896366ac1033379019a00716d25014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0881f97a693b3115dc7b4d94ecf58e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9cc332b22d70591154e7318e0089d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a71da3dad14a70331c688f6b7d195c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa0f7258dd97335d07557932b2271c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d361373971b769d37be806f4206a8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c0187d04b2e9172302fed3f261343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ec340fb2c973eb2fe2716ae67a987111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cb0880952765b31ff179bab87599d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955dea45acf7cbd2a9a4ecb6046d424113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88276dd29d8768b3a4bb5561687de5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ad910b99ba44860410b7912b308f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5186742cb2c52cae685c7da392277f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756abee78c6cbe698b1abd9eb8aa9ded117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdac1e2399464999fb704eb8a264e65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f25d81f07f0faec6e4457fdd3dba4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f7580303ffd426b03e11e80aaf2c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b2c3745e2dbbe29b57351d1d8107121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22720da17e7336d8b1061ad36409227122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c7b710f7f1d41b10de5a4c26dd152123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50de00a601c88509296a5a9804c5f86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f8edbe96fa84bd86f6a435f4c1e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cc8c050475f1a7df02a32f42d71ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc97b428185b1738b2cafe02269ab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f4e6396fe0209ae7ad0ef649ca79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b252c3eaa99b9fcfe97a003ac4b63a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe40c0a8164e99c3f39e46d6fa486130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1935ad2a3094e6d92002376779ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9546cc974f2ec62444d8e48f58e71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ece4a866fbb404c214adc0c32c73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568380a0197344d3c9d82cefce4c8081134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe627b9e73495336ac1872b4d1b40216135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075648fb96210ab8472d96563f87426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad537039936455204ae6005a9ad0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296dda62b702d18dffd6cc8b2efbb13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6449dd3aa39db46f6eac55881a14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f906b066d3df298a11cda3175b113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1e09e181abf7bcbd38518adb5cff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511dfa2bf015e1fd12b038debdfe380142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df46a6dbcbb88710c8da33a69fe1b77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c31a26c0f26751b8f3cbe957182e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593a5a4242edd1c3cad8b7fe32a1fcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75496a6628b2ca30c4a5848290b11436146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33523212a5ad34e11916662b62dbc5f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9417f5a94021948a408bd21bace2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcad1f674433e5942f2ca03794de50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53015388d26008b2a90483b34aa36021150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e148a9b6e2d7dfffba581af1ea032151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a5d86f6e8c57054c1cacb36267231152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa9cc7ec956e58fc30ad8415bdfa50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad018e0cb527de9ef20d4080dae9bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1402082d0b9e0b2195eb6c0251c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2afc98a29c2aaca09b0a3b31b8fdb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a56c48cffd8ae7b0bf06b65f7ce93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d4f35a08db5bbbbedded4db33c073158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00799cc4924ca7b7afb4c196e2e6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b77bd9e29bce5c5bae8e51455ef9d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b112ad8d1115d3390a4dab86b336ae8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a934d4f1a7418d1663503141ce5baf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda65f90ddd0b012661e69438500d28d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daec09ff000346172f2061b6dece54f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2351a8f2712ee51ee9087327bd73038165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b9e86c3d6defa49184a870c337e67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3925f4e397310a267c38cbaec1892f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcbcfc791b7a63781901648972116d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe6b5436c7222a32d4d742e593c51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e273f263d2a8b14595d63011fa9c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c3408a7e9d81d744f9389b9926d23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9db71d8558f61803fea95d09449ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f0f92c3e8295eff2dc5556f5a2af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da346b03efaff98fe132583a7b1543f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f4e24efdaa1b9829d3e40429a5238175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6735f9ccff91d1a14f2b81e3dda3ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf936a5db20e6d51c01584dc0f2f5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29de070b9e1b8088b8dd0eef7b10f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f17355510ee3b1a93b13478cd3589179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4c2c6831d4730d3d51f35089ea3d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb25fa6a8e0c50ccb0722c0a457cfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05588297cac268fee2f09ee5e906ee5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a9e5689155bc5c006bd7b4cc9d28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133797e201470cddbe8553ec8e258aa0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd625056a365f2dfc1324688d19739ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ae11837baf00b1ae589f70f2e84e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e883207c25c818cd47bfa340c32fb27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b9054d8c7759fc6bb93504897d66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535b209464033989ddfaca8856bebb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ade5abc1822b2bfa507d0282de71d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6a6dabbff89347f9bdb8fffbd87f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7659024854247fc65573ba021bff1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87af535714a8a090f9fee5b6ef590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c9f7f4860689516abb05e20879d0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08011cdb69366e21dbb963a705ff4a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7ecb2892252038d811ebaa4517d2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941526191b81ad08d48acbd8b4080b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d760988b9afccb2a420b5b1a6ce9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a614442431e284cd4ce184464f4491199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97545b016a01f54be07abd1d73991c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1b8b57e19374ce25c06f0414fa680201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663cc4dfe0fc22ac25dc324002fb3de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b3b30f8fdeca466983facc4448546203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac45f1d0ea8c10a60ebefeada13db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b693fb768cfa9a260297ba857ad3fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f258ebef0bab598083d783eb9c341f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2295d5ee8b3d678f913cbc56d4181c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0afe908220bbcd2c0574ca880cdaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4660eaec7eec722a5276213553bf82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cffdd048a8d367a65bc4086f6bfcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4817180fa995300a0b5483925ec9bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee10ecda9b9bc9b28e011383e01a66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbacb279a1739e7edb0b8828d23634a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5405b7f9f7fda8b6b6bd314ba0c34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c4d5f19f99e26ef9c6fa6712be28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410b5e99abe24f1ffbfa69451d6f440216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c64d31c478aaf7a59ca78246e5836217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ca42304e0b9fea72ea6e99ed8912218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fa4cef684907e2f9560108d2ecfec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401234626680033b3f1f381ecdfbe605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ee2666ee6677abf0c6d7f047df408221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d47cc4e88f8049b2a0b5932b8d9df8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f2fa4aba3c8604cf3b5c6084077d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820ccbcf9b398999598ab89af4aa76e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5045e9ab6d9b35ba9b8943b8ea2680c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ac926506c88aac18d95d781d4f9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f989f1c56e9ebcebfcf8821ab2ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff627be1e59829a8f11f86ed504276c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218da00a7ddf7556298e6eae0c7b90d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7858e10a1a64b069c5d2d9315c18b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41711da5b05d1f557b966b9989a19b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89768df14d0a526e89f8edc55b679ca3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf319dc3e14a9e6a13559a86cb5b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f7b33c2b5ae43ec3b9d377e1a2cbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71dac525a99990e52d53fbcaead60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c5db813e81042db8d6f79ec9895d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4599519fd6f70975c6e2ec09b833d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0694f73a6f7707c8a9c90d9cd1393238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69068f5d1d30c4766afa9d7329f7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60583feb4f234331179987f2b789ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497841627a934c11cc2ec7079324ff2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367191dd75c74db2ede19fe93db12c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b39f02e334c7a24095bec36853c63c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911421a057806cc6ad624267dced39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8745065f0943a5276c81efc77fce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e72967c6b6ca69f908ea4a2fb0738246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95d25a408fbe51d2152a4b461ea37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb698eab97deb87eed5c658f73100248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e156ca4669f709c9bc7536de954db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae27046b74210e51a03835579b878f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2fd6dbca26a0e9a95761228b5dea9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9229244b666bf2b9f554a9c37425e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baeb7f3f84c243854b700b43083119253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122296e4a09f5052e47ae6c3ef74e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b21142f78a97421c139ff008af150255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b94afd1d8af2a8978e6d6b83293ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872227cea1a1ead5c19d30510bfa0a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a1136f0c50f37797bf608e2d49233258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720383e43f4f335489873b0c12925be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e37e2eed7107d25134fcd0e2dbfea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f8c4385cf8f1a5010e91d89663aca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d8fe261e27105fc0d3db7cd82e924262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3e3b7ccc8df0812052c2d1bc958a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c2139a5790a68acc7c6f2ea3a7a16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d96ea0a7cad2ae2e275ff35a54d30b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4a5d478890e50317b5b492596d484266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c97d10b1d0313e894e4e7b883c70a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f2bce8ecbef65742cc2d8980ffa41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404727770626fd1747713f5dc84d65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667922b7938e6fadf6cb291e3aab834270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118d0d7501a58061733262e9d4acf47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38671891130be546528c1c27dc7c07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01cf69c27cc4221118c483dfa61912273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ae16788b9d492b1e2ff9396ac5ab9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94a76012f39a43d9a0bd0624d0a7e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583cdee888fd12ed05c0ffe57da8f2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7ecb0be2faa0cd36522862e6ac829277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43142c78fcdb24bb2573e640669867aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfecb7d9c5a971ffba5712fc78a7e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c02c0dcaff916cc38b1bc72dddb9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9cecca11f76dc1015f884e1dd7f0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c0b152f44984af78302622fe1fbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98b913e0597b5ca3702f306533fa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d0029ff269f8c17b0b17dc616b1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a9ecf4c6cc3e14f7b0fe73bfe6e34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bbb981218f4b7c763a33cdac5601a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2bb2e46e90d842d58a6292f48e842287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f95263aa57840e910cdfbb5df367288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9d04a203ca1d4118c4122be9e187289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4986095689ca71f9354aef0102f3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce5c3603fe3a82ef2a98529729475291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549b74ea1db55d40ef6736d7f2895c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ae25ba64aa4c63b71891ef1f58a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd9d7dbf16a5fff1870665bd15056294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6626979ae4c976e7722fe691e75ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cf7ed0d04c4c6feb46eaf78d50c8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2147b3291c6ae9f1c4f767e8b0b130f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad6806a0bb98d3fa56ed086d1c0f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50c7ffee8cc4c9608405f03c5d3c87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f6bda86a8f28d245fd083f3ef4910300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf135c602e986320600efe3a10cc3af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c018430ebc61b0b5edd94b10bcdb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6df8be1a1807d3d8cf60367cede81f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cb1f852445cc0774b4283d0afe796304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78f87b7e41b969038744f77fcc087305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a1dda05da14c7fa38eb758d886f1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a74100f711a1de535181b2b60b151c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9b1a62d6c6c01bd594c3b3578e0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1f1f3912ac1894df6c31f7ae467cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f163f917c6d6ce65d491dfb6b349310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e00cb1e5dc3f6b1170a21b480d3aa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5c94615faffab0ee2c08f3b322e9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a3dca5a91ed20cf18b84bd0bbd96c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecf805e554cd6507b0826c41d73fa6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6e3d9a365b702d2a83a13bceff355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d75baae042d80723b2731b6cb1d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e614418c6ecaa1d96317c20b5a0edb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbda43abec10aac83b35c20e207fd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1038171b86a2e2470d7950bf415d04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d27ab46fb18e8900f656d6a56f8b24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c967d71ddfda6569547ebbee6963f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae05d208b1673b4be08e49a2c0945e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebde62acfdc842eed123ec755739c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b5f77ab076155e69f506a1d5819ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f242e09fad4c225534d964620463ae325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>