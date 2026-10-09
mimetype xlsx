--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f2b788b47352feaa9a97d78170a7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73b798108c3e406577d28c20c31242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c07aa3de2b336f7dc0dba3f0b08e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba82f4e7c78af457720e0c8c3a46a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056d11b8c1fc48d7d83463e1cb7cff75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18787040a3bb1fa7dd2b34f9e961d3616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fe2e356701813ac66ff2d755dddd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a15d63ed1459755de085343962688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8ed2157c0c87dd8d091bcbce83bab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998df0970d74e934525f104408bac3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444a5efc9b7fca38ae212390a2a67aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02bf8c6ff79dc5be89c88e05cb08112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0aadb6eea428c502a9f44ee4231ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3fac97da9cd8c4da929065ef29c9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595daa725a06af0699b07e8d0f28ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405637fec6e6ebf70054ce0ce8ed8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffd49b9e52864c717c97a26b5a6da617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33dc601b32aa0d30776dae66e999718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c47a509c637a975224a6dc083b0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18969fc3269dcc4575d74e50c4e5fc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096714235735d34fc35cd174c26175f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398336c4ec32ae7ee9cc21b0e93bb7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097467a4c328180ecca0659455ee1c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140987c93ef735b486babae1fb10cc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b081ca8bbff3d12442dec86c3bad8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0200c732ba6b71b0bf3a032a2a28d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5745e40211aa0b91294c7987c9d3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b8711fcf674c957975918179e57a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d70960a3c5d5492d17fd4bd2b0de229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f19ef0ace9df7d64af9f76f15e63d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b051866907d1f2167efacc0106d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b34ecebecac29d4c22c13d4481ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb169852554924551bd416fc22cf01033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4dbe41b0034cb7244b8f2d753240d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937b3eede20c35154d2bb0c05ff559d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2bd1ea11876bb5dfc7b2e3c6ab3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1cccefa5881ccdcd3b05c36e5825d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ece327272a440618c69700906e956738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf9f554f96a303a5bdf8be5e752b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dded7531a26988e0371f9a56144b4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c63f89d5195fd1a3ffb7bfdbb4fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d465059523ca93956b32ad8806b4e1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be6c91611a02193e772baf39df2b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0feaafb50bb885ca93b31c94d522444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347ebd84bd5e4ec34fd2d2a4a2ca4a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c40c51f5e037059cbfb912a37055446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd74cd32fbee64756a4c801631ea65547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c5cbfb7a70b9c3768a4679aa690e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0f09c9b5a81fab94db46522e52b9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104093340ade6b227399bcee990a5fe750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50179ea04af9e2bcc9e784baa0c29a0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f175300f829ea5d81d263ea5d4d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849775a059b94bc68752f242b9324fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d1966744f48d1acc5d1fa66cf6b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5839f89e0befb08b9f120246a549d9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b2e2684ed8ce80c3b9d16271552d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b5abb78cebb020f14349eda7adacd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c82747ab616fff4e74617bd05db9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010449a6677b43b73998d6bc5743d1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b0b82ee3c3c50679bdd62f4b409b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eff7231bffffd096bb9b9fa80d4f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75e06c38c12620d5d79a51d8520dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b9a07a98b4ccf984223dd6cc48c0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f6c6f7728d8ea17876609a4c3aa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355df2a6c13205abf8090c5ebd4a71365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42a509abc64a23535ababba4627d2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff3956b320f0716254d4b059fb4d1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9ecf6c5aeabdcbdb097bc2cd485868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1070f8c9a6d6657770b140d9a9bca2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a03965fe291abf2913041d6f73b6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d185da3d51d26ef2e46b735428c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d1576198daebbde9ecb6339965d4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b749a967ac58551b723f74ade64caad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541e4a8d6a29e35fe7d8160d0c02eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdf9e67cfab04f3146f6d8a689a7ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7086f572adec07ca17b3f76c3ac2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad854dfd667b312c6bc18f4f015ba80277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409e854e14f2db9d408b20e334742378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3782b5527074a69d5d8a1668af3f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a093a8fb805fc9458f6748e1225480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953260829b18a52db11aa04cf7c437e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a8756b1029e431bfc7f0fc24b86982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b75b46d2dbcf7e8c7d03cdf4b4e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b2ec24da7e9bb16fb9495b13d0a7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b6cb46daed650e193072f1e5eca485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfca810cc6945896d645302d37c62486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147dd4c4283366f125180b9f9bcb76587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b89dc97b817233e56f88329f36fbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730c33d9465e26f0c671c054b7cc2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedec7904b601886268eb4b25421d97d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ec7cc7ad39f6988b24faae463143e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de97277c7cc706d1993fa0f986c2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d445ea66706f62efe64097c7d81593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afe7c041db1c6a1b317bb325f750094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d826a9606f9d2354ca49ca1801ecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f291de3071926519e57db11c686e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f486e128201b24bd8fa54e0fb3b35de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260263d09f6b36bbcc998ecb6b5bf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb947bfb06b5393e7522d2d7c5bd0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35823cd1d6b82a9650f343b91009c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23595003707053d919e39f4be55ecc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e78a9e8bce0678c20f319a3de23d04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52e65035dd82ceee97f720555d4d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c43f5cb7fc9807c19029f4c0b7357104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d015f95fb100e6015be46d53d55b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ca532317b0600823966d0d853530f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b6fb470678a0b4d4a72985e70117d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d74f1fd390472625ddd3629c8c948108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b57c374b26901aa73de49a0b6f267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1e907bd5fbb8776cc8074c85f939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7d8fff20199830469b3611dcc2f75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aef9f3a56ab0772230abc987f8384112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e5671246faf323994820d7389fdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0297672295d86ac3cd09e0955acf61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff89c991718bfff2abfa1fd105dcc12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f90aeedbca83c33694246e888d77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbae24985b38de196b0568b9cf07e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3c1fb13c6ddcf8b145fd2059c8cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e956b08a2a06ad27675878f1654322119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c1e1c2c56c02aab9ef1ba563056b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af718f08727faf275ee3e8a2adfe0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a172fbcc189111cb3f6664188385122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4bce5f3b5d52618882072be0f810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804136fe94783d2e5388d1ca5bab411f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e7647ed9d6a0931d9c575dc1565d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc4b8a6f0a4f6dffd821c5411b7f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a62e1ff8c530170999bf281e16884127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26ae89c4a51a4db2c0529f99da30d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f68638587ddd324877116464eb632129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21f91916c5d372ab6baebaf068fc86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29bb505db5de31aea6b26ecf595a58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48575161f54e92c99879e80f536cb52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f567380fe1667ba330abda0c937e12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932eb1219f0d35f2dc9dadc50bd4d8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3028ea93a712879feae54b646f3890e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e9895b7684ffc72c728d16da67828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85898cb6ab1246510f92cfd1072abe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58110ce584e39d3e835db996bb3e0d43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb1a670301a658cf85df64b4455cc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391deec14207ba754b12db0d238616140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12565c9d6495144aa36796ed73f9557141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb6abf07553dc3a8611ee906b553f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41016ba08cf28faf7060695b20d4292143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92da7b584861d1cf66479308a55215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b76dd85b789a7c7f9106a9f9b969145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a6bcf07a1a01bd2cf4e24dc8ef707146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1814ce9f7ee763291c41b29c133a13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f79a7dad6493c38b3dbbdefa7d5dfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fffd8e5ad464d684b3d5ae02575ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0388e4861c69797b17373e1999bbd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ee0675360f5c8d9184577e8e8130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481ab062e807efd56c5df6e90295b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ecfbdb07d4050b6e5f1150f750683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616b77d2aa3b7291301b2198c4a759e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcdc7a4d85c316b3e2011edd6bd0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f0c32f50bf0524c8a9840297c1e75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d5f6d2e0fafce47f30539383f6500157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f44df3501a54cc58260750a987a15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd206dd7c1ce6390cdfbd50de285f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88581dddeed21adde83525b5885fe2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e45be652b6c3c5c25187d5ce4f856161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f7dde59da82bdedde66d56ec4c72a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20f894d71f43bd42219d542c64a8f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d3fa8d97082e0430a56a4725e4e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95cd0f1c4f6c310a0547c2637129c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6c468f3bb211a514f3da1c45fdf3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e67d0ee51b266dc7913330e73535167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156b9dbbec99a7f7982d7d1c6b83637168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc8aa935bdf4fa2ca832efa88b6f10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9dd902099a58a2f35cf09cd34953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdff836da9646c2708f21d23ba8e57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1c709826edd9981e94775730da6b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8023031f69979c2d0680ea8c3230101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58758b8d54b5709a783b58f4c4bc63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee6168b337e8dc081896be5d369e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae6228d1387cb8b63f2ff7881eab72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f6337fa178445a24f422826b6b24c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6db215282169c53ca71bb75320153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b12291f5e8f5b94434399795e08db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb7e688afb1ef45076b40f5012925b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3690fa1d721043aed330d89e048542181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4ec5d1c4589edd8139d868dc5f2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e5a5d14fa8ceb4fecf1576551eb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87bf3ff980be46c1bcef62d3d7ef54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae508ef19ad2426d25c34b47e6adb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf87904f7dd78a3cc3144c0032d27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674bd99a4803a03e8c091c2b88b4c00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6b5899848fa74c8a9e26b0b8a12d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a78eb5e981a05ca14661e06675350189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253c9008171e87e8c4333b6f7a4807190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214adf0ddd357a180a342105e8212d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad85e21b8c15f3965f954434f07e0cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737aed5dba9c082f20b7e859df92ee1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fbb68d326efbd07a9782260298a99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df77fb8d76724ca71ce1bcc21eb1119195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff4f2f3191eaafe14da5aa3b616a8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62b31cba905632ab1341b17c01b1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb39454fb09df91cc3660fd9360b410198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aab7ffdaffd651481031afea7816a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ee580c2593a1bad521e43dad01da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb22497db5209cdd49b7b5b55beb40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf64a3979b20573cf7118a74bc03e08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae213cb9ab6f92f948965b74aaf9c542203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e5311e3e02b6c5c86efab0da4aee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae824ee969fe6318abf73596a49ced205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e1decb2b304d5e15ee351ee7169f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b91422a4fe102e6fadd2a3854fa0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3891caf8bcd59c0dfdc6b8e72bf264208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101dbfd37e40629c27184f0c8164e76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba90c00e41334294238b894fd37bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e934a59dc00038fa46ed7e3731a4a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2352366ac87612d67f4970b348e3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053454e9e0162a0b4fdb4bcab284e38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9ad4437450cba913fdff7db2d2121214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a42973206b57bb9b91ed64b053c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c8dd2a55500a8552ebaae6ba26e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475f1c9dab4bbc6f7f40e7fc6dddc43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98ca1bfebcc7ceb6f81fa6c9866e3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f56de9aeb9e8f29d02132814af59f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be6baa74379e43625e00e272fab3fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f7b6bad0b1b0147b816e222df59ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c147f7e2a4b9c87344460f9806f1a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0108f5db778e284690a968bf10227a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769f8821ac51cd17353f79804a9d2e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b765adec1f69be6c00e05afb8e0b23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4dac9a8e02502f50c3e30769e0e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3e9affe27ff4d7b2af121b611e7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f659596076b5f6b5a1d2d8c524727228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f5e41bab803cd21dcdf03543675b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2530789860be238ab8919f4a8c295230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524d65038da427104a9f39cd91c1031231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e0595314cd4ac65c4e65ee3cc870232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e45bc97c52345f8f29aa7d42fcca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e4cc4265435814d9b54f58599c8b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580fcb0dd21daa2e6910a41c0345c24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ccd7e09b7b3e179048265a3542340236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754ced74e022e9b7d0b782dd07bbcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b56bce9b6b20541721744a3d05433238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3fbd984e55130ad1a3a70ea68cc69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd5a45bc6e4bf63ddde8ec24d9a79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d1f469a07dd3cf445f4b8403b2b40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff75a7005a34009fdc429d6c006ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96279a2832c83c4a2cba167ba27e41e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0c6ba536c2b75998b13641a3d13e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7faf859eb869f41ef0c1fedd1cf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ba63b89de114e09ebff3a3d4e325d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f92fba5c4d339a72e047cdd679dca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c46e6e63ad60b591b44357c15cedc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8eec0479bc5c93eb0c25513a7245c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635cc6aeac852c2e34b3d062f0122d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175fdc97718e18cbb51723b0faebfb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612951cc819618274c56b8e5295f204a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa612b0ab2389ded9efdd050b88de5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf50b12a163eb9b938e908a854c947254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ca99f8665de4c10d0fe7ab3d09db5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17640ebcaa566a60f4edc45627291658256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047ab5dd13be3c99670ca1e6a6c7e91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d74400b74451fd6e693c1cae06a92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397edd9cf1c126a7f33758d422a263da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353a761a651d2f761393856edf2d07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed782bbcff543d0130182c70e4a0559a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45524f3cd87f7b35f89e93e17de10871262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d9a91f225b43f1b34f479d6031c13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2596ce318e5f69c43a54d65d7c9e0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba41d6a06abbcda42ce20b5deaa63e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aec4921a9759e6a6cd383d8e26408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5406aa1c50b916d9e2bfb9cf9d3429267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5e3dd71f7ad4a425336bc284baf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1991d4973c6b53abeddaae6f3bfc75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a14f746b7a369192d04e75e17194ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87f1eb263c2b1b4347ed0154615ead271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298930ea4facc1b3941d7037bc0e0223272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2332c1d830de7d8ad50221d62746b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0783c20353c9ead9f1a8d16d4641ccd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d593c40b3e118122c6e4128dffc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac9c80cc4abf8bef0649f3749c226276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97bcd7d90403e8711f1a3dbad18fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7eaa72c060b81036c10e998d22c45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666819582bd168718bec5eec1a1e10cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50723b8bd20e87d80823aa411a49ee56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f351e82049de61117d08b71300a60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ba01be026865804ad1825848c95b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab87ea5ca912aa48c27a08ef40269de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4066f2c1d2df8fa0b5c0c3fa59004fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d92573756c7250acb1d5af2fe99bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110578433c08af4107d6b9c7e2b4e798286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a54d09454f24fbf0dc2016607eaba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df11850399b112d899c0b4a0a6179288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39707a0ba92d3db5a4b2918141f9deb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7c98e1f58119566f56a0e77dad5c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a9b842e88573434d840c6d32ea703291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc8cd684ada5c0ba2743618219084292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ae52dc4591356a464a7b51718dcda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f951d332023265ad828ed353e993e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583071e474a2688609ae68c4a5d0a0dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f1466cde2fe3900f14bd0c4c30de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac90e77be98f4995b1bd4c13746c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2cbb04bbc31cf2394e14751795091298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d58651fbbf28879c3940f96521077299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed327b995b3bdee9e120adf623e903f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a25586a1ab3bfe08848c20c46de2cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ead95b293de413e1c5d3889ec6227302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372d94cc2e1ec5596f502fc360acbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2dd58335190f38185e7aeab18f1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c05b42af790240843a715ddf8f9101305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bce1a3ab85cf8dd752d280dab78cb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743831dfe416adba7adae82340276d45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f4d606a128ac33f68cc069b77a99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dccd36415567660f3ba66880ea037309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77259f3325e41ef87f925e9a1c332718310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bad94e6e65a5e2826e6ac0aea705c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61393d2ab25bff1e9ee5e4c5bfe447a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427329f229429fceed6094abd90ddf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690347b3e8d6e336737c805d5b92673c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1a3c44675dca9f7dbd4fb91798faf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab77f979563b0cb0195de2284d9738316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b0abb889c7f336a15133ed234ec1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc2aa2ebad9961ecf4a214d24bbf91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a86587088791742a5c0eb1406446e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a954896f7c02511cfb60ea16f60626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c7c665736c4048ed511e09e0d17ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba3ead03667f1b6b2d274c6eb1d62a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b7c6557ba6fa1cf4e6b2bd55723e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009d1168385d95adc6974f4b300276324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43e761bd5ec4de631500459c2edd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a69d0b201e0ea19654c53c136de51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78101d04028604b2a91b3acfce871852327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d82ee3403e034bf756616be75ea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf822ed008a22ff3e505320bcb76b6f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfdf83c3aed41198adf9ba13f073f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71464db346f9d5cac9705c6e7ba3e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eaf287c614dd0e44e296d18c6b00d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e3a983ac685447e703da2e857430d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d574b258039f0db5dcfe9d13d01b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320e26715e01cf0531c54b0246ffb722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7027b1cc30772862f5a578c5f8ae6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e36a88172e8c3a051a760cd865f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878bc84909d01dae02076d4407a5bfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea4b1cd24ff6c853c3d395fed53ffd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d3bb20fcf8dfcd96890fb5fe48c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a262aca295d8ac1382b2a7129c1cae48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb42f9a4af40454ea217535ba411ba09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972665b2a76a2bea0f887a300c98ee110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd3e65ce43c56f93ee87ed9106b5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c883c67762953618636b495cfe5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6988a6021f4eaac5f2fe935da876c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59ad5ca29ea9465477e670d9a83ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c253aa13488b3ed4d52f512e91b91315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ec93d22b3a36067cbb57823ba3b3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e830d2ee2c204041dc5419a16aa8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e7de81f84157a33fd8a390a6e456a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5d10c0850b8e7fd8cca4d54a9e3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9f78b5b97fe63a8b6634544e5aabf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84fab6c963bd1ef4e8a1a19039d84d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb879d6cf32fdd70b1e8740b6db6a94122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6df312acf4711c82bfabb4666a5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e8762db99497990a49fe82e4c98224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130abb561d90829ab27efae204816d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cafda1f345eea1dd8b42818728799126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdeacaf31eb7e4abacb70402570cfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e57a9ca6c7f28b7b03e897727406628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80da773212ff825a0ad8eab9eecc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a05563282cadf2b5509bbae6a767c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ffefdac1bd1d6ba726e9cbf59cf3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1e6017fcfba50a454bcc43c98e01732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9da12e80abb6511e67cfba64967333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbc90ff3ef09f3fd4f050c93ab55c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd7e31560cf55944a0564f4e6920a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3086655f05ca8d581d9105b87440336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa940d74ebf58894c077c56edda2b7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feb2377fff8fefaa60121d9348080c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce69bf9fe3899d206b5c30279a2de639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439e21f52ad6737919f91b06968ae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a751bf593a3c2c4c5368b6a932719041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355d5e3f9d89cf9a8b81bf40aff820242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b04c85e1d08cc9397cae3263ef27cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a089d9f0db667ef9b24fe6664f32e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c743c96729538eddb341fd0c74dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8afc8172b7690bdb9734e716f727b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5ca46fc04ec447f62eea29b0fabd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7605c027bdb61486747365e9bdab8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eabcc67c8515334ac414cd563144749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec303b6b9558135bca55b15a5c882eaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aa28561a4275527ec25b92d0da05a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1870f4090023db10598c63cf8ad1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539af249ac6f7eee128e21f760cad1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ee97792aa61c85dbad60766080a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317548dd8c66bb05bc633a07d6be8bd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599192201fddd635e64c7c977c6f5d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df5f0f30799078873c41d53d2176057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac183ba879c682240a78d0282105778258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3393ac0a58859377642f0a478cc4bcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db528268f02b3b4cb5add071f2a0f15360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed57842e2ec893bb11bed5ce8979a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e47ad85944e493f95ef17a37cca8f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2f1e105fc5802687cbb93549e539363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41374f9d6b54b2c2eeb05e6da109a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268cea96d22f0138e17f3cfa015d21a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f2ab3000eaf7924dd960fe45ec7d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7191b7381aeb45d54e1106a51aa28967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc9359052a2cb721e4f732fbcba5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d12779d7a0d2288f7337037dcb3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be6950c075e572f1c1e86389dc3e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019653c37cc2f4d43b1472deea47557971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9d97e0f3b2de96641a16c7d771b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da79dee3ca50b64f029e67f9e5c37c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84f159ed41f9954a53dcc863a570674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a199ab4d8d707fcaea0c1b40a21c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fdcfca534e5a8c6369184168a8cc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428cddb7097aa27de084202edb1e1be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c048dfb1a97f5818c08de91593a75d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a5639d72895d533324e2b560122e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b69f45db2d45afb02d5a140228515f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f66d1be03966962527c0879342430b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fe0c85eec1a3d2c01c5f0d746a3db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5cc2392689161df5960bbe58d4cce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d603ae912527fde295b1973af11184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf3a4edfd5884e2aae757b1b7f44385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69195414bd5294d02f9783efc1fd438186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d896938bd32db58f3fc5f13323bb8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dfab1b72f19faace73526b72d194d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fc1bbc1eb2bca92bb13b83bb5f14b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab31c9d76b0c3c6b08ddf7ad09d3ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d97f624e64c2ff97dbcb7e43ae9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f073dd9b193f7957002097af9a58b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca98925b31aa9271bcc7d10a554bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c9a68767f065d9d4d10f0cbb5cc8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1937c7d4d0e4ff52bad719fec29f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e20363c2e4e3e20820c1f81ee06e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd67d261b66834a843e474587e7b9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e67d9a0df572d55dac9c8aae63f0f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4aa8acb1584ac8c760b01b8fa64d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b382bfd752f591a3e80238b13305b29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702523f6f0bfd1ec2cf9a3f02b84cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f2f662288923b0bd69e4952fec608102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddec9b7cc897269d79f93c7c6d7539103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36373ae9d78c0e631040c2a62146a5fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab698477d2a0d84ce9f3f25b693ab6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225dffbef962700a2f0d8d0bb9f5098106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b44823ea96665d593dda4daf110c06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7921f3de710cb854d70ba5ae97e67ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dc93a7ff17b2b0d936beb46f890cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f5de8ee3cb022ae29fcf1f9c3372a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e87e64adc980346c762277bb32f22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35cd42ca0781bda759b192ec5ee419112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa32517c21e16f8f5a7a7aed54aa4eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1b9690b8133f9ee02c8eeb3bd94e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe9ebe97b388d499ab18721c8bd20a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552a2bd3af99b7a930c537a2a7a7a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453eaced9045447deb7546cc7084aa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de32bd86c117c6cfcef9bd8af74d8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0054b5e7aaaf0e1f015f2ea0c3dcb9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf1a55b00ddae9b3ec1782133abac5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0e76f8295842006f6e76788c9e8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ab849bb90a31f1ad81a09361f45e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52696bf58fda641d178a7bc5283e0948123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce43b2e346f27a9cd04820eaa7eae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a86c8a6e2c3133b3791e92e4bfc6e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcb50b245d2b02cd79f235365e1594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e842e167ae29debbfd26be01eac1cc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc2b7cc3c99ea726d59299dfce274d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a6ec81729530b602a7ece44e2f5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3419631fd9366118db4b45b8f18f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ebf700d5da1ed5217dea9923db84b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c495d57ead5c4d3af634ea74e7e4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a6e55e3ff48a3a89623f59ebab69d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcf59ef261e9a0e1f03d29741ed792134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a43c93d69872751d99a6ee072c3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c286e02737cfb07784458eeadf3fc6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aa89e85cb88bb7255c3a02f3b6fba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10754dafc0d19ad9c56f117b3cbd3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98647efd8d1595a874b75bf098c8b54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ada31fcaa33465b2f9927afe89ac34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56e44f981d46760d51fd9b9f28751f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10fa5943cbfaf063d2f558dd72530c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288169131a38c1c24b4e17562dd2fc6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2cecdd36884424f2541eb5ec67048144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b869c37fcc7048851bdbe174e394145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741731860cbf6f1c5a747f06031bac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e85a5f83c07c744f8affb2a8e9a3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a148eee523494b8706c6462511f32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0770415d3b99ce65ce52a59446a557b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95399812105e275eba4727b13ddd49d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30dc46b9538edb62a4f9325dd464ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e8163ff75e1bb929e468e4b123fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e320f4494762639b0132800c941122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b54294edfeb02e4a1f38c99b99e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5ec60340491e444332acfb391e6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c4709fcc901eeb733932ee51c3b86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd0cfb38d1e72e1e5a55f6c360707157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5cd8c53a9acb71e1d401348f216b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795e6d3fbe92705aa421b6b77281927159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa38ce1a9b115a7b73825eb2fe6a94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3baf1d76a77a18c383cb65f92f5731161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598f50d907fb8b9b6deecebf4f159d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a78d0052696684890e77987eb3b6bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162259a85596389bc49f28e3169886a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2622fd391ad6bddfd14bbba0438f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1e48680b63d6e7ffc2fd8642d79f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d04afbcf0f82ef35a72d9404847033167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441da9e2b2f0aee286a8341b018689b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd90f6ea1e9373f82d431b94027c6ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e03435a9fdc7fc5668876ef3ac68b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15a28a4d7173494e570c722f01a156171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef45d694ca4013998266ab0f5755c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545426c0c381b8754273d33fdeb74dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883034412ab43befca602db9716c991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d642528280d6954ebed4b677d36c591175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed16c7cead7ff29918e5de1903d1d50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce900160075ed652d9e61c64aec0a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e8fdb7d3ee3be64d8f68f98f96659178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f83a33bd2a7d88db1584552e0dff0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18016bfc7a631714e698c79b07cf8e3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca2579ed6b356787df3e067f7aed1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f5018a7d7a5b1f48a8e4acb3ab91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e426107b4ed6034869ace5472d0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea555ef005b9805861597d64339a358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142de5ac84a5fb721d7b194d4a39581185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626c10f850865aff3851b8b580ae8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a3014f35feb153c9855da3916f3c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2713b3055f7257340709cd323250f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2087fe73904f824a45f07b4bf05c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228435f176195b8166586def779c1b2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ccffeeb16fe9d484205bd35b943d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964b4abc79d99fe4eb988898e0770b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb70d962c9c54a0c53cf65e85dae93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7d335b0a3802165bfbd54abba081194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3139d22ca1ec6a672d687eae1b7f9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184d43416c4c084cfeee8e10177a32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdce789137035d681c07c7ab051b3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188d582a8dc8d64af79599d1d63cf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232d03b6dbe2e087a3df861981cf91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a1c5f48def5e761e1f875dd023b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888beca7ef71881967aeed3a55156f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5e7f188bc25b901244bcc646771a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f05d1eace226ea8e9191d9e71627c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90053a05c00d57aa58cb7f385b863819204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8b5c88e17c33925cb4dafdd23a5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d79b2f300468ee717136d1a12a46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61521858b5ab692b139e63b3dc14b1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec971474ec4bb4ce9cfb88ba3a5d92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885f6cd3fbd3120609f85a7b9149ade209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da8693f9b7c43114611a512e67a1b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467e59343d5d08d519f3ee7bf00be6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08d4e508af9fd88aa9f9c1a34d0c21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89b304a34dba8521204490395ee342213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6698c6299c12e46b8af0415b3fbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c62ed45950a63f9d37bcf7df669fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb76c981620f934b4c156b1d6d368c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc081535f7b432ebe47a36f4f8008d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d930b93e7fa883f29f93c271527c5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d10dd50a9cf3fab4debba6e5490363219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c91ab1b38015b0c68b7cd68f536e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0456c37f81db92edb5e80c95eb3c6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d387f3cfec85111940f6d6cbc7797222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2793f5738c58239c1bfaf9a063714223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d263a39f99651c2e3f126ebc12ac2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d0888899f7bb1cffbfd03754de37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d65ab1a489afa484245f892a96abdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a7cc51967bd732359f655c820af1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa63b717abb54709313fdc1c74f9ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a089ae6e21d5845bc18eee0eff4928229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a5e96eb33cce42672f87ba177e677230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0d7af552d3ac214a2045c77d08ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fac261c96e6fcb7f3b66620505bd35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca47b16e9346c023649ff7af9c6f6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3539f74a33f48767c6c1b9e428f78a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7269bb1c5593f2daafaac8dd031f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0a09d0e322e78eee585b01e4a108236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83d14c99b646182aa90246788621a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee018220272f7d22a2a609ec65b4a47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701b428c1fa43a6c211e6440a43c908239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d831957db695cd9d5adf357787d467240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4c8d3db7dd0995e28d525537a708241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abde9df1a007151be1481a0f7d6fcec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a91646b59cf6a0b8754047bedcf15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e9b36ede6f9143ae43028097c2526244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30113d5db832bb4d6972ae68a8087f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578da93cebd7e706eb237d35e432563246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e1b8ef8e4495aa99450275c580a01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938806f4e4b85611ceb86654d998688248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e590306ee2128bc1c954592fa6183eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0e0013e3f0111fa1a18a568b93e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9e8170b657d1f4dac614b7f389d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8ebfbaf7ba744f048c39eb4966dbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffddeb884fd55e7474d1802e563e8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d2236b0e4695c8b8de898cc173563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bddc3d5feb4d64ebadd1de631286f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9ba6226837c8f321066449a01d3f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dfcf34850fcc6c2a34de9fe54abbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492ff336e86387c2fcd4d71fcdf6d04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a32183ad37dfcef26af8c29ae394259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854504bd38b980ecfa7289eff6044ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b0e44d2b713519adb0b08a064a89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a3c5dca49001444ff655d4933f50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8be019e19921480ad83c86719b908263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b9472cd54d2b8ac9e87e44712e8d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a981d3398188679104a28b7df1551265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b6a01c84e47788f53eb706d146da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783e4664934cf8ef01fd40a89bddfd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb051df69e329724108454b0cfba77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7cf22b256960637f2fa6026e48c1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7f131b23decd74f915b559a65c86b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515fd81880e03921c577f216c03618271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43681b8166945e157b5c9f0752ed225272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73751bdd5f877d46a98903fd0e6666e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f115026119cca954eab0bb79dc95d85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3582467c9fd89147ceb77375ff4f2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292b1506a7399946a95b9ae598a8be6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a098970bc5fd663d25922573d817277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff7ef0866facb632e81583dd163e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f169d5e52441466242df397158de50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c81b7200e84d29102023bdc6665b6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b95d1704418b0342b12b5773105d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434a8413634a195dd12403679c1600282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c898937be63af7cc3b741171bc8062283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f100d627b50f971684c6a930f105284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae073eafcf1805edc14257245840739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbf101afd4f2d0eabdfe06f5efbd12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82c6b1754922a03dee478cfd52452287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d34eb562c56b43c8b835ad34413b96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7db127ba1b08c63654b2aa8d66e91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8367c2c2bffce36e81a50fc4fd46fe3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731481d2dfd9501dc2e01c920bac8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8188260f9402b3784655ddebaa23201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453b1332c0aa4fce8ecaa30cc6332f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d42476cbf6c8a0be7273c0a64613294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078feacd06f58761ca0ea253545854295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0fefbcba9ab6462f0f3be417bd6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547af14e492973768a779fe95a011db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216d6f88e1f28e7acb304056eb5ca88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14fb4291aaca9a4d0a49c24df4efe5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19852dfe1a91b7da6f99cfabdd3b81a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad4618ef3c1a799581dfa2c2027ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67147fdd8f4581eb15e084f6246d10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63dd8e8d3185edf1cd76c4cf49d86e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ecfd5d990b6d078dff76de628f279304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d2e3c36a61741eb7e3ca2aa8bfd76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aebeb57884e899a60a55bb3d7150e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b023d9e310e4ee284004e9019b8e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704c9d25a2ed78399777dc7835ff8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511d5aca565bc8cd02c0a6cb4cd888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcfb3df53a11ee10cc5e32327a0eda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d06aa32e128e897aa5b2f6a6ab266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a528b9a749e632f0405cce423b925cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32253b126e4831388cbd63e0d4b5b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10366fef45efb2143db75fbc13887db2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7203b831ba8fe764e147efd6c095bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1fec91494c1740a39fac1890905be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f81c28d8504af1e2dd47eee18e645317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00629095ef6e8ab3af39886d86a947da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab17f7f170cfcdfa54dc5a35ff0bb53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fafdad7c4898bd59022e22f8fc9013320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714bac6c7b2545d6f49fcbbfdfd779321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a295b8913d3e459c3341fbbfb8604c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2991b59d813489765169c8fbf7507a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ce0171f7de4e2934fcf6caee0bdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0c18a0c69eaed6b3c9847397ae7a8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>