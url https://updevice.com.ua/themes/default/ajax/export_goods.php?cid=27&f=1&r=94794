--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ef8434ad82a255d656f05df77b68d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38917ad37a1ff13a2b8421499daafda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103275a4756387f79f53509b54ad3173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86389416341cb555253b14b3f452b294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed59fb09aaa18bb494a7c286805b7595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07c8cf64d8aa61318fc9619ac21ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c224504f15c96099926c821c879d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b770d2f3f03b463f0de856d459e538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f587b95832141c7f9afb9ee19a934889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03683e05f1eaec199402bc81759aa110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb5d6b82c3aed872b26772a65aa4ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13266204feb6f8cf206d88a2f148e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73372ce08f993886c9f8977066b2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9dfdcf34bede966117aea1417e3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf09627cc2a5d34739cb91e84557115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918e0a8d07e972bc14ac2daa9e3a7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403a5bc3f9213902af197a85c2984c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede86c1da8072e21ed492e2900307218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28dc7918a9bbaa35dd6b9f16c1db7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c592db5ba3f06119347d11db901020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8e10f4cb39c920e389fea082e6ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e997198cb0f075b322ee6c404878122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81480d46cfc922284989943f2c5381123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578788cb927d5c1e96b4acfdb05bd45b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa2bb3414722f2775426d7500c6a5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fcd38f6a45a822a75ba648571af7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014fa52432af84707984df9b22784e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a760c74db98c06484af27689bb8dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e7903684f7aaa2a68b45f33655d3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b22e9f99f100cd6956e9bab095b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770725c910660eb3a882a99219d4a3f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b00183c55394610358eebc17ba583d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0689bf7debb5091d1fc620df628ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c82125c1d5fcd4952f5dee5b64d8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c25ed3a3e66a5ee576535d3e2d42235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4200ebb0a2932cc811778bff3215136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b6eb1d218146d57460bf11b7f676c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55850b5ba0f573c0044e7268b513b79238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ce96759996fa817477b2483a43fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb82933a7d52ff85d136dca0855aa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aedf8eefce1f9bc3829c9c80879cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8d8df91458fa98e174fd83cc22b2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e724e60da75a957c806b943caa42cca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c34302adb1cffcabb7603d495a94544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf8aeaacdfb0c1add564cc5641100b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e5e255eb556e5d258eb749b83ce146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e5699745869e5b5a43ec07af5e8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed57d4a13ad3e00dc22d8c915683e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa52480cb2735e35f561d6126b45349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903af993f11c25ded9988702896ea3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dd0b052ec43882edcd9877666874e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d674932a4c6d9dfefed63c4f285ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03824db3b632b74e6516be88387d8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b77187bdf9072296ea4ebf5b434c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac063cfbc3cc8243ff5f7f185685dff155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60b3f4e3b9432051073ae4268422c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf61fe8f929c41361c183306e6cb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c5feac6d3e388ff88f34fbfcc5d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe5debf93a13c43c8c4d5d2be35b5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171c13e824682b952d07b50824c734160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8969c325536f10579275fd3643f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ad4f6385a605657f7a8eb0f1813362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744e84f6ac3cdde26c6d27cdad5222363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d659a26de4d9b183e9ddc52d0e8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfbf9cda89d8c6e482ae0d3fefb6a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b06797b24be500cb480c4ed7d7b3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370883bfa6376d30ea6d33982d15ed567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9275bb35b71febdb8202879d07a61f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc460381aa1f3417a13b88f00515369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf99b1f42578a20f62cf2762c37b99270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fbd27ad1244ed77cd3829f95fe0f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc029ba38f3e1be2cc10252990aba272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1b7534b60ec5d470245feebfd5d9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafce78e1fea4a299db6f8a9b00aff574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e89f7bebeaa004b0bf2c2d81ff8d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed7b86bfc53abfe4bfde3a3d15e9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8db4e1d183d0903a6c353eded099177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d20f9241e46b0c534f767b2119b7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2564a0cc38415511419a39012d84079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621014c718cafff6421eaefd11f1d8ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc3ff2c306d87384b017848cafc7ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde923de4fac00d87ee745626db13fa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a6202c1b14e219337e5f7624f510183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9204ed7b01747e07498a82d8743d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9028cd46d86ddf52e651b6099b6b1f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b0749cd01078cef8d28b4cecb89f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8077e39b3160714fbb052e09893f3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d2e295649056551250383ffdbfbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79f533b3b029d77e72a67b8ad8382289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa0676abeb9ac8e9add2d14ead88ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bc2e1f545a2ee5c4daaad5e34802a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e5db3d190cbf1f07193d66d893d3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c875eaad62ec8b3da2189501adb69293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87355ea3cc66a0e44e3fdd9f4b5a182a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf1fd10a1a48669a2106c1a3b1464a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39643f85377795908e7bf6f3efcb3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ded18ef08afa0d11208f6ca02d264997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7944f7cbb77fc466cd51ae9d773e2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68505d76fbc8ca50a1d2c34be6990d8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d99749a9a2c60b8d67230185df3bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62ffd26c86673543a0087d7d07ebd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e918dabb6ede0589e9e78d7d8ea4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c428a30945cadf769d49c29b54e5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598559598cf0732ca14ad6ecd2dd9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee288d4f50b63b5ce5ab2f2311a1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f3a2b6075ba1e9efd281d2689bec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d648c59e373cea4b3c1a7609ee17c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8344898ce2ec96ebfaf08f41b4d1fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f40c4bc6eb1637eff072bdd6e54600109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f72b55c724810630d8dc514852840110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b252b12f6d30b4116bf710411d98714111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b841908eb8845962d5197df76a223112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b3641f94bc9e75717ec92d8a48789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8f0aebae1377ff2f750381c658fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835c6bf0f336fa93ec2effdb34db8b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f57b0e1d249f6e9270fbcd52467b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf070fb40590ee5dde3cfac6586739f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3078b092ac0a663d24d7f7bca9631f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102244f58719c079c8e75f10602d7e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b201879a89916f65f5165b57cbc0709120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648cd2a8935d4b159363f0ed879859121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ec624d85eb189c268dfd228bb713122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2a4220314b3b98c601a4344a50e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc9974614c019ddbf772a848a78e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8ef70c34a1529e9e9f60f3b86544125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce2d3d6530c175a58b82ab7b765c01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a64f5aebe7de76e3b5502537cd217127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a92b03aa2da9a49a8d48c2c783c2b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1e8942a586ec72cb8ed10709e962129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aa5eb0129a96d7f1818be53442cf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8d9a7b01419792fb14000a3bfd10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee72ec77734dd603d9e51a8612546132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25be4cb30e587fb31ec987ec264ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88729b17f7638f252edc683a6c25dab1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e584f810859249d81d7bf2e68645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b36449c99ab93ceb1e3c705463080e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a3351cd960c747c96a213a1973eb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c258f8e453e022fd16babe9755e2ce1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ebd19d0c21926252fc66cffdbb0b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0efe1d178406d65ee4dee1656715d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f1f9c4a1a65f4afdf253d5ff38fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5431836e648c5efa5369476786929142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c06cf62760797bc7b479e3284570143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160de5c0e6c88ba69bf538eed3ff17b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934208ba71b29ddb9af1c926498af5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09329b65b15910fde21f3aecde474c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2638ea5d243631b01a3cc7be8db322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7348a61b7d151fadea8356405f54b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb360f1bd5ef6e4ba5b0b069c8b9261149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ba27c96dc4d567241cedca898c1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9299ab1b08bcf42762860164fcbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9c5d5f4663b7b22f7db92422df751152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d4e4630bf8b227b6f78e6d655edb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2863cb5cd65f85d86cffe8a1568a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a5f8c5428b921d22eeb92ca54103155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b865bc612561524d5aa7061050b8076156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144adbcbd5354969c6d9b53d1312a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efaa421d7fc1295283b5a72b6ffdda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9900a90489638d8b82274ddeba3a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7acd6ec234599c6518613533fda3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bbc8366f1b77b26a32fa76976ba51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6441456fe759c107abf46571f00b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f1f80c5340ff2f4384f300855e1da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70928b6090319aecab33612035cdfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2ce30c7ff8b2765b51fb96193be6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1bd2576d71019eaa7545e1c89e2db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a148341f7336ea71a4065fbbc734063167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b0c67427b6b548fe1fb13824e9fdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db2dab49ffff90897b5670e35e24f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927967e903e114916bc6bf7103d29776170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e771d4b1efdc4b2792d10605b2b86e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155997b37030f28ed60dec7b1611f80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f88d9e1445a1af120cdc987e34578f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632f8d2685cd8226670c6ef27e06a3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a64834714622f9946a99cc1777b0ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc386c8e3c7e6302444ceec176f99ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227791dd05408662d50895d9cf4c69b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eceb329b1ef2b417a56d4b13c7f7a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432d564a647d3a836a606f5c6e4039d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b5f7986f1ed73e62026867b866b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e33dc8a8641735771ea5fd55c9bdda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4020b99b75883c24386c9ecfde9588182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1124f1c70c4cb5ee3c3c8e0fff3c7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0cd199b4de8bc7820da3914612f78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f8faee04d3ca0ebc5c6059375644185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab195b17da784db570843f92a190f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36a738269e5be1984c06c3cdb0730187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ebfb86e60b1936acfb9a5cdc70e7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c55ffdd86e06e930099c8b4e6cbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd1ca4c18f0129ab20cac4352c0df8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d00b965e3b4be0c442a29753d0c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212fc65f4d4047dc6580c43ea71d75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb530e5d8c6fe029e81711cda141ba3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f5fa8e1fed0c51032c67eb9f7d111194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04c65b27300166b3ef2069e24594f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cf22fa8093ad9cec3f67bc1f73c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bbef737c535dff22467082c3680da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68188bbc5556bc4728baa2ae36d6144198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fdd9282323d2b004fa9840e271323199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ee60c7dcb0f49fb0ba32b250c288e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d8c830a05fd4292b3600230c5708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a40f60ee76f765c04d2648e56a479202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c60236084ca0442bbe5ce80fb20a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2045e97b31112b225bf32bc5946ae4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb047788219e24f3adc5b2c8803cf70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009228e0433d90d2e3921f62b1020d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cc469e6af48ce65968f0630658670207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cef4d5d329ea6cbeb2373982d33641208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b11c59eddc789afc3ff60e24999bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8ba607b50dd63f0760d9451562e93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b426e5da2755128be24e25a0977f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955dbc4ce08d43bd02a0c4142b55ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd793928812ee11a53b001ac5aeae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d1943c71d36d1ee97977af36c1a5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6f4c3c29a85b92d2220c2f70a5a1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afe0556358841f0d1ef241d8a506d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec059577f2d1dda3d06705f6c3c8e55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c2befe6a1b92ef521877b8a9c960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986d0a5c05726b706c1ae0d13df4ec8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a9468e28500a6b821a6a4627f5745220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a3867b350cf45138ca27a0887756221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895015437c534b7271e8e201984fdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e2a10e66830a8d2fda5f4f287b40a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff3f6554d37cad2049c076a4be7c33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c98456dfc2d8465d763c7f268ea63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1454f618673433d92406aea8e6cf58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dedbeb2d7bdbf9a17c3df7989878e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c70537a04a9e7f359d343884e1dec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bccf22236cc77bb414593fb87ba819229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fed9122cfb3bbf578c48776330f77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1cdaa572872dcdc633584e57c5877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c559a6eac026ea85bcc52fb90951a4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9ed94b1cdeaf95fb36646ff2b2e92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35828a39f3ee6d39266f267b598c7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb9adbf0af92ba8fc7b611c1f1f1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b52cd7ae480a1c772ff385740a3ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c4f02ae3ed3d1c5b6b6da0859dc59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442f69814f39dcc1c52e9324e34881f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325352caecbd49f85406171aee1670db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff1d2e9e48e6249db501378efb7c50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2fe78341016da84c42f246a6c9281241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bcf765e11f00ac4cfb58abf5cb872242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e53caf1e9f510553076496c6e6fe7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb832166ca901ae35a62282bd7dc529244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f70f746386c0fd20758377b45ac7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bd4a7f103fa1aae861949c9e16f2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69410ff9b887be402f0f489e612abbb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585af9aa845205034622c8783f3b2c25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54db9f45f0549446202312444a74d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc71bc20d470d56940ff1fae4d9e0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8a42022b992ddb6ab0ddca3a65ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1593a3e13167543f7088824f40d112c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47d2bafeace458fe0aa2b1c83825b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd547ac9dfa66c1c3de2d7d27823d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c698c02888af79c10e079f7a7a3ad8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f747ef0946d0f994efb76de678da7f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f214b37cd192ee617ebe3efed97e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b5366984cf659f147c958042cbb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4138eb86f8466d1a76a87178a404bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea200e7086b423bb77383528bd659b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d4edbf223e4fc75958a464ad5f8e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b416a0bf28283f7cba0a13ed53e6fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504a26fbd5063bc84023c8ae1e6cb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e4e86aabeac6bc846d5f2abbe50a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585f5d1c42379a418152d3793880af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77a821f6ed8b19917daadc1f27cb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1199460e1ba31ee207c87b4bdc0120c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30514c438cc5fc18629c92b2f827763e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021074815c767bdcd4798ac1a688e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3687f108c5aa2477f6f75041ff760270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feee833042ac2898633640900f400d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd50f4debcfb884ef35c5abacc315a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d73a74dde44c412b9b275ecd242a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a030b888b8e226146f56be39ce20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5920e80d5cc25bec535e9b7f71bd43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b0a81396d201df3485214bf9a2c57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b1f9a0f69e96303c69d7b7b3e54af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c7124ffde7db8433b0a6aa838bf29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a4528745653709675401fa12a66d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec93ca9b5483a76caf33e3dd701f15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962ef0ee3e2f27ad3d77415c8aaaff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff36173b6956d193198291407711372282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ca4325ff63d33eefc8b7b93a4d0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5e51a8fb8fac5887282dbcf4379c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df63c1b272fb75687c2333fafe5ec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83159239926d723d9b50d291f77cffbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de564c1a95f6aec0f4c41b62c72b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d35510494ec394aa18509d203ffad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d352229fe435f0dba04e5aa8267fef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3198ed39c419e4543ce4f8d40f87d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30350eaa05c5e2280bd682a41a57e650291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b5a0e75cd3a2a9578a6be28f0eb0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f6a4e61cc33dff8d164fe5f264ba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0389f320598d2314886b06a1d7416294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624ed102be4d7771669ad39afc02354295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fe2e9082610f9900671b03ec54dd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f6200ab68451a658cd2f4242daefa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9becd2e75c214dc4e1caa46ef9a4664298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3767abdab20d5e0a6ff39700b90e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88bc991f2af4af0cceb39dfbf420d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af01e87f5b2eae899d2d07ba31989c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3379f30beb78a67617ca51b6ab870302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03367fae5e169c36d6ca2c990152e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211554bce9311df8c46638a143b3d3ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed39ddca575358815eb8a0622bd2fe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b8e6f95f143ae45a141db014a2f33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff932973a8596f8e17501b71f0aaa94e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7e9d25596d912dff1054f384afa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489386c148cd08235a2304d25929a48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b3f2d80e378d08cabe4749d14af8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac702649490fb71dc979cd4dfa780b3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8bc2ec4b5e1e31fd1065938895975312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3382321dc9f3910fa78cd0fe01da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dffe5e3e7ab75d4df2ad84f10cf2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb62d94a606059fe1a08f61a7f42c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca9034d758abad2597751cf4d8381b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fef8935dd35bdce49cbcc0f333fe95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74852f4861a7e56630dbda968ccc1fb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f39fe3fa67b6e340d280c3364abad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfdf5b9bd442d1ba11fc11f005f41b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406024761cc51d0fcbeeab0df57a7b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad315f8aef50d259c2047004d98550322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795963b812e4af2d9fa75ef375d7f12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09a8d4c7ac638f95f3db0a87e8160324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff9acd335b17fd5fba32037208e860325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d34563d2ecc1d0b52e74483ddd4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec779e15133429f38751c1d9983e40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8a26d00908c07163baaa07096c771328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e20439d8d05b1314794e48ac70a5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad66bfcc3c293578dbd8c9696c2ee3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cadb1e810e08477949c3e8a464de14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b423e06425bd2071f20de8779344332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b782492e992533d774452f69244f88333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a11d2999ef0a8c0200e1a55caac3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3bfc741642247c496c10d1fc7e1372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750debbad23aed33bbea464ccfeae4363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814bbc66a445e413c77a4d7672617dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adbc8d7e335060bcad63fd27174fd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b78cf1700318dc62bb4f8d141f0936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07130189e94b3d3b8c54bdca11aead787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b737c3b1cee210a7310caac33a198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226efca284b39bb638a4090f4cfa3139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc324c7333a32a30dc7278565e84b2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a5823f0f4236cbb985d11cc6e1a8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6b3f0c24ed3139993688d659d1e0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a203322f3c86b4c17b927f34ff7ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183112d985eb9471860e8b0b983871114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da2f67fb8ecfca4d058fcb76fdb0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5df75835842ba59ecd02fa7deb77516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcdaf0d2db29060cfa3f2172c1f3c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd2ad291befdc6c6021a8a058460518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad0161f631d1d09ae057ae802c91e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd369c2275fdd8c3dd668b16f2b07620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4891e15e1f00b1a9d0bce3436fb84521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99702fec3fd4bc972db091d7e552522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd83e722f6c196e1da3350c3b3412e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61928fe5d57327e76c36256f054f9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f58133ab0b87ec6608bb85979676525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c943f9f9f2f70904a92e13eb71127a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30796fd45d130e6f5d7e9d0ffd6b019227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849797326b1652d35e53abbc6575eff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5cc41721966d4ee9d4b7463ef50ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7457d40a22b0032cf2cd1c84b4ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9755c26aa069d5be2b7cd6d9305da631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091896213f0bc3926fb2a99f8a4bd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e247460de7f5227799dd32f65ebe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912e41da7e743b6a9c8f2cc8276005234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554160b8e132dc533aa2ed7824fe7fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def446a79d572d47d88bba57e9fcf76636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e7e2e5d7abd28dd80402fb43f8ec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafdbeba73b54821b500f5a3713fc3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3df399fce32244c4c6e936ac2c3d1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf32808b8996f555fec6c74cc4a4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178049a191602f3176e5d636948533c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d9854cf97596275d03c011167e2c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5195ba88d1e4456bd33603c7ba4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38948d4bd36b31c127d80820457ae844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968570deff41c7d2db2946a96f2ed91a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60b5884bbfd8a1205f9b1b6f676bee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731473adbe57048d9a203835b94b98547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03020d8ccfb7d509c09dc078db82a84c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2ab9185c27ad425885a1ebff62c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bda9f684b1fab68df1abd4324d6e9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ebb7a44ee0345497c0776990442ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e90328dc66b734a904fb728d663152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681cc2ccb03318c0a93b7d909b4e2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f999704d57f0c6d46ed9933dd433554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae088186c9a4a292913e9372dbc4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88632ebcb777205d2a9a9680b6e497cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7975bf9b354cac5d10c51cbb46e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e839ed99847e984b4684a90d90e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aad63949996cbb2e65c018695a562e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a4d342347274d3b51892acce27dbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe4d16e20756d1df3ea8d4921393161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f60bc31dd5f3b54fdafa471f4be5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224637d0fbd6ca97df3ddf69447e67b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749bda537bf05ebda735e969638bd1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e25b5d94ff6714f6aaa20d96289f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e85827f2bcebf8d182519002745866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478015f206eeb268b1fd34eede3769667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461062e137d42275212405efe3a246af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acec2692ee9892581ba2c23dcf8c9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5908ac89c5e717c466fe3e74d35570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169bc7c2b0843f9214b48f5a70ed3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cace9fed7f0301a7c08ea8019f2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fa680fd06b62ed00f157926c20f4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2384379421d95d79eeefc9568284c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95540f295b99cf31c3b2376fde844f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8802c63bb34134cf65e672c10beb3fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd3e85bbabb4950dec8ca5bcbfd9d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad2b3e3685a8f09bbb963d2888a3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da02b4a83c49663e7ac4f59574500879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fd2fcd329d2627f1de3c8cbafbaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c46169f66bf30bf9068e7a404e33981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69b1d4ff9317e62c7acf0f11e9a90c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0b01c24db66008fae7adedc44d12583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaf3c8748e9a823f3d3046cae3f43b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ee3aef5d76fbb100ec34870aaad7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a11c2d24a22f35f18c4c5b5bb5fe386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60f8de97642d2f19c7d53a48af6c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9322f1f55fa193548c94fe9c1ea257988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f7a9d6f060370924197f420a0f6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c43b7afd5dddb73b20a3672d5b55790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27890fc934f9ba03ac7584e87c26cd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934a794f67cb3a09f1fe7a5d18fdfd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1451cfa2b5e0b52c6d3a95bda3cef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda55de777a29fde7463447be972ac294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b14f246a17b508354614981e5cfb1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7f277fcf8cf797f076cd1326ca38296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e3a29aa494e7ef0394f7f658cdd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af40206dd75e14bed2666d0c584f0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d57598ed3d5af8631478c7e88edc6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810451944ff19f55c5bf95f1a42f7116100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558c62d6f2afd1b4b62ecb8de99df7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff5eb5df85ce808dd43511fad93e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e594a2d3c6aaec71012d8b1947440e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06c7f70ade7144792eced0596da817104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6c5bc37f1dc477d78f4f92cff8473105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d412975b8c4e92ea6e300fb4b8b33a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9125fec1da4a1d1df2cf9b9954c127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca9b50e2ca59e6b4fba4a54ef3c22b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c548ff5832df87a02d440e29b52cbf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be47815708bfc6e48403acf2fcc0f50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27d4c33acca98af33e54bfde03673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102696d739d4244a7acca8fe873e26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eb0cbdfbcd92ec48d3cd9ef6723d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4667f35c8645a84fbaf295b274ddd37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e2bf5239fd93f5f962eda746f734d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe525ed977c34a8c8302d209f8e95995116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06fdfb712899270235d10171d2145117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8877b84a101f69ed1a89a79c76f1b58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3ae4284e0d0befd3bff824507a0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959103c71c0870ce50c059218fa07e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab657702ab7b3937b23627f2d2ddca0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c1515a0e4ffe8cd7a9b0223a8284c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a542622692ce298f32f175823356c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48227c107e6d985e95059fd681be25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751679db3058d38cbcb9ab4e0443538125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d5f9b1d92025475eeabafb6c3522126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccfceb8eca23607113e0de94199fcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae25892e47c39cf70e4572874ca72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ac48583d51ce0f34fcdcb0a0fe7d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87562b8bd97cfe59cf2b241843b3b1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a11ccae8d5bf59aabda63e7244d52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c1565e2e4a0fb87c40b664bf6ee4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a477396a5568b09cced26ded50a09d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006487d78c86f6b2a74c16375738addd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce91161aa6ea102584d0e26ff67da6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fba388f3efa8b34b23d2987ab9cde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b104999c2c2f9456a18bec585e72c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f8965f506f101df7c868917780038138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7868fea9c575d61ed6ec3a48de93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3227fe76550c76397a97a5f9d21d62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127dc877d776b411916dcaa442a9ada141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c3225e4d67fbce46d38d4de1b89a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66ff62e24b576f0275df4c48bf845143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e44bfa44b4614ff49ec3ed7d10d5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547915b201d144b8756d0e94941f9ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960642fed637a8cd5ac1aa57e3b93b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af90ecc4aeba509b82bf961751d955147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b0f240419616a75f7e37cf2d5ba9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3005f15c47b68b30ca9b1bb0b7bcbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97353ebdace56956a7077fa9d5ca976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7657a25128b3d578eb1820cdd7bf75d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf52da01d9ea91329e9c9b609f317152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f3e5b93bb1b0227cceb4dcd59e3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872667940dac185df329cce838fab8e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e0a63673f3c0ceb4c99efdca9e267155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e8be93397c28a40cb37217e9ddb09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6627eb0c2123529d90760ea3b2281157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036666456e15d88316b702bfbd758dee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6c356ece9bdbd797eef75920f2e8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fe72ab21b817eef997c4135d66347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c605de142b5a27763135a7bdc087161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc576cd06242fae6b957858b7e993ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a51652e71a18dd8dee80b9d5b47ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266f14ab88703cfa3a03669c8e8eae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93814414f382d46e2ffb5fd34912c41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e98bcb7d8baa3a2fbad9076821d39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35190caece8d53d8856e59c060a6c4c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f702c267bb7699b27ea21da4ed4a463168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de3d1647ad4f5232e598c84eaee62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270a3acc0d30975ce59c849f0847c2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00cd15865ce7ceaa1cc4cdfd21cc2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49615cb0170cd4e1dce4a175b54646172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b86b41e63de5909ab5f3fd1e08bd50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c7ee907c159abb1955debadf6720174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814b07ffa24890731d155c73999c065175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e94e65e8285c09b2c3549cca6cebe0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61df34c50093281d1f594435255a737177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4966d8692d0cd06bdba4b17702bd53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51bf92a581ca4108c59e1204f8b2af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ed1dbeeca7b11d743bdf5dcb38db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46578e850ee335ecd398647a3d9b1a78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282f3515a0cb6b6d7cf5cc11afb908d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99702411d0b743f13a0766cc1b18ac83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6816a181d1b1adc4e3f3d79c9fd64c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b05a1c8b4aae9e68716f798c11b3f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d4790575cd96b10b7b96f8b048c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f57cb5c5391d2071aa89cb3092de78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca33f68df879f696948ba8b84d69a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7e48a39f3194689b27f8916cb6835189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d00c2abbf5aae8e1adbe9fa7cde9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ef3fdceb6bebfaf0d4928da334989191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1daea7bb4523332cc6072368031bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d88ed370b54d979ccdd8e2d971ab6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7666293efe0554d10faee298f5f15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43980d944f4ce8a0b16a28886b8869fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3523998c4af4354a401484632fedc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6206984953c5a0c791b587183b3dd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748eb1d894b75db494f5332787a7278198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8cdff8fc80a81fa0b5b3e6d850fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbafde473b6618435a6b6e23b76359200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4171de0e7a4c3d7a9915a4f887f4ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43321896bc66f3ab8addfbc88ad4d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede46ced77ef46293640a555868e9e01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cba8db3d15247002d860060599b39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a522a72661ac4bff4c9920ed2bd511205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365aabee6a34217ba18a1a454d5e07b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc467e3f31dfbe4ccf2cb996951d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeccd2e5a4d0dafe7dd38389ef0f24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ebe71bc1d2f7c9ef5bddc1b9f0cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813c7a979e591456f10f4b42950c96f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486139f8f4de8e650d8a7ff7ba4811c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f64d99af8bf3dea0d07ff4c32342212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120c118889ef2c97e4dcee9117feb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a51abee54d99360b0afb431a73d2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aefa1fd8f194b4c6dc22992aa862a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018cefb9fa02703bec2422ece05e5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103090ec50f7b52ce79f4922e18097e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c551f8b1afc0152b4f4b17ffc919df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dceceeef3396fa08c52e48e21233a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d6a86ac7b50acdbc433ad0fee8d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ed01a0dba09b2ff90de8e0c180aea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf5a6613bc694d4a7dad36aa7201b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe0023946bbfee7cb3db8d05ef356223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5069d628bde962e31273bff611d4864224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c923ee0883e6c720c065a036734982225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b8d3b1ac9f2d24a448fa1303bc5f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c885c2ae3784a6560dd60f025b3e260227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42610540d986960c7de5d9f24f9288228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee806f7f19c979054cab8811739e6c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998cfc13bc00c33d527dad22b175d37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67140ae74d9179190a24b4e349560bbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5726ab1c2f00c1d7ec42797c1b562232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8e97d71f760388a69710b85684a07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ee739c243f0965c33cc80653bf10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60ef14822e72cd1196150ec9522018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ced43d605c39320413bd2f89d252236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13efb36fe4c6ea203a0c4ee4988ce0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebfe1ed4be5ebc1af6eb504c4fcff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83b0f47d3b826306ee06cefd901014239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e39fe4aae0c403e4aba5f24815b55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bde3986b076a3cae17f2e14d077922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3297884f5bbea811a7b028e1618b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967a829479da153d60cbfc6180a40bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082340a988b38c1611f0cb18b7ca34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c434453be284a1105102c3d3eed6f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4001fe21982cfd2777a48c9e36dd0b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7adf09eeaed4fbf96dc4ce36d31d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f1e836d3636640e27ecdf520b874248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbab2e7b108cf864806d21341931f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838cf61e05c2efd1b0b1f451a520666250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c708b778a6948844e1918bef4b51b04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a3057e01cbf683a59a134ae645170252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a0b44a16e8e74f0eda7a77dabd6b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b38c3c9130e1f34bad454ec0c185f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222fc035ea7ce2f64357224d4fa1f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31969d43e55196533bf18ed4ba29414b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53bbe2b960d7fc34632dd236c344f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de9cc261f9a0f04f3317ea9d9a9f1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d94e9a4b6536cdac55dbdb47ab3d8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb588975581afe5fc641a4031e143f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123103883f206e9ee9f19cd6d311123261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fde857540e65adbd3632daa596aed3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66455a5915a4e93baf4cc2976bb1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bda5bc7cfad129e96c88ed0074629b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67a1fceee9bbae29ceb21cfcb2b23f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ed85f50904f7f5d56096f9cf1c6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aab4cc842aa7e01108dc167fc1e5f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47996dde2761e1a6daf9b009330a86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fbf5391d27b64a7f4c909e6ce6d16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934223ab1f2ad6c2974f6afd07ebea8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327aebb2eaef70cd31a4a0ed533ab6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66aaf24d94fd399077bea694f2cd5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4e46d5db1f13300340f5f1dfc3b76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37f33ffbd5c9d72b5610e2511c8683274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a436db3ee2115ad0552a022ba6f440275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e39b5c1a5ff9119427d0353b6b6fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3a5bc219a6fc5e0cbb4f341530668277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb16612a23ca906492ce2840c4da568278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bd904296ff6da8d3a389b5439054a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea400db6a8ac1e0cb5b76b812b537280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b873d66a684f8aef8aa0f5d739a6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1919211c62fe139ea4f63419e0030282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93225d222d25049efd7278a92dcd9a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ba99dcd2dc41189af141a3059b7d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ba582d54298df31fb298803f7904c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62069ddd277b0af07eacad895f808618286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c993b9e0f1667141bec7dfcc42a533287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c44d8f94e4d5db54640a2c87b4467a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9620a851de204daf017e69f062af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f122454ca17ebd3025c1b495f0bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03567b4783f488f7d06e9755efb06453291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e69fc96c270132a41e1a22be0dfb03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4ddbb22bb94d22b852b8bd67d4ea6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf042b661e8cef162fc24744ef77ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2df6ec66364a4695daab4cf45b03a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f49c488548c1cf7bad0bca3c6351296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007412512a7744cfbe673a9161a159a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde8ca183429bb50192e9df92d22959298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cb726ca3008d426756d65b24ef0ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912216e1fd6548b3e56d4da77dac9566300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c6cc64a1b0f4eb2fc718e88150a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abe95ca0bb850dc4e937a268f61a35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb1bf5f55c680da93d258ce2a1c902303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ecabb41ad56acd9441aee06962090304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e35194aac584a3b5b07431222f7fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c8520fedb690c1e4a487b0771c5ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d487d55b1191979786ea2498936365307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e34c7858bf28b02db44d6a21aa1e7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9899422b9530d7324ac757b126447a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee6a8bbd3eab44b738f58f6868426e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ac8a9f357a79eede1655f3c95fe97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15629aba7e56e393c56b6e6ca56298312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097c2e5da41479e22504f3e54e658ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a19bf4b45fe0076b4485db79b4a2a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647f34a78a1569b6ca54244d37750ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9175c89943a54acb9355591275c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a82a23d5b0949f4a0ae4f8fda95703317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc77db9c973729921ffb97ffcaeb18b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059980d9f22ee06608818ecf09abb944319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f40cce831f4aa104157cc3f3e7039320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7cee629413f5e25ff089e9aec8260321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb392c02b7c3d52f214518adb2e2d961322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f79ff71a1323e968406613898b55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb7404f6c0472cf5396d3c23ab026324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fa5b81510f4a1ab6e88132bc6294d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>