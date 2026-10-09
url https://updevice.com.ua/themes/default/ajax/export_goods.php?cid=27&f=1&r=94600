--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795c86d9eca621aa9bb968c9f399c611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc2eb99a3d8813147ace58278cc352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a79148f40a532232bc4c30bf893b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ecb17a33c1a9b0f66ebc1ff9a28204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c8fffcba965e0199478c7056c2f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308738efc161d428fdb0dcda6c8bc8df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513e9f40d4193fd603e5765a9f3d52c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f3f412de1e77889c60806078acdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fa3f77a28004ad40d4fe35e3baf619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0066042210b6f079a1bc76874045b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18368586147e2219c66597e5e5148d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee39379f045ae683496e67dbf458712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb661e05172ee66f2bdc2833ae807813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec470653f31824d1755fdad4316736d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518d0091c0a29bf77cb611fca764bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008538a32e4e78ee57b4de32c5bb9e7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf91aa9fdb547b8d289bc8cf1186817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef503ea75d7cff172d055b43b902fcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25701f37b9bb45a08d55e0118ebef67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108609769e5cffad072c1c8b0a3581ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838ac1e44ceb83f0b75053dca92a9d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f8ce1b28882f2446ce8f32eec60822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1f9cbc86900045e2a056bbd690a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e7d5d57dde16fa970b838ffcb5ab924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3d95e2e919a10583d0a686e5c54325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4dbc34754304ab7101f6f87fbb78f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46571bde80a59aa21a5f0d9c591f35427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf7988e141a002d66b05644f0973d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d5c125fb6336c78ef87a55728a06429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1cc664cc77edf20074fb0002150130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771efe324a962f1ca589e03073920d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dd6ca96ba6126cdc6ebd79db3f3eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ece0cd76bd0ae5092116ce320b83d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149d24d62493c6b35fcc85ff1a2584734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b955160ec80536d83a1b4206b74e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee76137d183ffec313937c72752e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c70476a940a9310ca851a45c6921d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934811fea46095261e27b5f67e5e065b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b54671a0626a6c199e63f1896f439939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92423cb1987c0cdb7e59c6b7723d9d3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4620c00c6e84e2afcc5e8eb06bb6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859554b0c68e917013dce15f8fe27e5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dfe2fb4b9ea061de15024652cf9bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f3ac890e86dd7509827f376cd7c0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae97afe4a533ebd42c211de9466bf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92749a6a83c9271979ef64a785acd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b1d69c1dedea6efae5ae4d6eaa5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781308682037a600b7d951e6b9e60fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463fe9f875419a055df38c5d65aae9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9bcf88a76c304e4dd049f5f2a29c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ede15bd48b9bce5e2d034de0bed3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259421e37e28ca3123226c6c31fba6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb19a2fe68cef747fc7e89003c480d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f18df54089b60e4fe65d748bc466554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364d15247b2a4dda5c992493bd0384d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc19e19e29ae89ceff453db658335c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0537a31f6105a15d4ce70156b9ff7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90462ffe1e2341d6c4b83027ff9b2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012d21b6b850a8060fbf7a68fe8dea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498213e9f3e01ebcb113e20fc6660db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013366cf2373a116b137548062abd5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6dbbb646fa345c0cf8b48cc71b7ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e4f3c5dfce87b1479e3fa874d59e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb406148c28d39eb9d1c6748828e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10234155bf2ccfe2adf12d0b0b9d7e7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccad2df905f551f84f049f6c956535066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d8a4862e739f862c2fae48d71455b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42857570e305ed0b9ad2acceaac03e9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0038f46b323406b961374e341dbb74769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c99958725c3d151588ccff89b5b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a96aa234a2b6cf964e8fc3e213ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6cdbe37ac80bfe6d9c708ce55f89472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccfa6b2e2932c370fe38d091e3f1f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1229c0d662825af4f77d393c46d6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111a87bd556decbfc032a0d25ab1eee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f5f716db32dea8b7f582722c1417276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b28e0090d8dad8681627d0e872251b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ab2d2527304005013d7747e4c9cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896de0c628bb799d847175b8633755d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab92f9365f30efa7164fcf4dba4c6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b0df176ed626b4396382d0df4ecf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4424bca0e5cd4831bd35f96dd025282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1eff0d70b738084087f24eba708eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c7747dc25889933394018c93e252c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844dad8c3990c9615c141c328aef5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c4064e581e7bf2eb1ed717febf9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cb0d5fa4e0807a90b123f777bcef687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07938256b1bd223d6f9567ff997e8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460e94f253dcce4774fc3923acacc9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f67dfb7c034da1abd018a430088daf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb66917df1ed91b5bc48007cdc62c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e44d4fb0e1e5ee4a09d5770a1d8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87064757ce4d2b78745a12a50970dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d701be6dd32b5c32b0c2174f2d8fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d85b26c745bc22cbf10f01288fb8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b11574e700468cd64c57dfdbbb1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2ce998f4e354b7c3df30bb802c43697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e643beecfae4356d3c8491f9f348f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7640e8a6c187b984fd47c75172b2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c31c79b5568f6fc93405ac2ef3d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45288021b477f67ca33ad2f3adb7ecae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fceb23f14385b713d65ffd18c57a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0bf508edc2c0d1b7a8db44981b60a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491055cc4edfafe1e39f8573b4f3a15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb958b693042cd116a6073d0cee38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd097ee41afb7ebb7d32f997f47ca2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f8ac3db900305523586d712c420d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0413beea4a499d30e6d24fda54c0f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5486590068c6475eae1db354741de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c046cd4f3a486a62b6b0a78ac941778110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e5bcc80a1dcd73e2afe748f3afc3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deabedb44ff19288c249a941a8b1eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53876cd74c7583f31aa92f8c5c42277c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041fa41fa98a9565f90f7178aa0130d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ce982169ebf0d4495334779dfaca1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2858ad09beb4197decbc21a6b2bb06f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254452ac352d2eedee581787a99d0bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01847bba106c28340158b12b43a830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5fa29d2cd666b7c493bc21429b046119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b3d017861257e696290a68b034a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd009a51e8ad9caa8215eb102505572121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704c0c6852269070c79848ed2fd0a1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cda9c92067b38a55e2643bcf0a1c83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665adbd23d33c16e6bac23fce435ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b9ee36b53adad086211ddc4c486ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6b98c3a6463ca7d0e9a0a571442b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a707df3483f9498609b759c9e757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d56550436e7847517ee0b829fec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b168b4c95ddd57f18150e6f45530ff1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a50d8b6cd598bf5b61dc20cf2b948130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd666392ef993d5bfe24d17783ab899131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab6ca51f3329311321fdfa3dc636b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6b4a39b374e36e3516dbf1e996d78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a49f85d8fa1d57512518157e1aa8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c45512f2efcf19aa167eb196387db4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6b2cc5f913f2f97f2f786047f87f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fdda3d51a30edad0df4c8e8905a6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0039b3e3e21314c7ebf361355c8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168762ff240a51ece9e106a15a6fc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d8122e1689e489a883144330408b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8ad2278f8fdbfa4c63b3e674bebff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc1297e854aee1217a784b18224aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2417d00324dc2e892e9932bb1bc94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04a3461a64fe5a01d81df5ef2a84fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb66cfe9bf6cc000c8fec0ca1f05a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c3b8d86722746bdbec3c76a8e558a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb07e30056e96c89bc4e3d334a78a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b83391d1e81a781d5aebdb35f4b6f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ade229e206a9f00023a67462c3c61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441887acecb05bcd4d14cbd581cf73a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce951fb5d93eb94d9735e3130e5a8a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159dbf95a8cd1f583f0278a4bf9104f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306390b873da1cb69395c9274c886e17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca2fdb55d0d48ebdfda532ab95334a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d359aaa59c8a11d1e675ab70fa83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb7c45db8a93e67dbb055007c05383156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eea8a0f9c181794b32df1374855ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a2dc14f681aa987373db78a759b3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b4f420afa1912a816dfb8ab98512159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404fdc15892860ea3fb358ea845bda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a291bad20c7ff14e92fdad0ce8a6ae5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff06f10e790da1167077704dd256b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55571f0f5777e57a84fe09abfea7f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a22147df8940b0d531e0f54f02a8b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ab489d1edde26ba0560327f38824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c686f7c956ca7460bd6fa87db0b52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed99c16b15ec5803683eaad6b03e3cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167c7d3df3eb1bb7b568a047126185d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1036f95cd23545441387f68ae19fc2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa79c7348c3f23be28450734cf4889170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26a1e7576900fc4ba14eacbf90d31b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067f64d464e5ee0527461b4ad4859f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a61049e8f832e3706d5684e66631a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e507619159465fd03086d306efbd08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8d319f9db83e566fb303e3293bf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f97f31928d5705ec8b349e3d58be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a98ea4545680acfa11388a0352c77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605447f3c67889783171d3393f2d66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7921c5a3e33b5796b43e672dfecb9a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb989753a9c03ab3431725aaa6a8aae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25eefae56eeba5e3e01b03ce09f471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e28e92abdef267a79f57be348370182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff52ce081a97eb6773fb0f4ac17ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589f6522122ea7e6fb597f6f1c30718184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28295d92fad9f39d9cb4aad04db709185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f5e6e644caf4df6f92a9eb50b4242186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfbd54f79b55ee8012858058482ea0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589e29af4e60db7db129b1fcd7d91fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994eae6b597f62d16cfa788bf6439d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99f51bb77753ce2025e8ba74218a9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b554e0fdcb603791aec4de612f9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83912b8efb684ba24a4f1bed0c372ec0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c764ab55ef6ddc7b0b20d0036ff5dbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa29f7c0b3f940d698bbc1dccd2c5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe74e9c70d7de010b4da760469c240195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64246ad07e555a9a3ee5b9ca6d0ad03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf02429b63e2e6651a86bf31bcba98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5576b0cae3bdf896f88a52ec9972da7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e441cd2a7c775d27a68304d2c03ced199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b42e90d1e40b1ee1eeb34db1d690200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0585acfec5505c6ee3e5439e271c33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e748bd324c3653ff944e1902ceaa51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934d8438e7c5c3dcbca41bfc3e9b903203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b90f8b8ee0dbbfac74e6b7949fadc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653720f90a73d29a30cf2ac6b194171205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da623ad9ed87c73bab5670b34dbcfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac6c95e6ca950f3247bedfa5fed702207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939383dee33afb54fb957741411a2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91967ab4e30032416b3f3bbde655e98e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a09ac6b3289c4663f410402c729c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595acd4f8a1444f63dc1fc87c2376ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945af5a43e81a1e51f12f70c74ddc31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c7a380bae7311366988994222d68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9a5fd35760555eac4a121eb3d06dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab7f92826939fea30565e9bb295913215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ddf188d602bd2fad31bb8cab64d7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d22c1e46034bbcbe065f7ed52936cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec14eb95fde866bb44dd7f805be4d4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e5379883fc32bb16a038fb7d7ec86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e041e3c43fd5c55640f769e3a2f18f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb916291dbaf7cab4de86f1841be92f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e50820657186975f91dbe9bbe040a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf01867b74e177cb75c623d9d7338d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78fa5dbb5a5bdf9cc65eb1df54cfe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530e3dec592138fdf741e89bafaae1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c31efb0efecceb7040bd32cad824226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b43c2b680f51aa76120825747d04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba94300f473db44fbadb81ba468022f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1397a085f63b51598297157afb335e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd630c6aeefaa0542be8656e07ead66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9ed0bf9adc4f970c268ada26ee5a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9f5df2909c83963edd7477698e98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a93e0761f7112c50c1a82d96d8db1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7a6ecac2b467b8ba8aac724d96a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b62a6ad7e66915523a06ab7ff9e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f084176f6c746e892e9e20c0c1d494f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab87a0a58be428d085c523353bd9bc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a29e55ac890cc7e7e082dbd64c67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2e1083f9421a3ed7a0345436d4d57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca546e22181e68b2836925029b85b95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2f456eb58504d10c736e16e0e641241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59bff9455014ef73b938e34a52c15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ebb40e2efe0a56dee23c83f51ad4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbff629cd46f7fcf1ba1b8f2fc20427244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d33ea38726f92a1a5f66f8cf7769245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f920b785575174b12f18a8a11b3edc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee60f584db64ff140a0a7a549a0a57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a761bd28ddc6c34ef2b918852ee9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118198bb3ba94a9e02f19652acd6de66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660cb2ed7c0f7861f762eadcc68025250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec0a3badae14e112c8d404e5e9814251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ae44c393ddd82be330b07f0e39ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614ab96afdd232088507ae00288db6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875ec7b2373138d6cb2e9c0e4c4ed2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921873e5eb8a7a2ff819947e910b01c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82cc796fd3798587bab8dbb80e6597256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb75ee2ce6b892096ea8fddd65896a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a773230d33053fe3b2c371d6770d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa85d1c6a70c3807061b6d7832680d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ecafee3dd8cc71200c19eb08f2bc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d5f4c8465fefe7d726aebe31c141261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8c598f734737f0ffc5fa7bbfe682262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7a1e0598ed7b37bc7afd4a19ab93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb7bf5ebe92c50f0fc9a73f7ed971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2646c6aae317d29060ddd377a321f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4673367fc79d7db98bfdfbaeff724266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed713777c25ebf899def168750c6880c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786b40c9752cd0a07fb02270a78d1a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60449c70096c3e7ec4865a9161a8f2b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd363718409f37b347b665e6344f77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c3f4a4b1abc9bdbcb9d29f4a7cd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf293d2dce3881beb34df739fc3a8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811379ebbcb3c2433501bc7f8514555273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf082487f452041b58d2f5290663b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9c685e852b6e76515b666ffeb8cf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a7f15d76bc8112f95193afbf3443276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbe2d5d3b57e09306bfdfe1652fcb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d74754e6e269e09a6652652707a3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bba381f1f93e680711a19ad6e7529279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd93e849b9d415b98744f0d026eeab6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ee5e0f6dbe6f9d3f1831c9e6b0be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db0dbd0d9be4ebbe1dee64db302482282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35054aa8927cc2edf77a16c2efc58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f43ccd9a7979db68a8328d25e9a48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a87b63400f08aa6a9a6cbb9b8fdb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ee3fa0b555d1082280eecf76ba50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a76905d45325da7632e6d56fae4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebed1101a2be8e817504563d04e3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe632841c6409a701303801ca879f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec209302a59dc8aab9d2f42c1f4fae7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3691c8d793c5ffb3539825edfab6f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52512505430c20dfe5afd8047a53fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d3ea99edc56ff8ed1da636b91b24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb8df990ab1f15fbbbd85aac4ce664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c09068fa38c390e53a6c4109f938d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf605eb16bca1e834dcb892063f77b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d765d4b0ff09b5228a016104de4e06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba589de9f2fd47ec992e146da4e273298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec209ffc46e6a8d9d9a01c403cc6fb45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb6c8556386ed64c5985870967732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce042ed159f33cfe020f9d10f0d727301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1aa22bbf77cb8ab535227137904e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09481a0dc8de257a2baa120ed6c699303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32289d4b45f7a2d1f97b7a1bc52834d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f7edb619292230edb2ad819dd028305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4dcfe42a7d5b1b837fae90a05de0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd11a96f2e3fbc05f65613cf716b08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e8078099a527954cad9fd44d6270308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e205ced30ed38675964882c8beb09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43c384c12dea21aa02d1226bf15d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c2ead9017849cfa3dcddecf8e4412311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd914eacc891b61f5d44564e19ede9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30557102e7827b9483151d225d95170313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0697350d0ae7604c4188efb363c3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d723e4086548c5f9a96fe388f0c8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff330fa15d09c1613f473e75c3d7bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe792fd75b337621cefa222b2d7282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b11bd33d3e1e40ae3a96b30d390df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cf98752b42670ae65896bcbb96b57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f720e9e682e7462f6016069a512fdba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cfd9ee57b7564cc881aea87db36bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc516e119f2f7ad4f2205bb9555edd85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d89dfeb70804e6f8cf3064efdf53f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e274c8710376da3022063823e1f72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9858f6baf5469847094f9fc7409acd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bcbd5f71f3804a6bca43f293d2252326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98913d1ef4b568384e3cecf6cb1f6c77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25569a63eaaccec45085444dbb0ef8b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac539957f01a2a28561422b52b80fe3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f72f4a9079d1c959d4777451d22bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0afc2098b3bb55188dac2a8ed2dc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4830511746438b17c7018e28e98688f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a0bab64fe9b2acef5650aa50f3021333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd736fe04603311d39f26f21a8722b021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7598911d7edb73487f8cc4eca56cabe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb391515abc2e8adb8d436fa15ea0ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f188a8770be065135e9194c3175d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d6eb423efba2950a227cbabc992a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d3131fa6e4f8065b46854c536aace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27586f1f89d86c6c4788cfdfe90f0677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d8d994672bfd403592a770521e6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a780c7f064bfe6a0ca90cac615559c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164941b7d2cc29b904e56d111045565910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac2be51a2d2ecc02dab7ac7955738011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b10c702b0f1f0f825f3a6d8e568f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493054e8e7bf3d18dcee479cde41054113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246be8bfc29a3bc9a51950dcabf524a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46aba121f379549b6bdf0f32597b0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9615052bf518f131a565e2fd8b7465d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bac9a7d9f65d1ed5d94ebfc26906317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac85227216be70a07a3138ec2855ee918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0fea0c4251467a898a5b88d68a7df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359e4283a05d09b6c176d2e1a01c6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f610ee6ff91116e14c789f6a249ef0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fbb6331593245bdce5753230b0ed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97446d2adfa48023938b741e1611065123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70672c6ed5cb46b60917506bd04b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33192ac3edc3c21b23734b53a4889f0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12afffe249765cda97c54ab1a9f8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a48d3e77e8d1343862cc79158476e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a81782ef7ab623490c2427f6336b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a8d1367b604b70f7b4be7dc49e1a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c905053b4f8c88029c550d43cb89330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9058a67bf05ca0a7623203a82796a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c54ce72c186fe59dbec00f545894932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf74b9480cbe31cdcdb03a338f08f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b82e8204dc2bada333ff75941f92f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d396dfe733481177aa3b9189eae1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf510a7d534c6966bb419d08b70a8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ff65baa39aac014bd7e46a1b370a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae405b7762914142907c27d7fb8984b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a42fb0daabd18c7dfcf3570a34a4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675a65f2634ede63ccb7d554492aa8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c717f59bb5890caa63b4834c50362441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5fb77ed415a1a854f5271d591702c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3742dc91b684c6efb4de8d80da70bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf438af069e9185553d246df6dfde1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b730d9a154c8270c668efd1ec9b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a48dc808ff391ce9f19a3b08279546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b50a9ed1e161ae44be3c3e2eb93fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace41e3182254e3f2e6a2c506c0b1e7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274888bab5f4cf0f5f490f439970d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b45ac172a3d07d7dd1c82804130050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f969b3e1f5b94e78a0579b0e99127051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed6c5747deba6fcdbb561553bb938d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4584a8d8480172fa04deb6d98477f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a831254db2261753ce3d08e5af4bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572e45c934e0815ad67e7d5f716955755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3bf754f8d51401f57da771bfba95656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb7174c8d420c8e8b1df60b76e72b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62f7e5c66f8d75dae559277854942458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ed2cce70c5693df67560a0951b8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc81872511fc985dbb562d9b48387c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2654e1de877aeed50339a93651eea7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a346062ad1037d1b55f23f6981d2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b533dbf30833c3c909f2cf71a618e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc558de86a647476095e3a9cf6c4dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc1bf6f34e30694521aa960821c8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e49935ac622bb6d8cba3aa1a504a7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ec91a52cb58591a3af4c57e14f72e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e27dc59087a3a69df525d19f7560d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdf6329d3b5ba32a10559af47563ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696607acffdc590ab5c1a9160ca69b8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd8ef3173ad1f5cf45ae7b0fc335171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252ddb0b0f377413ff816e5e2cd6d4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312366a048863140e34d629d280b0bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bae87e28a3dd999d720ae6a74a9a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8a18d5bdf23a3cc30c754d243d28075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ab33bf97e2342aa36aebc11cfadd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da3ac62b8de7de3cc3315d59ec00f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a82b273b3814f0a12d41f1adf619578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357d5074eb2366b6f67be9ff80af5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ba29f53472c7b2704e6fb924669680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7529c83ee31d2bce22d28536adc7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039530e8797c6beabaeb985c1501b0a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c158c507649690d2c76615a0195c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7438f385739319fe9234e17ef784984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f2dcaa85ad1cd9e3b0cae18586a7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34848cdcf345c847847254935a19e07086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293bcaba1fd228021c6f6dad1480fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028057db2884e7c80a52eff9283078988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c13cba3d23006c25105b0ae214da789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0708a4bf7d6dcde6e764b5409e4aec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817914dec9e36e0b39370d5597d088ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c59201ccd99a12ca03345480ac4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f259c9a31b5ba8833c5a9f2073140bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ccf7102b01c1b6cbb2483409f7aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c3bae28b6434c4d3c66d8a323011195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7755c81ee0e5b2eca4a245f657f3fe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f263b3427af15e56e51848b99e93797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da047c74642c4a1956c9ca542f96fe398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828765252c09be0ac25ab4a9775febf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca3d42dcf3c5b83ee8d27e05b046a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a12e321e676f5859fcd148a01bc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616816edea94055b87ec125db45ee325102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492ee01e56fcf304b132af073fa416c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7dcf03a21720fc2b1e707bae56f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227c5b31c8aa6f14c263d475c445904105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4da9820c3dc714a58447fdf03e946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a613024f0018b4397056a52f58aa06b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bd4170d216e16fedefa58db26ce1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc427d333c40b450d5a942208197aa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc34bffd1c876b0bd3b5da4125bba9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89860eced6bb4925b11711d87c950111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a656f5906d5da0838e55502751f432112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9fe0002648fa170c604619cf65fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7815c8d9c77fc6d30a4407245080c28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04008aaa3b7f0d3bbc59b66fba908c4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b575136377a606271a383e8bbaa4523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb9c7f688e50c14c0682f295ece192117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee4030d1a3744916be6121eb494ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d520ef53b07676394f41f7ee6446119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ca8ca76821216d5f6f548afcbab6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5829a0561dcebaa6a95b0c6714e6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3018503a384cbe991da83737e21bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274e7318abd460c7024424b9091d992123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd1c7c732b7590e37d493fdce904d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78645809f76207f12b3969995aa957125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cae6f195b6c83c57de423a7f970363126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb0ee36ae790da13bc7c93ecace3ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849852244dac21288bf4b5aa1351ccf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf25418c099e8ee1b155dc699a19e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1319c4c9731376ccb9b53f79044d4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903487d5831f572bcbf22ec3962cf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181d2a32a4df94778c80a9ff5563dcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076551eb539660f06f7fcfbf30870510133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818bf9e0ea5fb464e222cd866e28f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b85ec7c8bb6d3d4ebeee41f8fa2df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072d743210c88acbe095f5d02fa0bd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2756702900dc7d0fd52a6de9abf1b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeea0c0b3656b6914f89f0fcddcde1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6edd6d74e480785703e474386ae8b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192bf9e10175a4efa8c01b2db09373140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb82a01e21b9fa664ed4ef50a08835141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a35990a840609a6dd31122a0af4cd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4fc5acd2998462041a094d131283e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b3cee92e7c0ad3b3f0556e0170e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6054a1665a80bfa8879b3d60a755df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad562b18af2fcff9f21cf52f4116766146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0cc4e15f69b114db7c007177dc166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd08c6c7fcc352e55bfb28309d1ea8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d241373a71ced5655aa4199a310aa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d79623d8240604ec1b6a162deee5b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751d8420afd5b2926ef0f9cd55656f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a01b0adc8f016385b627de32526d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d93bbb5c6223afa8a1b2336818dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d9ddf4f3ab6d8213fa5e1657aba89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ff7905b8634b4694d2abf09b0955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9acc1793491ae8f7571929f1dd5821156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d7fe16950522e832195e54181c382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46755a718e504dfc21cd7783233e38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26032468a5977d6b1d4876dfb2f83a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c94ee3b0a2cc9b6b6d217c7c91c1b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262c9210897d2a15f57b057e6e673a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912e0b42fae59ba04ea7b542a43d826162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a2596adf8f524ce29f252f13489da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6616703062f8acf409fed07f3a34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5a90f5139c7c51e1bd3e10532a758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0ba8c3a19d35ab9e22b828c5b3a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f3349049367589af667acd7edf14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252adce9d760402074a265a1c5506a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09044b47a1b4fc56164236b0c53e38e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914470385c2c0e36b3594b1877e38f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c1cac2a04107e0c816657d965d0a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f08bd5751a424f517242019c2a479172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0495eb8df36793508f417492d64a18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f21edb28e5d7599d5b4be2e76787174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e871d8125a7cc969d8b91a6d91a245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0759d0eb9392d340856258c34e837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aefaad3b096c5f96073733f6be97a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba400dda4a6ba183d763e07ebad3c31d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5325a043c215043728a0c2681d4ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe11890d5376026abea8f4e9b6083180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21dc41ba11280756f5702112143d33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d3fae2b042a9862809ac67b502f2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a53f08ca692ce2ca091df8265dc27d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e703daffd24daa2033e963fa8bf3cbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fd5009e8243b00238d7bf69ec9eb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5aefb1c0a627a85f52f11bd897a9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2865263e637abdb99edc75f01ee685187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bccee72fab2d28271f9da2a2adc3c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583d60c62f571f6d0df3ce9789a6831189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae5a9d8d0dccf2e9c9dac0b0f5b94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0985d19557010b4b421c72583aa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1832fabf22a0ba0152c4cfdba37413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fbfd9895da055cbf0e0e004d4e46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3637fea749728d78e9216012508aef2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d663dd285e9e3e0d4102b97b42545c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cf32d8d0f9d13b575f341c1d425c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3a949961ac22144d4bdefabe3cee8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0b42b4e089351de2e1f0e56150da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320fe2435a68761b10a34d0fda9eec3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614edeff1c31cfaf36cfa125a27a0670200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffe6ced3991334acc56984ec081207201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5f873017b82404e755ff8a36f4969202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a758766389576514c6c72b645804203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7bcf11416d5b831938f98f3f67253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015e624d6901887a40f6bb36e79d41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8e8495d2b23e88684b70a3de47b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33410636605bd774a79da7ca7bdbc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a4d067e8c08d953bfa3fcf1213ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70cc03bbfeeb4087ff2957cc85c7ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb372dfb3ed002c708442c07ddb74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7046f4fdf0df131031e7b9c7ff79f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6095681d3759ef64d6b4f4ffc12f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebe147a66d7e17005e015dd316a95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee434611e98c27297b453dc312bdf86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3140b59c4e7dc25a8b6f66d0805395215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9073ec4c2a29daa9e06c4813686aa27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aef85b3def0f771b576029bc4befc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bc47e1c426aedb2ac095e9558790d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43281962015cfa13dc4817042ab763f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ff470762c325a692432f2dae88196220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe433e48751a7e7e2ef0e29e707a64e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb16894dc6a9dd62a720437424a0ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230650160cf6a92d8e0ee377d8698c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072cc1276487551a18ba26c4e5c1365224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2b38d6f21986fe7403529db3ac30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe8f41c41f739670b3b9b0bb4a686226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0094f9766ef92153fcf4960dd80c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e72a2a7fa7ff909660780a6e1af71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517e384e34c4d392fe5b7ae25e1415b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb46c555e8d4ad63ae0bece269a547230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7698439ff4df8df75573e18edf76ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cbfda66394d1e91b1afaa5c56023c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9d515958b04b865d032f0aeaa0799233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ce1957ced3267a69196b84a39be16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7038dec1422ef63210e7229cd2856d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72991f5c509d1d079d6f7cad20bb95b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7cdd5f686c25e21827d53f5b5051c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccafa313558e79656e4c80d37d2e876238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce43a7a7c9dfdd52d3e36d9ca2c62f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0ffdc44915fb24bbad935a5c24e1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f08e061cda7a3ded1f885c42e38a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83d1a6f580bee9222f4e627fac53e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ae5a7bbca28000d2adfc9c93bfdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a55330649c64467986ec37be9afc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd646a3c55180a6e5b1ae330c21eb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376f232ca1d1186aa0ab2384b7574af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54861bcf52e8d6504b08e9c688f528f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d64b720213a1db4f715e18be6075248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c97d133114fd3a8d567b71a6d9644f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24923782cceee2f11c6c1f21c34df63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af298e657853a2a6ad09d99a5e97c3c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad6096a15283f8082586974860992a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1fbdb0c62fae0a06d98958c363edf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153ca848ccd36644fb33844b2aa8424254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd0886fdfc595198050104964a8c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741eb0621f5ec7251bc582687c10de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927af1f5fe9368b7aec48e952348b035257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0bb6020b6657fe892dc6847bd50f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047383ef35e7295b0fb478ac2c3ddd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6501a18f47b16ff2a3753d7cc3925da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043b1c10b3b0a942d545a2d7bb3eeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3a4aa5a8ad84a98bb366157b802e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387e1afc1fe3ca76ebc966f13739794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bff15af76be78f191777174ca4a9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3c1122df416fa911ace245f698c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea06c10692572663cbba6e66a18b9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6972cac054153b4ffda3a338c76dac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c44ee242760cc7e7e4f76e2f40ca1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6abe71c811eb1db0a466db799299e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf29fa1c8f3086478bc0f5d3488ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff310387685c9dec842dd6baca6dbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b8f6b60647b3673a846fe3f37ebb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce504f55da522c15adb374ffed701c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd2825a862056dab429c3c6695716d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfd6b51f9af9f80eee4cbc387dda5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e14fd2274baf128a3d2667ffaf40b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a8ce3461ae2281b96af80f9ee841277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45496037426a84aa53c04c22d71ac9ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aab5c3c50d8bec36bc021a1c77a2c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7673dbf31f8e5b7f6c14d6d9c790b1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a529e6cb95fa6b53049c0b050bd0082281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a574ccaa22c8920da3e4f4ae2dbc086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002cd2102e360c7a9a1bf035ed4099283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce310c14b8b9c2436984c1e174ba998a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81585e08491b29cbad861faf934ebfd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a98c466d8e7a0dc559683cf81419286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffc94ca50ed3bb353d614ff9326115287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f0cf4318dd74ddfb3cd7eea0f868288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bde34cce06725f8094ea93e80cfc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936cf5de265ecd4a439de582bcb6fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ac445b7c53d885e3bf213a4731883291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b7b6ee4f16505961cdb172b153f0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f55e2954d6fa9db3f92d8a21f61e25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fc644dbc1c33ebfbef992e4364a27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0205dc9f76d9606ab1cfd8653eaf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50fbe551ba056df67aaf018ee244dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d3318c91748d9b689a81b9c1d487297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5323756358aecd3808179ea55df94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd0b137b1524db7b9b3de67f5b9c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b02628688394171f88794099c9ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac264b6c0113a4361444d96b1fe3663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3765f00fd4754f2cd7b6706ef967db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eed5c67c7f393aead0313a017a5ecd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1590faafe6a9c95d9297ca2912c16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7e2ab8def69bc1d4d96781921afaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea83e67f9e48a4954de064c36e88ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ada069beedc9b06a9852d2625e298307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d031a66d93f8bae9966a02e29c7c34d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ab69b6881bdffad9bac064464101309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e09d616c7b1a9dc8701d491f9383c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf61677e4d284f8f0152a06f33d6ccb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995fefb46ca874d3b0e310140bd7987312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8246a89181991d84b745c7cfd1752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b5279205e392a40d7f570c0aab26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a562dfc3a9271a6be422f793fc0b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3fa2a0eda1c5bf12a99be2733ced316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848355e93df406aa9a16aa68eca85d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0ff5384f495b686195e40840ffea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d7957ab5992fac6b06964e0f42fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac30325aef63a75de7325e708ec6445320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17a873d96e36fdb39644e775b7de0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927081c9edc494d77a4e542b8a7d425322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507027a58877d72fe01a51c46732b02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d18a782d31d61360b781b5160024f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d0e455b5384885c711f72ed5fc302325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>