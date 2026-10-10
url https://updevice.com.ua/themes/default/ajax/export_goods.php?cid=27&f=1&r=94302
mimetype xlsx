--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd8957a4e86fdb2347bd9c7177a5461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0be3bf1d0d1f300ea968fe46cadc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819939a2444c22b3e2b7a71d42fdc923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e644ba5516067e26d07b3f9d90f3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1d152b7367db2d56dfd9ca1f15c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a737b4f8524a2200392418a89f0156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71131f8ca2bc57dc71ee086e53c8e3207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032549565d644d4137ee0366efefe8618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1ac85512fa3511105eaa188d66a649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930d550408fb7374b287b041953817a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320bd37f2e8a59e8ff44b023ebdeebf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd853b0ee20e86b50d8ecb11b0bc7c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882eb14823a081c17f3205a0bac3e4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48e4810fa1dce657da7c97d96344d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55102dc0129ed3b9f821195a58a9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1bdd47d6ebc904ac44b1d7091efe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c086cb259a90db54f76cbaa4f7d0b8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764a61dfd52bc95d3421b65cf7bfe7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a7f7fd87ad5e84d7a8577984884319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010947b21c22af24ff35ef0f504bcb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17241b018474482006408ccbcc8e86f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad5af8beccc7e65f65dd61e640ef722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532724e55fe54409aba9cf9a439b490a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950c478129a6ef150269bd50ea00a3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80958f565ff073e597f1736877a8c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c8b5cce3d69e76cfce1571be64ca726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba765459f5fc3efcf8d6347fa3a21427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be0e250474f9e4de85fc580fc2df8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8466101b9c424092c155b48be5674e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865b3279f340624bfe51cb43f348be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0663b247eb10a68a0717c191d48f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea1d44d197e09d6c4882660c1c66da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c581293c104a7125fb29ee04596a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920974455956660a889e8b7c3149ba034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4143e312fbf0161e6adfb9cc55107735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9c93280295c5d1f871912a5b88cae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c9484cf43c691934a705ed50e60737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4289b96de0bf5ebc41075cf2e18f4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d3b273da2b1f23bf40b7789cb74039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c002efd360065ea3b5df94f079dee4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1731fd6d5fbda53bcf3b84dd542c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25601933f394cba8562e54b7df84eb2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf7f4048bb9b826d87401973cf81f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56498cd0ef95f372cad7993aba1f0dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fd5e7f5034e3271d246dd952c264145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f4dea04e759fcbcb27602821d4ed946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da69ac94c1a33f6513ec216fb6238f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03d9f691499f8ce3102e2ba4cee9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f6b164ef326874fa2a61a64b7c6dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210aa5bc8f1a406b08af3e42864f8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b52690edaa533c754f1636adeab85751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedae26ee734319660fe15834a9344b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd2661313368e0f4f231ea4f22d04753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0aeb06d154d0c86344516da01f26f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ce99adc2d3b5dbc28d16d86682f6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd6287cfb0db454a0d40f43bd79dd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d84eccff14dbea7cb0650cbab3310157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e9223c8bd6495ace20bde96b7f41558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333004c7ad1593ae0a1216480406016059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d21fcabe952c91c0f1568d2e01084b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9fb2f7c31a00462869ed5962b18a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118f265bc223cb370719ba0349bc97162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e659703653100370680837357cb3f5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7cd626245f70d90e563bef252c81e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72f7cd3871bd19b097ae9eeccbb8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cf2b76d2450687221c64fcb7a026766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dbdc5c98c6a76bcc0ee319ca7d32167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a712c99ea110c31d70eaafba30f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460a191e70c92c9c91996bd1dac1b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc402ffc585eb9bf12354f1d8158b66170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bac252581afba931ff7ba7edb811a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad313522d83cc5808fb20cb638fd6d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5738b0fb8e25d0d29bd47972ce88773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaee293a9ae5a4a99692eaff457e80c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be4956535e74c8cd766cebb65a465175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4bf4a2f2a0a150e52421311c3fc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5724069c19993932d8a6be63565ff577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bec34ca04a667ac321732949e3dbc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0a236512cef05dab6edf57725d97179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d26ea8828e177112c5ee62966c3ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086716afb83d00c664e624aedd7dc72381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba3d61f95c491b2cc68bb03aa495c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8fa2c8e4c98953cf2db4e513362b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6a44c2edff0b37a4328752a84c6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f153379a81f5fa92b6365e7a44efe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024703256f4fd5e3c4e1f8545177227886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac445b53afa0e9b4417cb564f7c7103a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4eed69907324e57dde01cfb2fad988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39944ad5ea6148ff52bf6024624a78689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213cb55acaf1daf0e0521c5be426a6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a028643602121350f2a8fda52ea5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71fd26a9ac9349f98cc79d4ce988b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c081795b56417e3bf6f41a3b54ce4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b6a22c8caae0e433d852bbdc6dcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a49a6b459a448160e0b5fc94b256c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52faa97b892c899f8cf719f0b5f3ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4d2751a843ece1e800bddcc11cd0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e41ff4e95629615bc9aec89154e2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7bb79ed2e2e6f3c1568caf53dcc7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc92b93997baa2879687f3fb469a4f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824543db1f02c4e3a2568f2b4234a2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605927ea0bcd862e3d0536cc18151e06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c49d13d986c34ae057d2795b1c627b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800428ecc818a2b808ee30bd413dbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff3f80c8e73d17a363d36153de0ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e20bc897ffb41d4f0034644dc35d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cd856f7aed30aa8ad7de557929a13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816de8c362d22a73fcec2fad533e276108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e103de89ead40837e96251a4ad5ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c7ea6d237f04da222911d7cd827cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2129a55621e4b003d38e2e326e9a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622a2185830e8478ebb5ea2fa0ca777112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaf53d17d3608900e15cf24b812d81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbe6309101b2030a277047b3038a4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebbfd073d7eae28eaebcfc7b3e1651115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a608569487a2e04dd25168f3e4d49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d80b111a74fbae005469f0341eafee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39c1545f34fef542ffa281c98569ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0183e964d1720c7bc538458294bc654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842b3b868ec9bce6dfc120bf48c77ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a30cb95333ad59545d837c5c7491dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9231862f649ac11435177746f739ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2babbdf4819edc6af299b2c9b75c0bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d886f123cd3265e6f62e1dcbc7084d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd73153b4ca24ec71a63519c5df83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041884d2574b2e008e1367e570993270126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9a46f469b65fa4e406bfa095977e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d717a518d6c4ceb5c981c7542a68f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2f369606d0d6e6742cf93423752c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c3c251efd39d0178a38e829ca898130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617dc7fb5dda5ae119980e40745f4a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf08741a77a09ff7551a7a34af6db97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96ccfd776ace68fe74b3d8bc1897f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7e9c4e2c8465c4c0868e67f433f7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd02179ef64c1a6a9c13667d8d987135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e452d9621f42df8277fb9d1bf8ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f87b1bda1388762ebc8e4fbcac2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e8edfb4e7b8487c4662206a888bb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6c04399bf1702993f85d4b90f98c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd2c66730aee0560dc1d76264eda2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b4f66c8fafabeea7ef3a95ad5438141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d147a7e49f1a79377eaa57756c160ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d1a77adcc2694b87444405cd1e17a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685ef7e41617731cb3c13cfd4a54e35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578f6603afd08557597854e86047f23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb855d01d0a5a4deb946bd1199c66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa80c1cd35ea40b33537c3c872faf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa52d09bd6b53077fed1ba2239fe31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d6032372fb577886afa40718ac5c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf2ce9650117d06ff0c69c43041174150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d681f7ffd7f404e2b6f71152587cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa4c1b082eac38a9015b7deb3c0a8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7a416f40dec992e5eda6aeb449071153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64609cbc31e0dac64c2cd064c52c3cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa641ae300dd82d8798d28abd682640155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67b0d0a6da526a2081a57d7e3f163156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb3bdecada2f9e0272fcdf8f14de63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ad4e70f6ed630729c55a547da52e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a1f192db8efb29fa02d3879ff701159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840edfd33960a362e66a1f2ed9ea155160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533e5e1d9912d578ff815789bddb4d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dede33898f57a9d2f38c1ffb0d084d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bbe7c2ece6d099301c8f42e394f0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2192dec168dd7709ffcc46aff3119be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2701384c8c20fc0f65cd9e84c256921165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe767de30198703deeb1f029823ae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255fcddd77866d49532a020679fed8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976eda4bb15e38e01cfd1d4a38e3221168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6470ed4254b33a7295c4a04c9f4c13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954502abb68254a398197e108f94749c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04121de2fd2a26eb43235af47a542171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25fda0f857ae5ec6fda217bd92bce1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d790120077dc133a03431328d8a21c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363eaad2ef24829ccfb65ee2ed847fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3a12f1b8733af4a6ea680326c53a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a430e627887728ffee0723c9f720176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9025015da0d1202f54abeb0f1b676177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3279c7cfbf9c8ffa656dc74fac4f68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378b6e6a7893ab3432d901ce1eeea20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2899e89f8838b84f6853aa18321338180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1451aa508c7579ded8dbd069547733181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edeed4a78ca639074e01b3614bf06f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0550f9275537ad359cea55ca265c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbd7c1ae40d71f77ecdf479ae2500e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edaf4f79aaa3c9ceb86bf03f1380f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e0e301bc953c871e744bbf1c3f4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4545d91cadda8cda646e025d8c024b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e7c9879f24fd311226bc840bb29b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4823bcf2d9957dec2006b5a71bda802189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08737d810929986820571d5464216e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786950cd4b3d6c7bea8e356c04b67486191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f94a589595ce940741c195df4dde8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb346a431bc1c1a156747a8d7caf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20934f6a46113984270c536c576384d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbd7093c716bddac5a8462a51cdf9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ff8b048a8e31dcad59b94c0ae2324196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b05dff21fde4b852e59f6bab1a6b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d645759b38454181f17f17561cff8eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401052209ebd70090f4cf5b82c7f8f50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea3499933a4eaa99cdcd3255d9984200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167bde3795690ac29747bf20a8998dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322b9ddcef1cec4855d91cbce9202ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f55bc69b932ab3cad3bebb6939457f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd07bd4e2fc1351c4f368417bd1501204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653437584914a998c61f31835dd5101205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8549d2c3e5322b02ef470993309c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c889f65089d89ad173d124010a8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72d03f33eab68b04b846a517bddf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f68422e7443718ae1eb55f702418209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1bca50dff474b26c5e1d4f266ee22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04370bf096f0c280114e369b63f185211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf49b04189a39f09c92b484153751b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e422287012451ed707b710be9a484b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedac732eaf0e1c006b0e0c3c51864f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef911f7231ad6d43d764218eb8ce7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6954593c06a588b86cc009f98c47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c13db8329a91d28d6eeaab8acd9eaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bccd0d57d3a6b073a025927760c4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df88186773c3aed3ceda2ccc6d45b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964aa07c057e2902fc7e6673b318481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3321abb3af06b7cc37e6a373202e65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e57fe276fe19bebd7dbb37c761ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b59c04709905cad36b1c0e1b66867223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9108da7533f4feb5582c6822e8c9e38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468f75043f752ce0213e710fd7a328225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5269613b2575853ee8d47a73c87ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4153d305e168e4c7bdd989f1d366a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2c16bde674720822903c6cef90464228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3ca792b28445b51853c8c5305e28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d92a8b1d6e81c0b017848b2e2afa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b35bf18d266615e5ea53b63705e93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4d91293bf9b5a347c90e517937f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ae05cf9bb9a36cf421eac3ff2c80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd4901f204131f82f26ce23c2b6f48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcade0acbdc7f8d072c2fb762a8d9e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf83b2d8201ed0e36df6b23dc95445236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd643979b32c1bc6cc7c266730b79c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754267139e6d4a25fb8ec97c4b8b642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afde3b2580acdb29db3ee6ca746a55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75d04eb1ff5dec51056cf583f5333240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ae1459cef51e47b5ecb0f91e23f5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74280384317c75fb571d7a14d2aabb27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d31ae6f007d641d78e5cb9cf40a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c6f7e5adb575c69019327dac515e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201093591f1de0c10d3e0b3977d626e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a222716fac5198b638c8d3bb644f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914212514a985aa73d559056ff07a07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66930e75b60e8aba61b8de9f35585248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e86756372a36553d57bcfb2d88616e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd507f8860d0b91c0a73c7558311d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ed7c62148bed434f44d2d3e1932d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c5f8e8b830f1e41fdeb00229ecd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c274d9edae98b5dd4657e23d40a374253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c67a40c7087197afd8c812520376e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0a9b24e433d57aa2ab4b091679562255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b8776cfc7bf1f6035290d2dbae31a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37906443423891a3e9021308393545c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d81047e55e2f755e56d4f7601c1753258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde61dcb077a81c9dfbaf15ec90d0164259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e7c6e874196caf3449cee5c8318b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7fa8a8163068cb67058d7ede1e7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8c3aa935ee3ecb4117851aa469c8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f36304d37c006986f101944c59b574263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c378fe67174ab89b129fc64d4821687264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de9c4b2fe6b6f1eced264aceadd72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb019064e21248bc4003260301363c10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6860f19e97cbd1480700c48a11f61f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f509a60eae13e20fbdce22b1e4f09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66aac6cbf8b1cee51e4cf1acfbf2d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2cf612ac7220308c3cc2f5d31f77b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c238fa8fab80f0ae11acd0742f7763271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23e1cd5870f453aeb61fa722d5ee7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9511f263559a5b13eceb2aa1f0f5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2a90f2ee6da3688d4ca9d9fa04313274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02bfb07d233f48f646ef09e01500ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89889dfa60f2d668a5e62f9a4ffb7fb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25f5153d45f535ea0553f0deb0fcb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d0e713110f285ce498e6a5575663278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c119f0f9ffcbd16be3ce92f8603ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e4dbcb35edf34b2c226ab6eea18a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6685a1a023dc74e9833608365c2ffd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6fc807a3bb9d97dfac5cecd084d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85113e2025b168d52395ec080250f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb957f0075074dd3421d63f0cc891d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23c263fc2aabeac2da84eebb3f5d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9de221d0dc7ba3d1199bc97610a01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760b2a52691cb7aa0e751c79f9f194287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad201b8569279d48bf87c6b8d6781467288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700e0de1688cccc54461d04363e643289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5396ec877059b0fd926890f2e68901f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5afefd0ca1116cd198a08bc7f91c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae67cf021d79f592606690eca4ef51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a083545654f157b5be9f23a4276ad7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc31427436894c62fa305b51f6ce864294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79e7fc08548f8803e0c4cc72cb071295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fb1bee785fba084516d72257f245a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd52dd0276e2809910b0ff059fb97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3969fd2b5d11fdcea4166586c6dd144298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533559314e6ce7dfce13a6649519c850299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34860f225c5835c7b4584427e6b56e70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0399ff4175423a0135062f7194af9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703cf870ad401d8048337258d8c1b47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9537849bf98267fe04e35ea1175a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8494d601a3db4bd3fcb6c45d61117304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e9053d4ec171fe7fad9079ec5a45d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ec6cc40e46b26cfa0847abd7340d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3112069ee20efda89e46e740b00c89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91247ff16428edddd35c33dda10ee2f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30823e48fc2dde0c067a8f209ad76e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22736425b36768e352137a49235415310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d86878a3d9328645e41fee1e55b789311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed92a0f67116a6c022199e02b78e0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31b56b51f99549332cd277315938e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986260290929611c7c26678329c9df07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b238e299d4d93276a4590a8656892b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b5f1eef90d92609566e978d53b50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78845d4388196bdc1bd01d2fc42b4572317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14634fa51ef92facd6734c6da1f59c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39689ce38ea0b4713e973bee3fba9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb220cdd9496cd088602237673ab71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521fd3ff38d1461adcab07b350e1d80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a49f8aad1f3a2e6c6ff15d3c21cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d00ba2dc4bab531d76ff1b005e865f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a3baf94d19d6c26998ffeeb2e0201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1439bb5cd045a61bdac9df6c348ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878329ae4146da26711abd0f8197ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f34219161b992159144e1e717dd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058f4a9798aebab77ec3395dab5b0b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a6654dc3a0950198514426c5d77ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f8eeee040bb7742937c3fa8d64eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab701330c80ca065a40cf25e0586fc79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b712ab2e432a60202803e05dd03226332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c278f03a0194d645bc46007d780db333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba986a323c0d092ffb92182c3589151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70509f514e6708a3c144171c2594112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7b94649ec0f0168a446f29d66e6533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd65f6835a1b01b0ad82b39b2de934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2771486dfedc0da9964960b21259805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632acb4908a74b4ca4b96e1e1449a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda59d4994be8a161fc64a41a239f547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f09f9fd34af951a26545c326dda468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ba836c9e3ff7e6b4a322498aca5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758059e78da098eb8c88ceec6155cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a0f333671490a056c827ff5eab9d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c245fc25f45ca3712c6b41ec0b0c8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab32ca3829dd0384ed59fb531d102b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260aee94c86571974811ad4f20b3fe014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655710fc207e413a82594292eb2fa2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be93c52ddd02ecf101ffb70e7471d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f8a28235193c3c57c0d3af790ea1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad35b8baf6d80ae0a4bf8d47b29ea118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996ac2d04c9bfb1cb3bbb2c418fbab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1844f203c111c9a6340d606230f7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a5bc28519e3437b905f819bd4dce121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ad9696e2cd76ece77d59f0c4fa2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cf31a673bd7836192168be6aaa0ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d7154b8ef54aac382192d7a437ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e881c783a722193e598f02eb9b0223f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd112b3b2f6736be573d40a61c10ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc1cd4303fa2cff4a2293a30c665f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa447783bb778ed15b723133b36db8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570e9f34c0d51c204011d9d26f2c2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6f0af4bb7033923505c4953d33e6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241572c5cef087b225b6a67e455c8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ffea56ed93d42e25ac25e49b44a0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a646079eb89810889a3014a8f8f8a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e0233abc46a0a1433497368df52334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c497145f9d2efe55ce5ab5ebd588b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaedcf3cab81539cf6515f3abdee67536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb6f6dd0f9c33d809648788586c1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa898936254b89f210e2894dd4935738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ec4377cfd82589666b0ddeb9743fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e267c8b9e1c530c5a578b95a7d743540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d45a928b5eccd6b2904e747924d8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c0e222a33ecda3393b3e5321a368d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8ba89954220c258f5f7a80320021f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9b2ece592da90f510982c0596893d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b32e2856bdbf89488c13bf4606217645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dde00a6156c1aeb501e79fe5bffcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3707b564680ea829b402b2acdff67247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af936036ef39ef3dd63bfccc14e37348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed8a40eb0a5b0cfc304b2a654267849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211ecbea096a74a9f635756ab306e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c92d15b86d31d0a5c2690af086b3d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c823b92940fcaf44a1c5e236f8a0a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4329a7a94ad2014a990b15b5f78fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d2ad6de4566c8865a3c0c2c7005054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eecaaabe576a939a15a727cc5c28655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246832cdf210ba23eb47396db7325c7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4c8319890b278876fe6c9f8f08bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7af5b5afd0e484b8424b6db4d980c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf79e12f4c5d4af46871baf3a9fd0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b951f5f85eb2529a6f5fc8394b3d5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63cb45bf8eeb8d2d89dcebd63d459c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45d48985b46e98589b8ec1b7fedf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3125ce264b1675874cb053421605463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad29273a0add638fdd12d0b3ede1c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd592041d48bd6bdf5d03d0224df765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ada9e813b172fd377a68d569c1ee7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88640745baf20e28aa28618db29b76667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cc82a22e6a9fd41990bd0c2e355bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f96dd7b707e8f998fb2128508acc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d0a1e22a1f50dab5b92fc0c0a0eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d0a09f0955cc9ece433a16ec09b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7600c7170433415c2b55539b50b3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837c8e97106179be0c430b30255b92773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a45e535e5575452100b0757c787f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829436702514f04d4ee43f3a9e65cfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd83950f59000b100d9bd77d37316c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f1413de327bd2f97d71ff2b90d0e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce7870fbf941ed6a523df1da2117978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3079e2806739d1b244e6de405789079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ae02d04a078c10156faa728b84a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39011c25bf2fcace6d0d2aeea77b2ae581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f215c758f88c0176cda1d2b833029682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3044dc7a5ca212efd530eb1f9b913183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ad2a0ac59d396cc24abc6883cc3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d654d2ba7dc4859ff5d0471e08fbbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c6c4b8672a837b01190c6a5c73b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252aeb6bb88fd0f312d97a55b066e1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fc5b63ba3d622ddbe1fb21a1e94e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec62140e679e3156212dafcc912fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfed5e881b6f964940d7f9f0e4d12590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaee53ceb64dd3dc89e46f9c1f71e3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcede7a9323a4ce3f548b3528c393792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014bad0ceb972b012b596511756cfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666a1003681e7372cd48865ed94ad8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9496d8e080242ad2f6225248822b90395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9dea363156458a63404dee568f2dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4532fe63e95004f43856b28d14d6eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e02737461e0d2459aab9b9846297d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586fa990e364dfdd0193828d3ab366799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e54dc0732946df28b17d571478388100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24443f9cc1ebc6e35fe2b63ef5e87de8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0947a54b1b4681494a7fcebf6c345102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e75af7d6f4c6086c44117f7b96cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05d7179776c254d8b1859367a67f9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956382749161100280852910896e97d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057b31538611844200d7c73f76b3b59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14eded3578e72c0c5606a1287327f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a2ff10cf82d8e4089d834c7044240108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c882d8e18e0de95e7d3bb59167502b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164bebd1da0e3df545267680503649f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5482e40cd73848df3857826996e1fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bec76f7cd0c8c44af168292a32307112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16678f48f625aac0911e40bdb8ec9e5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbdf326c331886acaffaafcca61e80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72cd90047109b5fc35d231959a1387115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6afab87e19a84425faaab5bb50f9bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f07b1fffe1e3e74df64851723d0bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b1c5fe1f697c8aecba440db2dd43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62565e0219f17c496494fa761a064fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f975c13abc6f71e04d6bc7231e393120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531901f4388241e911ed2330384ace121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecfdebbbb0eaad232b2192c558a7ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c61e5ebde6eda618185be974eb866d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f27d0b06e08db48ba32343341c9b31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1230986b981b3766e51e1b18c9abc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db44e8a5ae8491264401444c99debe5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b45c37681409fc666c796af5c06ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c826824c1c5160796eca9c024cee9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302491f7c75cc0c8ac4360b4d0e909c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b389d42e825176f95123abca916454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6578f26937b7ffc8ee4beb701127412131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328328e9ebd2aa3c9dcd70046f9d164132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87c77f8d8423ffb031609d930d0bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bb9b29917c9551f987bf87ed45a2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1569963a8b014bda96a27eb485cc8f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc0a9006f39320f55d5803d92427a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f230b60df87725bef4ee73e9fe64dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4605c21e690da2a349b31da63e653a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8a90d2f5e3424cfbe669f2fa79dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f4642fb43353c8ea97846f811b84b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd0b450e4866369a307813bdef211141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c764edf4f081c2b8d92accb9fdd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faccaa344e4dd9573b134e4d8dee8fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d4f3e035f632e63f5b4220f9f79d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ab53c547a3f5458d0d25d5cb24c81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf3245a5a8677da47c9fb174bb1912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadfe54f255fe0cba4915df7e60b717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db01a7e0b60c5f9d2d574bc82512fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e03c0d35fc2f6d98545d1fb8639f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989b106eecfd39b60cbcddb196335b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22572fb242cf667d78e0ea2a9e1412151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c73b843035996f8c2c36d060f4e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b55d21f668277259530f38b21ca0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710c9a12a50f1bfc70e7b7a802bd73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa954f03bc86e27ab852140d20e4aa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfd532b9c342ff2cc4036b1bfcb2b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7805aab24730407d12675e120bdd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffad082b1eea6357f8a9d3473f724ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b703e884eb69589e18b32cc3bf28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d991c2fe28bf8cff19344c1918818c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b488bea30f5c3151c62138f734679b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835c5620c6f06459a7cb8ab41d90eb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04e03ccd9023a75c95498601a0666d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4afc5431c32456c1d844634771b599164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23477352e2a95a7f679d313610eedbca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d44f6e8c55ac9a36f923c2f9c39ab5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe493119273c34e6e14d1f208c625a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475f08b12d6e7e49cca620c4a566616168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb05789ad31f057ea6ed49ad88bd7e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97bc729ccd9a56dd24c2f17458e5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083932a2aaba8f9f68496cddd726e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407502163ee61125e2fee9ea27a68c4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2c92351d5911a2adbd7b5cf5b4aa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df509b58dd66f29eddc89e621b3fcd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a834d03a71923c6d8cbee33e888e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed6b97c694f2c944d61d7116e79484176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492373d9e2cdb511358d65defa615801177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b7959b92b51735c80d3875c36e52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079045712993ea69951822070418258179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ada23c06ebe4d5b3e6ff436db77350180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e147deab03fb04af9d0264f2f6b98d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc26665c73e2b4fcac7d0cfee3a4598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e298bb6713a8172f29434562b6c4e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08123259320dcf125dd8f4f857c89463184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409455d0df9713d19d2b54d8d25ca95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1842bf1ed2b7e53563a66b6e66e53c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db10e2f8078e940af4432360a0bc14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30f27ea381bbe3f9dc195a5678d8b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d189bd23aff2eaeb605fb876015513189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482464b5cdf2189c7a1263eef00b54f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77488b0742a2638f2ed7714118cbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea2f2f815d5c5142a737971bdac544192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418010f280030a3387795c11621cb04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62660d6f820dce944031c936de491194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab592e2589c53bd68453cf503a04af3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e55144bb5d77aefc687017a373db8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900af99a0374e42d4d391737927aa6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bd026462c4275b32084bf97f56f6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e0d294344929d70c42fafd70024f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e670df5642ceb40295efdb2508900200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094d4175b394be9e0aebe72c9af5acc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5f65f07a4f345eade03975f9a25e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2d87cf9595349032eac0876a29766203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f444f04e242fa03c983d4136759a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347af28c224b8343b6932f817543881205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef776dfca11fd323de9025a0f30678206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e827c88c654dbf86fc9240421ac29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2004959ac2216d8fbff64b9febd653208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da2a7432649810d2e352603c7b0ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff9fcdf05bddd9e5cad65dc58050c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548800331d9757a48820479a0acd67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e263d78072b10dee691a3cb53fb26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7544f3de4afc972b77593db9e98ba86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e236054bc943f7d92985725002dd352214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0813d6af062ef1083fbb5b061b09b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae6b38c90dd3cc9c9ea2e29fcfde8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b68f7e52d8d8bc1b11e53a2bf711217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a61e1dffdaa53f3a32e446c535f716218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2e3f514d0ae881d324217f11a2fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a973d0890cf3d8bfa09ba82357dec9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f8182518f33eb4a9d5b1ed343690221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58019db65bdba2398f55c2a567f273222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a9e1342a7700bc874b83442c5787b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a9f4b5ecd8ce44095d2cbed3e1bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7961698964d2779d8aae106fdbc2c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69d9ad0c390e172619e3192f3f743e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970de9c59d9dcba3a402c9e5fbc0a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be211e8ea76701fd10a8238d98510f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a323fadf78390b0776db187f4835cef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f5813dba7245b28e66b51099224ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0255d5d3a5bdb77838e2092300f5c0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b150691bad3f8132ce81f9fc049733232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c2936ef4e53d5eb88223852e93d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0590d78918119657ee343b94366c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe9f9c9c6f0b4955e1c5baf233d46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183ceb1b9cb7c0cbc59efd0b5233f05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bcff71f332fc51295875f144d67cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a27146564a3bfcd3d62e4f5706a37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f01f646e2e9790a180f31199a09eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19634fa932ef6a02113ddf541ba79e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1a4d9712a8a90b6b50c68b10655fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b60b1ad49bcdcbb2bacf86f192e10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117807ed1ca7c67e7ba784011b9accf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094116580acefd6bfdd10ea7bba68503244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb323a615f270cb25b5df5f39ae0698245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0aed6de764f556b10d00f520a998246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826389a1ed6040f220e4ab95b1adaed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfff6468c2fcf211b5a1ce84be9fa7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65866e30779d92b486aa105e19f3626249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc056483b8fc7fe39d5d13c67e99562a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d006a36f23c7ac2035297afc3d4abc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2679513693e9147daa8bf1f4e01369252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5d5153cebaa7e390bf10db57c829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208644e04fe01966d5ef425e7a9eb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e3a85a94082d5d02c0eabf72cd42d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ddaf7c4dced9b135f30206bdf98d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a0a45445e8ea9210d65dfd643fe3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fe6953c67c634f364242567634b5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf08e47c4d60b242527fb9e807fced259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d669ebb019abd37aeebb200358d83b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f9359b3167bf10186b1b3b779e165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d82cf86ab4b21df50cdd67870f3cb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04a781a203351455eb1723f43959f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39253c75d2a4862be09ea15295c0ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdd6d559b21fbee419e296e119531265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d766437347a82df6c8546b06cc969b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce22ab8fdc9f8666c8eb3e1720e79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac1226030fe86044e925afca40f5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0be8d2e49d4dee637db58f9dc134f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e1684873424f60aca485e8dae3b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf0f05dd43c1a20e9a564c68155b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267a7e71b5b69f8be2189383bef07be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f2039eeadb3346eb1404abf63cac3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8ba69f1b794faff56e40ec678910274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9942c822ad65d427e7de5a579a2ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a338b465b0f5f9c97823a61a8b4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a50f4ad8a61bade23e884cb9b132f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29cc0b6b3459c7454c943586e98611278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50414602c329a53adb24c115d38da71e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e58537a29f08a6642fdd4fbc93e12e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafcdba1af8a24814004fbe42ecba43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ca67ab6a67dc1688ac4d40e43548282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b097cca3742aa4743d5817b71e6be36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e0eae481cef9ff1825bf71f005936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb45b37d1b58c1383564d8c04e024fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f7562511399fe42636b9d6e99a1bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb2e3123dddc5030d7bb0380da320b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc2df18d23db431de8ef25fd9bd68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baa150337f4e297d9e2b18010d397d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f176e0b6e324f03f04352f4a6799b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e20803700850af6a378bf5483f82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a54852fda90d3dd3ff82174966d53f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b03f590f3a93ecc66f6b9c409bc43f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a28e1f2646a9f98eef3098ec9b3e56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479441a3967e00a785d73472e14e71e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62767a972c4ba12c7c43db1f97e6ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060163235b5b03d5253e4537c898d4df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6de7b11ab4d7fc5c48b0c96cae407298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d607306a75e6fed1b90bec335ec38d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef9f54e112dd3f706d550a4c67958300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ec2ec293ec66bcdb4dce768a6287301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc264912f72ca35a35fce251f36f84e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286edc23ec1a35af228b98263c6cc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d7f633800ec9ae38a47b9568039c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee32ba946eebaefa9a55b3877a6824305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dd473500f4388f4edf6971d2129c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f03042792bb59373647d9812e605307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac50a45fcdfb08cfee3f394cf2a96c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024e38340ce4b8e52db3c90382aee6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55596c5c5ad20967ec7730773d3e0cc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad7e09134bb861a700b94f9776f8e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a2deff74697ff8a88c0008c8ed48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291ee7e1df1cce379ab5a3b98d4a59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c067d5be5ff63c3f8344842286e47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c3fef5e494b736214db0b581f4b9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684de2e944ced3740674159d834785316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc3e77e44f256439a0f3af1b9a98f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c9804d7986c3dc1839a355840f81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c7509e08857bd1f451c3a99ac40e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc96d461012ef096d24c1248016153f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e0ac8832da99665b0c4931e65a1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aa99d9ef1e33c70cd0763621d8e51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a8dc3413aec11ac8fdd3956bad372323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ae6670965e46a664d63502d638df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9976c8a5d3a39499aaeb3b0922e3d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>