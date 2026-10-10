--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e3aaaa1a102a45ea96bc6ba08e7a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702751c6d387494a535ed9c5c8d088102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d2f65a8b2f28ce74c2b23ecf3974f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2f5210d518beb80c261460e6681c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248dfb8dc435d735e29a1dc45c9c5865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b5888415a2f9cfd8190b1cbe8139f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482476a14456af12f886314c0872b2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facb6cb5166b3703a9267a9aa2d2558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc72dfc3aa919fe29191bd2635b94a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6bf58e9f8012a1c4776d79b60ffd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5da12b56922cf58027362f9f69d0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e45b12317937cff4fd14ef748b60ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5c6e13401d33e978f029d64d232d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791578ec4f2d32b822982d613d3384314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a58d5192d3b123f6a1a1336f33298915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624881c77ebb0d5ed5b7f838525a1f0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd43a50f5b130246d0aab2b7833d18f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8833b36e8c564c7ee7cd3ca891a115918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e41eb33059f6529f0fa192945957319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e95c693ac919e9b42cdebe7423f7ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cba0d45e8aa939cc4c302efbb1d5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cbd6e32979db9b5f45180545fb8ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f6845a3e11112230543f48393104b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2ab1429d5dda688f01e59247835924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6e29c57de226054646ee0776bf6af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b23af35e6b28b5f6035aeac93e51ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7c48f0d9b25311e4f67231d21d6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9e515bfb44d45b23c2ed6046bc7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808f777d0fda0c1809079f0fa0bcca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a8926591556d51c54d48a5f11121e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b354ebda4a5aae74878e23be13b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ea93e173b210dae68552c21452f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f2916a0d9a9c7f71e26f85e07a16033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134273639af8755d5a21c0fc445865e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc241399f48a2d1b7dca6aba2e83e6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9006f2a41d47c907ee7c4c5abbf3cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7b0de5c763e6b93136f0d329280f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395740195159819939d450766f2249d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd3728de038beabb8b86048c78b45239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf69c5e31db3520489d1e8506576a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13b43837417062d36b231fbf79e5e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6abf7a64dc5802d978e04c325b0a1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82f9ea28b068f82808d84a82a0d9a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55cc9f0f695dbd4582f3faeef4961d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0d55366f4c9049ac44d2d74758aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd1cce79d705e548a140b2a4278dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f203c42f826a3e8f53c366310af56847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5f499f57191c88b4f968b1221fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef5f0e5bce48acfe4171018faad14649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773bd78776655d67c488f0f2ed70c1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461ab3296d9ad416588f6c07da824b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436addf243a1afc1e1cac22a1a869dbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65ffd680edbc5eaf47f874de4aaa6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3df3a1df5944bf728da7a18d320f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb196d96920bb3d9e9e5eb2b6c882b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deeffee9f69b0e6892dbdbf200badc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56aa32b68610ee16c163f54cdfc26c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e483bb1fb6a13f623c004d2e79c4a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4843279b9c5ec41fa2bd658a4f2ff259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da35b0cfb81f823a909e51441b82d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ea98e71dca69489a9cf1d71557db961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25cfb31ffeecc6a3172a83d9620f7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb403b406223a2666e44c7ee357a4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404527a85093cc61be4fca378b6edb5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54adaf0ba8c33e96bf191b8c6ac90ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee63682f0cfa71a02e64b254a973bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db2e591f39491f79217a6c923e369767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b308221a6795af13d6d4b376ca75268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c12a8f98b29d9576453f2ce3c1c4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee728d5552d56e42825958b05b98a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ff92f8ddcf6049e359bbe0e55207571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8002c7a6c54c2e95bb3b16dcd093b9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb638a17e97595d2b9b6e35b550d10d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa29e16354e47af985eae4865bbbf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79e33620c6f004a10965faed6f8e2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19c6b1a37adaf072b9ad23eaae4d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a50970d9cfd3cf8e788ef1428b48ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcfe251a463e29b49214e4dff6d71378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f319efe428b1343c44574846a4957f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811af032a45eab68cdce60e629c0bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ef3a0a175ce015d104042087b59c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcbec2ea6cf4463346be5575942e1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0c8ffc8d96537a1b0f5a690b41e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ea3c356a4bea11859afac733ff7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a290e263dba9003c1737b261942e20d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f86064af101b49cbbd6faa19417df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c42bc0c9b53855260cca084ada5d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8c26c8b750175a84954881c23cc3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e262493b55371ea4b815d0c4f4082789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fb2ef0bd92829c2e323c796ab792690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56662ab593c7d3b4b6bd547d6f16ca7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c21fb26f3efb10e1bfb6c5d2963b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cc45c4a04774a0b1ff41c4a45804a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd823b57ad6c65199cbb7f5788b3f5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498d642af7349a80d31d78475118bb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345e85fe7146e0f9404b548dc8060b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc56fefee808837c377de498755f4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4dd1f7e5ebd210c8973a897e8789098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9aaf3f1fb87994337fc8d5b74def099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8d5be5e4a4ec54fd5f1be52adb30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab326fa6117ecef7e78053f7cc5c84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b1bd132bf657061f9f90805a3096e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8daaaaefff90d138321ca5d5db871103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1413b957dc45eacd32e8a9b3bef52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c98c2caf21bf3ea52ed4fa00b0eaaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ad338dbb01b3a66daa36f4ac4ae22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8316d69f234e433f81232022bc0c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0cbdba79e72980b49ce3a97de1bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67fccb85ca14b7ee007f213de885f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eae97447eb9507cb05a9e8b5ba2be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe00a6e293d4d3d154e152da09448a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493413fd95066452bbbe264a36fa3dd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f382f61d8d09eb5fa4f2c3810436a15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db412f25fcf2a074fea3c100df60aeef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d71993d6d886bc8fa6892a26f6d1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725edbc56a191a8df4db4ad4d8bd9d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3017769b0c17a8312f4c39dde74c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f59d1caedb82acfaf0d467944620118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c035e702d909100a8ae20d21cf56f39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219446f66e08e1068b65952a27bad5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171529101f09e0228dd2f70c74d596121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30ffac2f694464354adfbc1dd9161a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f9df14a8fe8d69be6f866a62dd91b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd49cddcd2e59f58a94eda57a8796124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079617bbd97226cd8d5087427a692be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e10224507e18537daa4725a08cdcbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221ff42767ed67673fd9468f1c228e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169c57e6fd49ad896a2f76227115719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663986d6d54ad4c28facb3a828340a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36790a93af7e5af77fbced5c959111130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3346352fae8bb5aa63f4950dae40a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f67a29a832cfdbdf2a3b3adf843ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e3af09a2ebd16e8c17a33b7f0890133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ba8a93ab0e81984a3bb0e5e6e8148134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9137dd4202fa316bff4536cb5fa15e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfd474c6860cd6faa9d91910d5267a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c36d2919f1c4bb1de45a7c0858fa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204ad1167efe647fc13cb227c4cd2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147c3e5923869f681825c7f2498df9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70068f2f371cae3b0516ef6e289755140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd36eac0583eb40fb5cafc2d9a53c5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c909af7bc7e1ab32e9ddae810f79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be67e92b6fa71c6d88aaaa923593ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e923a5bf0375f4442fdd837628e788144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf1c605800786c5b601ebc9667b6ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ced84174caee19ae2f63df106df8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76cc6ab06a3b79b8f9cea47e540cb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027b9af1f02e8bc5cb8960dcc4410e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b391022dd8d46407d426d6a9df5b77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a945bd3a2e8af9d4f1de27da8e3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca98009bf545816cde1f2c45588684151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36749e101fc67886d46db99c084677152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cda1f024afe761e993b99a5bf9f4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05bff1e6e44962829e2de9e97b8d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97de9f739033ee726190c255baa9123155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81666c7bdc715cf7c49faf7b28aecb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c7099cfb6f08b62d11b41cd81957157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ef5dbd5f4dc17152df349873c8b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef8f573b9cfab46bd2d22161589dbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88d9296deed7bef1ad5fc0b36f52c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b04ae56edf413f903dfd8d44d720161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bffe8fd57c6b14afb6b35d02be9e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909706a76c3fb4b2b127aef431cff6e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa95330c7607d0b23ecae6ad7a39377164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e354fea652467b875d85e9390759c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b51ba495438296356e7ae34b6f40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d370945d48c788533bc542cb51709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f01b4ca9b133a2aa9c902a015c225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1805dfa09773e9b1e3464d2685b0280169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee77c64563121ea94a96e42239dbc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcf9391ea061d2a94102b3bd9cca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84250c0edcb2bbed7529de8d5b095172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004cfc7bb22f5e97fa579feb9e33bbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae3cf2e6bd8d02197f576beeed7301174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760c99eb8d4244323ebd8875d19fb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8742efb1ae61e5e54c6e6f1eabe8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656c7a09bdd10dda89f04da3aa4936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659e26ddb6ed8bc9aa88a99359487f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1eaf884f3f5666bf2c9a3997d4209179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dac4f32eb39d76f6d21595ff87746180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38802c39db269b8b7d4c73acc2933338181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b0bb32b46572a8384964f1a12fd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba6f5889a4fb1751b76872614f5875183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151deadce59a653b5a8bcffdd4c772184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52508e68c565d5e72ed93713c4060cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a9b5fd4c2882895c85c022f3a7c33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a355b46997dd57e996c56358f1558e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bad54c93ec881f73a5fe18711bcd0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41683e58a2c297f4eed37ee43fb64e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d837e3c447be7f0c1d8beee9e3264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be3ca2cfca57bae1a82644856b5066191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bf7202da6969710e18db5b97f5b1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c99f9a2f8196e7d55517ae7d7d898a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0976d52987282addcc9d64d4197d63a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30dd1df4eca4b770fa845fec2d1d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc961a7e3dbd26441355c77c7b9207196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932a5f4f9aff8238c4bec8954f61f7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f88e906a4782dbbd382a475875c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4caf8bd1dfa6cf9e292be00829e7f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021a85abd1aa0f3f075df1e24ee94c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15737cbea5065de96af660954e7b9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0e30375c926948f17127ef9266ae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acebfcda426b0a160c2a1f4b1ff9b76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6c72377dacb3bd80689b622c225cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2fcfac5757509992cc7b9acab9201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f85539c2e7f19bc938d1c8b8dc54cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c3e95efee1a24e05a34cd8e56d635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8d376db471b4f7ba31a5f1ce952a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca955923ad4a2d299283959df4d28b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b0e735b82d3a0434507e26428552210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c279ba19fafb25b285544162d4a17b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c6dae316b2c532ace5a313b172149212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb42c265d4f934504f313aa4dbe133213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f122f2ac078b7d6f6c1255fc6c9c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fd8c8ec2b218cc8a7969efb9ce00a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076baf6dc3a2e41cb6b1477bf42d499216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb749122a393a1b1c95e1c72927c856217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf191f2295b420e0c989a617f7e77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5da2c5a4b3248de1fc42c101b4b6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847253a7b15af7738c286c82fdbaec09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994def838ec2c57a8c0245cd42cee93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e715a31415845ce14189bfc903de59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607d447fb63ff060c96d59494cfa398223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c976e1dc9684e3443a962326b0a6c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f93d037c03ac176c2a6d07c6aad2e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a959049b3142ff422c975c41e24d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afe04549170660388079937413a70a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765871fe866a47942b45f2a2bac1e95e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6fde5a3b875f6661df3154e91b7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb2cbfa0e477270ce607d075f7302230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882295335ea578fbeb017dfcb70dd756231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6bb7c91c54edc93f249803543f9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe5f188fb239f3d72d2602de96558c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f809b489d490bb50830d2b8fd2795234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a00f1e2d1fe8bb49f3d3b5fc1c1a9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3890b86d1df4055c17cfeaa08a6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e240835b11b2fae5c2d0cd85922090237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df0f39515f007fbaa792ad33f54fce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d870addc504bea656f00f342a3ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afb3194a1bbb167c97864f1f95dcd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60862e182bc6dca1065b7a0b7271b744241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8928cff219ea9bb53497fecee6464242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797fd4c36e8fadf6b1fffbbf6876545243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb48f160902d6f52f60654d6206d990244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f09e22c92ce1e8273add98224b4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a15fc82deca0f836c07b373feb4bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277351108442a9162ec6b4489a59219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768d8a83ad65292ba67c7f71166947248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dbe63656016d51a1383e2d309a9b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc8013d0128bd7447e9dd08ee7f1a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e35b61ead7bbcffc1d969d93c9e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c5edfb39a39e43c07df5d60b5fe73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11872d1bb0e51ef3d8605ffb8813c8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012168e1fa0f95afbb0821b94f19bcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c92ac1e17e174d498b9f5f51a05a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257184eb8c5ee64e4e40ec4528b7a13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd283847faaec2cdc245040d6b6d15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8aa1b9f9c959bf84eab33609a2fd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c2bc9867b14c63cee4bedbb11972259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42909710a19aed8230b60dede82f88dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754981463b8e81f671050dfd54ec1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0d3b7aa509ec08a026fefdeb44146262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107772e944d09e97528cec304201c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815cefdb73ae2eacb726783fbd6d36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593cc9e9ac1f88402db0ba738c30be7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e68468a6150e583f9da356fac927f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb24ffdd9cd2cd0237a9b5db3b645267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374f41ed370d285e8e2501b70c0255268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be22a815aadf8ada552d6ebe2db48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f15e34d47d45ddc7c9fc19cd02866270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650cd780925b89db13192672eb646bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2d0e5296733cc76f375a864fbccc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d640f06b95318a221430d3cecf4e7d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948f7b7a154aad37969b18e81b3624a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbfc2c9425ed42d8994469913c05be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a1f16fe75fdaca8920473bf5e9a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6900326f2eacfeceaed65bc76c8711277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a994b727e31d2352250105abe3c53c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adcf0062b2974085c2a22a12b13729279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0baa23b2d46efdef0f341bfaba8f0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ef0154e8c762e630d8a6887a638b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c0dad2192f4f3e1ba34425eb0077282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea979c690491ce0532357a638ea9b46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf1106caee8d8335284035ed5394c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc93c5411ab9ab68673c25e716c992285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3ecac9b00a072f2f70ad4a1e5a58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f06911d829767d14d928c46f67a75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d96cd48600d868fc6f21c1f5de8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65d9082f9c741236f02bcd2279b39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a417736417ee5d983728dbfc2f25f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2a608592399fc72c3ddb834e4384c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9788259efb26b068edabce158645e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139697961e45e789334bceed7d8f4335293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76150122e2792593e447a328d6291823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c92df5d33b59e13d4e24d3f02859295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f501fbfe6a2c66f53cddb57562c6ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089fdf43dbc80b069b4b971528ffc24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661571aacb33954836d054a9fc4c020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beea9452916cc3859639f81b240b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07278c2a964cc3078c83b8201e3fa196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a26d296372f6097b343c6577168f34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728be50dae5e7cbb67d0983078580ebc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08adef0269795e0a24414632a0c2b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7d897c67361c34f31e7940090905304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2c47daef175c9c8f2d76cd990bf41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d01cff30d6cdb0734e3398de4cad0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf75037f3a515eed09529f8ab468e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68515381ab049caa32dfab0c33e970308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb0c337a2db26e0e10f17a2632332309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e345b177f233b94d5c52252d1913310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dde535b800a112b9d80cd0d74703c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c95603424f69160b2f0007f54c9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb8307d90f4121568ea344c88e1149313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e356284fdc0fcc22a321ad326df5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bac843760cf3545d5271d64a426bf6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06648daa3698d54c33868678d2ea724316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e483d9da9dfb054f3ddd04a8b8c7958317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992072b7f889df6b8b2314200b1158a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5998e3b850b08e25e763f2d591b6e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad84e9d019d80714a81103e4f61c65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fd46d0c2eddb299b1e2b0786b4e28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f375ed0462cc287e528813a6d0ad71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e814097a7adc92232bc58c1eae52603323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401496241d58b7c7a3139fa1cbd4411324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84d671909c3f6e27009ad5b20ba324325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2868aecd99391789bbc08570b45d06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12002ac3f66d9609779d50e21817f58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee8e54b54711a980e1e18f6c728f27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d4d92dff3961ca67267cd2e88e20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde939b6a993b4f35dbbcb6219467147330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92d5e73be49475dc0900480e305e9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d03ed7a1641c0e671bd931ea7002e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024a9c82bf6e1100ba31d777990690c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4098dade0450b0ba8c9bff6693d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a421c69d710d4570f046b16c4b8bdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e924063ad1099d4759c0727231b5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5572f7875b9ab0eef371a4a2dc94974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3a50e623986ae2df4669e660904935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53b7cb6e5ade504ad0a3fe54a5cb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d9511d62f9bff58241f571ee329197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500add93e2921c20a41a19c6a4547ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f8b4a0083d0b9d2b3e98cccfafe579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573df3a708fa74f34ca9d925bc02bda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a89a56a8804e0f215e63447a8c3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2ac70d01fc2a9f65b08d4d7baebf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c18823278d01f177833a217f95267513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d53cb553e6ad1635644ed719c08bbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb1e87ec0427c0b273152ec000e1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb9f33e468d612029bd46f6b02cc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174488f7dee0e4493fb8e66a9303d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8429d129bf9766380ad396924d29718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545d2e8e784d6f369d2ee9972dcb11a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ce47d6db3ea950cb44e39a23b6ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8848f48db8da5a6bde6764940fa13e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a09234f985c2b5d1a2d2b089090b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98084d24540f79cc1078b5d22f18423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19162f730b96a6220b59b2a128982924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe65c3dcfd9f2b8d3f602517d0f296625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714dce07d69c5f68196a1ba7a4e68b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe5845729403c11a112522ea3c3d5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51479b4851cc1516a22437b5fe99fe828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45454fa8dad86fb60b5c475a5fd77f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae4ae4b402805680d09f27ae61564230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b971f3db7e7f6563938a056e523edf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b02dba44d910dcdb7e861619598cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb47cc6688f46bac491b168149660533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989a9dde494c62d869a32a2c54a7d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fd6aecf9a069f4ff88c483320213735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b1bd3e33a296e582b0ac2666ec61b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03144f68b5cad5c563c1dfbd372f70b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141555e38e1d1aa0b28a9d8c3a49af0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d7ceee3afe14faa581ebe6f7343c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f3582498edd07f84957ab68090b1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf04acd50c2e7f141bb0f85349ecc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174858396f7e5705c63c5033fb3500d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90303a7549e2066e0798217bb51c655343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be395efb1c642c79b51cb71e0545c29244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d398ef01befc37fbb50a659f79ef7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ee78ed10c1ef6ab0a521aa2a352046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ed6f1596e1bbf3a9264122caffaec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee09f519dc8dc63d2a0506251dbc60848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2fad90f6fd3dcb8e15165479f1a0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6b69e2b9a6ed59518f3808b4585350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8773c754998e5f91b9033b941a04cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de156a110955cafc20a695b038a1be2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b344a4e3cff7caca3ab470633a8bd7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c47fb9e07b6d70221ff73b8ecc8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49998e3fd9cc8ece11ea49fff9efab8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0b0b9b70a6be62e3814fe7bd071456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37b699f569b264ffc0d645431cfb3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834f054fe94a5298af1ee20b70018b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1f6a82e3253431ac02b58279f66b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc535089e794d584accaee2a598e5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a23673d60a64f879053b2e7c4c801161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16711af6ccb2fd114f2be7d846a5f6c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b3ba830d9cc32454df2557b07b4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5eca385c200877c442b93fc4db13164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abcd79ec69e09cde64391541b39d0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a41b8ff173f31df2e8e186d1897366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a0b0a0ae429c8db8a8285fc9fd3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfb20adcab36ae7dbc0a7f0a6b7ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf251531d21410bca646793ad15f43169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcdf5ce70fa3cae239f54bcedcdc1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdeb8e7540c5f572ee0d4fb43a5f2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2f47c11529207e8bceaefe555a5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5015c6a9860ff1e42a69f1ce0ee4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866f6ddce365c4cca61f38fc912a7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ff4aed4bf390916a12c36669364b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2c7ba37ffa8de971025d9048348876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de46738b9a762c1f4f1350c0a7be0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd430d45b085fb2565dcecb077ecca0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f32fab0fc1771df6929b83a76ee1d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360542a3fa5aa55dbc5ae534ff8cb4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b87a860b84f5d57d9550892382b51f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa025fe2100de7fc73b8ce4b32e2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a566f9f674a2a1940372e8865c47d9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc35e24f3410f8848dff2f98623b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb01d628fce839efa07c5326ef5fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365653eb6f0a9e8e78dc1a7695575a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b76508c82f945232f073a08076220087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbace98e2a3b8929c55f4716908bd8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d992ac7f98bc18497d36f554eaac5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac199823b381a8829a633c82e564490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c672475ca5488784a0b83a05065b1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3f5ef208c82e6571aa7a6aeea177592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84aa8f0a46ef5e6405ff5ee3276b6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60afb1596f4139340b18c9b0bface6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e533a5e28a9d67f12364c53c393995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607a9140811565a9dbe3053f39a747796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da57f78818627788c6430b5e28593297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bcbf9e5eb0d0ce0a239af27ad1a2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66d9578cc634d236374ef1277cdb2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48111225237172e26da577ef934f82ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45147c18daeb88e2ae47bd4e44a93089101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636cdb6f479f024261af5c36a3b25b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcae0a95099eb8446655684d0fa5b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f21e6e6592a834653718e11b8871c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8638107d99b7d9d442ff2db13972105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75640b7b615c1b36defc9eebfeeb1b7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065fff0f313196ca51330e016a38828107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0674949fa6ca69acb386f417e6086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbfe7e2996723e28f299aa9211ffec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7db46d28afd1f8870ed84d29ad2aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea84e2742f2b07ee5159d1587e76579111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870cce363311cb8eb98558e4d6a9969112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bd7d196b3aaad493e5b21898c93c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ae10dc7f090967a377e94d9862d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe169cff5d4a51a8afe7ffbf19e7fd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489195d04a52772094fba3266eedaf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2b3b70488cb8d2c126f6969cfc0b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf413f63178593747bc0f57d4cbbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daa0fa7bd6f658265993b13a8d294a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec58a09f788f9e7be508940098e0b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d61ccc3fd37eddec448eb5ea1ca0cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb741562db8d32a77f08bbcddd4db4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b761b5c6e202801678f552e15be8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc234a2c3c01d83429e731d62ab3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220db847dd832234ce9cbefa2b6b6aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d249a94138dafa35c690e6c3f5e1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb942217a0359b38d9daf339cccd1b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b708457acc5d410176fcb8aeb9ba1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e469781776296a5298bcb0afa9af4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72d97113302564fd5931ce344d6237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d2d76b1a825f19d98c33e72402d52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb675504f3b715808c0cb09af26a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b71c56cee6f544cd7a7bef44b148133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a083d8afc6b50f95400f98d20df231c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854d660913aba6fd3ed7beb3b512e30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7b316917e7c7eed6298fe0786c6ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f16599893ff1c7a2d8bafd0f35da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5bda39dec6b38b7f2cba8ea0c97a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09daa36013665504cf0bbe8667899139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446800f959bcc29e2fe70310f01dd19d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7239419b9f3b8cc0ff2a0278dd5934141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a7b8707b5a9f7f13550223cc8360b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de7b2e66980b6d9077cf106578e80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabdbb754c712789c0ab0a785476b48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf2a3e1c3b01008b9b15d56e9c48d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347993ea4af8e11d212d2045f137916146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b4fd249b445b4f0e17c85cf0258e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1b918ddef7a16b5d6f94011ed4e13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a4883b8d78c2ab0fe2e4b29b7bce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e458fc100b0d0da5c7d3e2fc2333150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a537f77249736c8be4b09e9ec2569151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecfbf954d884a262c0826b28343f69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e9b31426f3c611121da278c7aacb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9b45092753bbb322d3aae11e9168154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89d6df6aaf8cbfe9d622492e5acfb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda49c4bda5eebc1eaf90f6405ba4e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec304162f30e12b8ed0f70b8f6673cba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a135378aa5cac00e37cc487c227138f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e025e3b9562a08d16043b1dba17ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bd2330d01d041fd5017711397f548160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1dc2a749bde42f9d5b42e265bb2eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36db0fa7168b793cc9ecfb154c9df7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f50d5ba5ab3b4699527537123c34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5833b373bfbcf92225b6b419ab00d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e51552e95eb4431f64d259fd403b27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ad54855d785a468a07b7d9266609166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08b2710b3fb31fbb887ba626d4e1b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544543a005c93444508d549af9c8af96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33194f37583f65aba6e2e3917e35e657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f60b3d210d2984263a9cc785fa1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c6030b37919687d619adbedae9e8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c17b286d56981d32d9feec08d26e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185b730508a1201795f2d8f18c791f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22031fb73da7fdd1ea0f0b947bd7e54c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ead522857acf5dfa31fb35b3c793ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c401f1f9b886a1619d7556bcc7f33d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef372c6c4e5711a46ecb200e57ce275177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb193658b76536bceeeed30691d9de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98380a10e38f4db906ba8bc04e086a69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe7311b424da0dfeeb1f82187c129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d32c9a9afaac6a0b311af3ca19ea1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7bcb605c1561a0ea29ffa308cabe8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb1ec385eaa5146c9378dfd4092ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd2804898ac1f5d7965feac4ac15da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc41c81b2a117fc493b5c59bb578d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a91521e6e9f3618ba762504d1938186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdc62dba5fb06a3817f64faab781dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a669f272b9de2837543a588eda5fa99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89505ff9e65183f62e4205bfa6fcb70a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6cea42434eb7d0420d64fdd6caa1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3bbcedb083093be160c315ebd2c0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5497f0a1be2fff3dff34ea8704b15c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228658ddb8be41a0db7fb5c488ef95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47ab26699c0653bcc4d33ac182bb42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4bd1e1d603fa9cca937035219d4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e22e518989a7fb92aae0cad201c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407cdbde1d35346e15503d7f1cb1f20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad8a7e3c231891a1ae62f642c99cc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ab315cb3c1de6eb31753962d8a75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb0efecae45a9cafe67765bd676976200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f0da6189eda72eb640b79564aa0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c93c0425954fec809d162d911d9b1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d5397c3324459ca4dd86bcaf958a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d918ba7f9e7ee9fb30dcf3f02f305204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ca7bedbfc47f7637273fcb4e1ac4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21de3f19e2478fddf9c97133a947fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef2a49cabe53ecffaf79d06721568c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad85c3eadbf7590797911b676db45a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5d5580528ce2e4899b4742b216ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820f620ba258d790eb62ce10191d6bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83640866e6cb57ec33ea1cee2f469407211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39799fda5d62d06c93a65f839dc3dd89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bad46bed7e710a3ee6f674a76e02fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b21e244457c824d57223deff66d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269c84800169a3f5739501333f6893215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e33d02bd110e2783f05918ea20c0ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a27c4df4f6a0d58c3a97a6357e569217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5f02e7d195d5c08a64406e00c3d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e965e6b1e1c52ccbaa6aa6811d0b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d60c143d13b6ca78de98081fabc12f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dafc3d23da267cba773284d5752367221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa7df1d45bdf845a90590728d59d8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceef67bd4a7aab0f6ecefbac210a68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac3a8c911afbbeb0ef2bad07f8f1b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a13d1abd601ce14e09805e9000707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d618e58cac8d19626c31f56a6911b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4ab31f19b6ffdacc14b94a74c9527227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7190a9b45678d73c5e10d583ecd31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714cccd3043dbe787be94bd297075d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1887b769d2c4a62a6b3cef1b1b8870230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514df58427ceb7da0f5b268bae34583231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8bdffd8a37094877e4aeddd61558232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dba6d10a26ad5458a7286da6cfb3e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656d010930e7ed04c55d24a59686d64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b382ee51fdbad79ab926eecb7cd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf429775b2bfe597091310d3a88e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e828c98cffaeaca6d4031880894b04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addaefcdaee1f86e71d52906a3a5715238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441173eefe058ea2e3c3056eaa4a6a8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5849ee132d664a6b5a11d094269b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2716c5228c1e1b5183a1e2211d725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793967495ad54c1d21b577edf72bb3d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b1acc1ec91970a5da9227e6d2135243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6e701c303f13b0e068c06d87df7cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab3f972fd5a74a7ab242d8d4b67189245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e94484359ac1611518dcb58eb9c86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99efa6f0506ee0a479c72dd10b987ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba35574b7b2a2e1cd445b8656ef53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de048d1e514b19d78e857292afaa40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edbadf1c4ef4dc20aa59efa6614aa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111dc34dbb3655c6d9ef069b133318e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85b7a40ab1bc9a9a50c66004a35d49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363335b321b1f92cc30201447970b20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32020be0599fab1766e2638b3d17bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522457712769f81726714a773a052608255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd232d619221fcd4041935cd8c2c5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a838d9141c816f0af1c3c7f2db33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8557fca2e883d9681e09c8a39748c10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e168db7a8323ae79b17c8c2dc26dd62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a286e1637540957caafb43bfa49ba5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9694410ce38f6f9adee8efb3a2f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a59c4a7921cb453d0a2e13dc7bdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54081ed5cfb13d0768c85320a2975c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d129d9bfc263a342ecfa5be2e4af1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317887800efc7240cae00f875278c151265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a391267a7cd80bd3e8e53c4b3c9570266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ed6fe2a9e3be6ce32d0d51fa2460e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a584f22f56bfa2bd8acdb34ae5e7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90efe0d48140d1982aeb0c683c9ca8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5e9d0dfc92e59b3857c94e00767e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77d597f1705ad0b2505e91d361ce7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ca4aa1715cabcbc66f229e62962e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea37c2975d7c54e5adc0e1b18013501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd6088ae1874ab3c78960340066f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd853296f497b17eff2a33cddfa53f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913450ddc1ba6fc38262d513f65de852276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cad2e33f8d5e499ad70f78e5fc323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a823667bd5a87bc5ee21fcc7608225e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616a9d64ed1f71505467d1e552017e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d2e012b18adc24880455d8c3ab8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000646b8a42b9360f2cd2907d19b556281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd48c310e966c8cca14bb1b93a6f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719825068a4c043a431e1c1f2cb9ed7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967a535f92acc0c3d39e6aad3405b01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c64dd0d3427b48d71eb81141f9677285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361d40a3bddd88dce694da6ff1e48d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f091eded4b214001b92da962b54b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9fa4444d1b21d030e92fd00d4a632288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91955c6e9741a9119eaebd8e5a0819289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676420e39839542ca9684f4824475f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a2d449e0e1a831a7243f24695b68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b92fb5a89e3e00770461ba89f470f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee40be24e5fabb5fd0a78b0581fb512293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317a0fdf866aa7243ddc7bf7f0fbc08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77090966c23032aa669ec78464c677295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a2f4459322ce01b3f5a4d0f1c0eed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e069468652249755f594ea620cc11c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71607de5308f0182c0221e6172b7cd1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ccfbd2101761b96c324d4bc3b51b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd516df084b9c796d22a611b9c0fa63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd5626b5510aec8b0b46c883960b62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67144a6bc6ae6de3efde1f5ed4101ded302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfeff54e07e420fcdb1060866f5d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0768a67f9724edbc9a618281ebd81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db111e92a6058ee3fde0783799e054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96a67c74f38a4b98e0d1e543526b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bea51910c3db8c0d568e1cc0d8494307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494913fcb9f098e85955e17a704402a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff5f09fe34ffeda24624f89ac5372309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10385411ecf38eeff21c1fc458e6eaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369fbe413d2aedd03f8739470b7a856311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f292d064baffd0769d71573ac7d7506312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb041da727583e56cf4bf09e37abee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b282580e9e32b01a85092325fb413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf57bc41cb95b26aa4f763a738533d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa67f3bd5e0484941344ab2148eb18a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a0648f1fd977351acc4e5c2e08ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abba77bfece2ad3d22f3a880879ba2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e03f80589723d34df787b832e2053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b364a43263d8c49311e88b591d1135320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6002748e48e7e679609851c8495e688321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25961b06c906672b9710466eeb118a1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e393b861027899d9ddc15d7f91f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f0807704b1664aa81f8b3f4c90c66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7210d4028fa9f895a91c9391d576325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>