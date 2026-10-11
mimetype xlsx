--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ef07f0d32e0b0c7aa06ac774c1351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906377ced6fb1bbce0eef7a963c0a1ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f242e20ac39fa74a9cce91eda78b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafef1f190fe292f3a6ce11a67a512cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7080c345b2323bed48a69fc10e3a8855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4c6f76c0aa10d12c70fccd8c22f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4288c59cb9901af80d7bb3bb3213e5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ee067e3d95e17077190a701b77ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a30edb8b4a2d1853d92fe316b210909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8635f2e916eeea9f49f448904605910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc5f9e34bf23923ba52381faf7913b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b23cc947d055d8ab3792fcb5a339912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c877cd1edceeb25192f5f515ef0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e7935dc84d60d6a85043e399287e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066e98a31e408a5919067286cdf94615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a67a5846319cab11d1937e4849cb6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7ae5b0855dcd527815831000be02717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9d04cef814f092beb79353516959e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292abbc8ed10c8f1b6c67f6dd1acb2bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06da326b693fbf16ca90ec75aa839620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ce34f6b98162b0454552c00898c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe32cccb58d865b1b39213fc745d2a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a678dfca06f2f45650e35019f5952c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116a5ffdaaf22fee49a65c8e149097024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca368b6ef6086fc14c5339a3d89c1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be1fb8377315e58727bbf3d17affa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65d2eaaff4e4437768c6910069502627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5ae02f0f3df8df4f27a75795a7b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36162d3ace580ec47422a60e4258281929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4513dfec0d18ccf6e37e23fdee649d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff906bac9e60b7f7af1146d571f215d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635535baa11c3c2fd92604ec8c6c14832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051153458c273449d100fe2d4045f2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24465db830175877365cb547bdc3f7eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8125ddaf02fe43a856593272e76035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b6e193a8d6d3f57944736d427c3b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525bd4aeba30c1dc44e68f131d9b4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf852089a89bd7dddc508d816871a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037408bd449546f4a027ea77bbb968d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c9560e4d985517e0fa5428c063cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cd1b60aac8b251b45d4837dacf8fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc77c41ed68419ef85fc0d498e9cbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e9f31c178c1f64071964ee88f28e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb827d9e5fb57bf35d9506cdc4d63a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed4377d20b9fbcf2cc2173a7a5b44445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ade8f9815506ddfa3dc567cd8904246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db7b55002665fa139a8e92e11a0b9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e77c2476fdd1ea2a610caef3e478d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94bfb1540bd19e05effae47f078e5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d5689afcf3ee7dec197d1f9dadc3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec596b741a2eef19c9147d9abe7cc5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e52b6a2c40c64d9b508604be1bcf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba17bd2bb33fb3e5ce81e3803d05c9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db68781f1af4e55611088ca89c99f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec2f4587cc9cfa61b1921a74d9e3d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485a082907bb2985acbeecec691619156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bebe845b84c8b5f34f4aea8b69af557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012fbcdb97ff90274dea6e8aca437058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e4701383f1a6146bc96c8a867a05359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2de2cc2d26f415d0dc07bf2ea6fd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208aa0b64b4eb945beea5fce06b70061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6d36c0b46393a4d1c4ac778d59a5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e860a30f460609484e2066aa407a1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8775e51c71674b9e12d94fc8a21df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89b1fc402467ca8baea17371129e1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b45063a272d203eb283ad2915e94966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9222be5db2253fa053b0e248fa94e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312e00a0ea9f81c7b91c33b750fb4c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdabddb6c5967c5e28edbb9fa243b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6e039c72a46652a688ebd48ad029f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f57a73ef83ebb834bbcfc9cefa49b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16945f84061c5be354c7966f6fdc9ca972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948461af6594dfc9086248e662dfd8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab56de565efbd69bb8d7f8ac4395e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae435bfb6fd1fa17a1b524e3995ad875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da625399d3fd1cc7c3dc44508aea269676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d1599f47d9ba1054831f5ce11b6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e525b108d03a9e189e447db9d4f998678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95129cca23bccb645e76a6f8a02b2cbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d3bab34177c48fe0629d2e7e61f6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ab356a151fd3a51c61821c3793bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acde6b0a7b29760c2df1cc78d8d92e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e301c40a7bf889f0ab0b2d906269f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07c4e78547cd25a98732b66a3de9a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca182f734addc87cbda554b30bf669fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916bce1a28e1e0f016181324ab09b7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00077782a118e474e1ee3d44054e95087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5befb1d63fa8d48a19996669ab43b8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651b923b4595367c5bbd134bc2e4dda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f9e9b301542cdafa65c24668704e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13f4c59f062515b1501c6b40fed6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbfefce06e3c7379815829cc7cc0dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e5e7cc4c51539c71c425da04820a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb95de66070067601efea7a7cd5fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589b671f58463b86eec67df040da7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029ba538abb920cd1f43aa7677650296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b47ab52e341c1c9932d445ca619e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e199a5ba16d5a2beea668874152d32c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da318a3f43be611b0efbe292434b7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e72a4226c3f09038a6b4605c1a3a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd31dc0d7f6b039202f149976aae7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70158cc2b7f1074018607efb94d01b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1046411d3eef7c9fe53d4b900335103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da3a03b75402ff0486f34d84b5986104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c05afca02a6883b9203bbea46b51c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004776af4b6e6031b55872acc405c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac36b793cc0911da52919481ef294c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608db31a9ca49f6148105e39b6e7a9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2e18e31721de33fd0c53d7a285d4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54a7d58f704f663a438e58f268f21f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a755448a7192df4934d1590a26ddfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e180381dcf8aa5732995dc2e3983e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c7b10e62761c504808e40a4ed6c31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed6ee6b6ae9fcaf5178604db216c86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfab5e0d9355b4a87be40e8cfd7897115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c5323e8138cc628f5bb572ddbcc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea088f7a637d72e14f6e97d370ac234117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3efa553b9fad08f5cf038c7886a342118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2bdda58091e7d193e86e6a8e331a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f22d7634c8cd2ce7c61c7f2de8633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb114a8c84cfe199dff5318c7b2b0e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b746850a668b9d2277fcc3e7ac0560122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79b170519ad1b078811f9e8b51581123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb483e0e8eaa142fd37f14ce43700fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042451d5301b0fccb2491a2c0d43ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e7b44c72fd27b4d425b6eb08e590d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae02104a8a09f3a682a451e04f0439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da7f4ed2edbe0ceec4619c40a8eb51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3bce9c1420428a670f52d8157693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4600bdfde3462d9d999942179db7daf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921699ea825c6b16b8a792529bffbc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a68e5a94bc43f796c0cfb2546183132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e960c2acd9cd677feb5e28852dbdcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394e78b0363195b03b2373634470895134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26564a26d2bea0cebec9a5dda6e6f535135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0a5e77ac9c55427067195330727d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf3d40743209f598ee2febaf0ab9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa40827841b4e28fd3d9ec12770759138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd17b986013c650518374cb0c899f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9bf7c8fe71eb2417f6d59953dea4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1299a2e81cad5ef0a2157536e41e055141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433c4ed7cd321523be0658c9677ffb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c599033a55a44718e078bd660a6b6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707ba15efdb6577d7d197bc80ff1e9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781126ed2c6189090da92599d140d943145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eb5751252e268834997bb925d2cb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19eaae7f2ec28efb9c7224e990f3f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a4e8282b3d594a2fb4a17ec8181aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c6667ee0df3b90bbe5c416da7d52b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edd3148412d7fd76619da74c6da7e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab2cadcd2ef3714b246e07255b384c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc13aaa1c0ded4f652cabb9afb953e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b042c3602d50ad8de15258abcb25a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f83251488fa76ef1bfad22bcb3bb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31da65b56e2fd25bb75af03a576100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf68bb643bfa539c7a5e43a7dc06811156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df2233c8137157be6848b40063a4c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802b9e549d4f9e3e652feb4ef568ea6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e903f46bef5dbba473fcad188ac6110159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a90e6f691bdbe786cfa987dd0684e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcdcbdbf6ae34a9b6149c66dd76194161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855e42a01626a954ab4e66a56ed2dc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235b50f400a1a2a380969841563fae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d308151ac184a72106d1c98cff1b28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a8eb17c5253f357e0bae82b09df63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfcb2b742692b04dbcb15dbf5947fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8515f051ad2021a60dc1394069809167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb31b6be8354f01341711a5bda443168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df80f510da1d235eef4be53105ace97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca1f8ca74d486b2ea7486c7a145062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01af37432a8959d7417aff76632d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f51ba1ea73db79c50cbe335756f95e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934744f8ae65044f3ea3296de587ae7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f8eb189bf1888463ab512ae647e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8747aed4ee744f6dffa86cc9e38af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25214d6833e684d6ab662d6a4857090176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0b201d8b2918d093c5aacdebf1d62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12d1a137041d50abddc5d487d4371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff310a536cd31880c95201dfb7592ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0abdf67f57aa5df2c0bf89da53be00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182532f29920ec1f336c8cd87827cd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b6733d69eb0f3ea15d1ae19d7f0b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176b3bfe77a7f71df34f8da5acddec0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469383921a97cfd0906d051f33374ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3589c08796762488348218af14979a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20a0988e359b0f0639bad0e5ccece186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1756c9ee4718a7f4de8abb35ff5271a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbfb33c4e796a290d08d276c2b2fb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8878dcf6e2c9e66979e62121e0b3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc8f9a2f08f4c147e18170a8402ddf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623f26143f278adc03a8010de35dd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc1dacda6dea892fe630078f875a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30188930c5644857f7678200ba8daf34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714406a9161b2cd9a8481b7af0033a18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccfad65ba2b5eada5eefa764600c30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182df4089edfa46d9c75d70b372a9e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6110590c4ac96c624ecb9232d9160197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c568fc2449d8b0c089ad484ba0b62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60058ab0db2dd9807bfcf968872c79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332193a446c5f330f5699717eeb698200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406ad88177f69008133dc460016dd83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e366f916de001a1d4dd83c41bae3380202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da739d922e5c9c4bdebab4d944e924d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e2a52d2333ab3ef862d6f1929f9d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a822ce31d20e28c78c6d0cd85e60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05898b4548fdfa86b1cbc5074ab3d47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75a41e2df1f726bcf5272f7dbb400207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102a35f206c6e550a7c1402162c629a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf399f95cf881fff35508c8fc3f43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ab9deed921a192036a4eb410644e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe313625731020ed8a6c53002def00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48906e557ab073c32874de8a6b3c051212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e9e293611b734ef39c1eade4badd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75073d7c1d0e42e28f43bebda2157be6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cb6a077f2c92984e36c65e40f2b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc84721d7dedba446fdcd3eb6f0fbd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e753acf5a98b769fa49edd11c699217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9736e56ae2123b279509dfa0ed21bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f35c581b57f30b8077a8483930dfc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f864578813a0046a55025b8150b823220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d4db8a2a84636cc4e3d18d3da46e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da608531d8366973cbc31ee5cd6489222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d16d45ec5dd7644680a74dab8d26e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198fbfcde516dbf86085c49597d080c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab92bad34829e207fad17844cfd2e50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae1ba98d2f0d3e8b0a949f786d21d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d939c60034c488c6b04ba8e120932227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1fbe0ab6e330eec82dabc1d4ef7f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99046eb7336fcbfd017190a74448f40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26d0a5dafeb98be97a290175a0c82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a38f58183c25c36292d45907231d2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d325bad6dba6f77b14671e28f95c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afac9061a1f4bea4fea49419c18ebf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c0dc0a2ef6b6298d48c2d3f038cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde3941ea2c8e65d09255fa7573cbc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4633efc2797daeb394578fa805cc8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7efdb82f2cb607c1518d3dc2078ff1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50342cd25e923985d8ad241c894b4507238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541fc6aa2318e4acf86b542664cb67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9f8b98e7c9b0086958b5d612d6ef5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666bf3a1443e97c5c40e3f9791fd08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db7a9628f65e57d0f822129b2fb5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ef464e7cba6ba79667b9f0e5adbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cbbfe58ba608a6000a2792dea3fb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ed4a6c314d521143c567ed3ce514d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc151b92d2358ff44acf2c5aed1bea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0c9f7b158b1b057d7a030a80fddc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5a808bd06f0501901c614cdd9aba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62d2a9457445719a481807d9355cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614547b87b6392c91ebe2cfbd51a738250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653cbbe6787f29588a1f685ac46a63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032608a883dd01a952ece576729854e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d889f10959a1bdaae713a654d63efb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf22b8409b39a320f9407513ec04c03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f481b726a0a125891df2b3441ea984255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c84e93176f1b5165f133cc62adc91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f06a6dfce73c6639001e912155b69b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68ce2a6f8dcb6d7dd78df2cd6f985c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38537ad30981d010c3e30c4872a7625a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e722a41e44a0cdc603ff2e52b5718d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e8eb297937b9459543eb509ae1a21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38842a43a048b678bbb73362230969262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a15b666beb45173d68ac0a22332dbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b2c86cba702f0d7c87c190cebd1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9c92c4ec3d1c7d02248079c724256265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427438a0288da414e7df1e008d204d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5227be5e75576c710a165c5af910267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3987385bf24891019ee600b3cc535b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac67c3bf332a673c24084a8aaaf447269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c09786315c7f19cde8b4a6da528fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235dd716452e376a6024e96364065d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b290d07ce6d537568bc1512d52665272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61010e49dd5204b2725568e86ee33460273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82461f4c93c38151f4b99bc461366116274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207b55756b9b22a2107b516a7f47b3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5537ff607bec46fe4346d98f549d1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114e548debf318539511732216dac59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39b45f188076f6dcd4c62d7f991b88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b810718a51ea0884159faae0c04f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b14e7acb9d5d774c200babb80d8f7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31324be11ca91d4681dd1956465ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a090974ab8f154d46a85a78e1ded56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d07d8fc44ecbce043a096337f04f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5917cd89fc8c905005e5ec356bfe71c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dab1bc271c4e647970c079fdd7b23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4eceb7ee7550ed7495f9f9c84ed8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f130b06fb20f8531bc146056f22a69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d04faa31128fa2c3c9d81e491b99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f280812344e0f4348243c1ae8834f05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfc5327fc0b8b9417788655c7ef0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e867ed82f40782571c1ea7e69e461c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7f826763ff2f38193e65e73eed8e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fec958178345611088d23f12a7363293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f98febf6956ec0cddd37d65383df2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae476261f0894151a5299c3d8ce4677295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dd8aa076cd31a51345388262a67b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e7fa129aff31ed5959ab7f6106a60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962742fa2b49acf26b69e044ebe5aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b639ba00c469a6fcb01b77e7e602299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef19799f3d3067face41b59dac2afb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c8838c96705a69a027555e54e6c90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43ea42820d2504a5aed24ac98411d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3acd5e1e0d766f5c55d9e721c76b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cb556bde2fcd9e3a2a550ef664414304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe903493caf5e64e01e900ac56a5934a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa14bcb6bb9b228357b7bc23d2f79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f6d140f73913024b7ed5ffc28995307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887176f9b4d8a8a3918b7288d1118b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb594e3be8f5bfb674a14c9b9a7736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b557b6e1a25a739849bed4f47d1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619c95698ca3bc7b25300b271c3d7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf1706f41c673def419226ca111e4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a9e22ded79ccf74926c261e36144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feadedd211d50fa923b03119ce2551314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de526295bbf00a71e8ceba604ba250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498593e27ff3abf106f1009af8e6c3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e75f1bb81d49d0190a5feef4b0a55a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c5beb9ab5d8921aaf37f3e95cbbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74780a903991f2664652e6da520ca40e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d9a749a9039de9df3e22001f7cd58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e3df0adb2237e784de13939af195321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaaacc93f083030d1d74b69dc42461322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0b417031e7924a801aae338d25f11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8442ed2e417f33de2dcb3a60d03464f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbaa49e88a07805ab7e65b11e8e6cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972513c183f1d0059f42eaa98253e6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a2320de8e56b152d4357f18e1e31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589553c98bd29bd289f53ec395ac14f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d0519b3bc42c889e75b643e575052329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fde6b7f4e30746b665b813193866f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429836fba45d88210c9d68c050c2043a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e279eceb2b071ad330ea1374d7ee255332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d769b416ca1fc90a47bdea25a5ba333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d0aaa150bc6a172b12517edf0d3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236524914878ec6544a9ecdd7e307012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4305e7ea4f637da0fa4c0b2077777e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e85615cfb11c6e134e99ce29bc7fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53c63a619f2673c0c4a79d8da40d565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d7c2043c04a57de2b8790c4f7e4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf06e7ffee1e48099937d7b21e28f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa924991c3a7d7dbbab050570e7f238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525d241cf68c489510743e9cb2e8dcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd04c0a74e588ad92b62653558f5b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095234268e73f90c9f8c2a8590ee0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22a773851a2266f8527e39ba7b03712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e47357dc5aff3642e246d74bcc1db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b88cc81adbf355c585fbfa007fa5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf2b461873d8a54833e64228cc91c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae2a0da4eef1babfd43ff8bafc9b3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72fdde7cc5ba0130cde8ee01a32c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb14ed806760993b80f5c3179a87e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df772cbae84dbc83b670472d233f5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94267e844a17f2f0bf2dd8ae3c54520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25a570cf228bc54dca9fcf9cab7b7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979a4ac8e969ac377001496e155ee7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28558ebc0828c3a1bc45168eb032e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736011d49402e81ae6aaf8abc819d21b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dda3e662043a9d56692c62441d94b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d369379854061448af2654860d02aec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9413ad11a0f6c02d9ba713b68a72fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db167f75be717efaefaec5a6b04cf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95329ae8e75352615c13fcc19e86a11f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde14d500deb247ed800a67fc0972630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec03b5e89dfad1c1153411b43c2ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3d79a2b66c6b049bdc206d9c0864932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7b55662c17ec15b7a9637f90b270733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf454b1ec3f1c8c05ed0479204eaf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05d58640de229d42047c37752bb99a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473310f9640fe183cb0b1d2712e5c0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055d534cfbe96426ae149dff5af572b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a90f47bfa5b9588922e9d9c8c177d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f48fd44e8b4cd237b9b525b9d22e4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce921371b41e91bc45ce58dc862d2d5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd457d1e1770aae993072ab5524bde7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e5302baa965216e376290921ff1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bebb49428b5c7ddd815de8eeb4e17a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02accbd9feac34e567256a41d4548844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da81641badc5cc4d13ffb5367149b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf692cc966d01cc896a1cbd355c422446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9accfe727a7d48d98f2bc5d80c2b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c581dabb8156dbba716766da5457d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a79e6dcd09dd49865fa165dd3d12649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d6775b41e9d894aad854a9d1110350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff574277c93643061d60e8d127fbc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6a898d3c297aecc82e2b5fa56a2af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74299404ea7e9db8bc6e1e21a9960fc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f25e149a18665200b59bbbd6db6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75388822d1fac303bedf8013518c4f2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee396a6256592d1debfef8b0e4e0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656037d46fcb781f16f0d15a02b20e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46426807162122e89a1fc86a33752558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba4b3e91380b2b2e18aa3b5e929af659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638a7036f0f463422d2da014201cfe760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3bd2708b63ecb86366ebad41d52661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407599e7ca7d55b681db13fa4a002cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb567af48d8026ddb6bcc28081fcd9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de28abcd2d111342898a9b716780c7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db6034e9a0f91dd7ddcdd6081fb3fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e202f326fe94715a2a9855d963bcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd99716c2a44a596547f7c9f37a5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2afa529403c29715a2e17c022bbda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dbc729092ad4b7f9ff169c3a9fcd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14822234ce4ed24941f071d57c203270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcb3794216a3d08e39d416fc9a8e1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9b85bdb4706563feddfd948b4470172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d674bdd5ca42c976912c2673abb83b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662dd9fd58b4f007c9b62e5f1f3896774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fccb0ffa07b5fd863db8a4f271631875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a36eb18be8d360459e4ecca0837676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37d1879896d672de75da686e30c1c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff95670998cb776894582a0a557a3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca00c774f664f152ea971a4985f96ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a2600186e32e3249fc8bfc6d625d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b82ba85aac717362cdf7e8f284bd5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c9c6e6c05642689c36c10cf9595d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ba88b3877e851548734acca507ae683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd02f550ec61737ba7a039732713a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad25aebbbcc1661627dc5a692b54f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef737dcbcbb4bb657417078d95dd49786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa00afa137c0a8da01c5c08e9cd3d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538055e00b5c8c80fec40b8015436ce388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74d5aa31d4b2a39c1457580edba2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490827d8cb42128b8c0e14bb2d6f7dea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a418a2774d251aa7532635d386c9ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e252e148c004c8a82871bb9d93032a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073323ecde1b9af61664089c3d85c1fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa4b5698b1cf21ede352d3b5cb88e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644dff2057c8d5bb09281b9e2fa397e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f599fd3083a55ccf21c5ca68c51296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978af0fa2667e7abb8543be6fc0d29497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9166661d8e4007cf294322dfa86a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb111ff3476dc983c3f64b3f15245d4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f700464c76707ddda8d6910c1468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060c8891019643529a94776b68bd69f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a0f7193e4369da873c0f0cfc3073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0347e00d4457807c080705ef137b87b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9473160523d85683263caccb4aa6ab6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9b7a6c417688d60e0a98ee06960e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7019b15220d02178a7b3cbd4341a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ac3b4b4a47b451a230e604f5d3e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e63f280170adbd8002d4700342dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312b9534260b7244a0fecd2ca374b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a224eaca7d21794939460f76705f75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13d6c9e95e29d85abe3abd57f3c4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4a2ab3b8b376efbdb6136237f97f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc631879baba96c2413d57426351ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f17e47109c2d0b388d12fd49ec0ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de8c2da2e86239561b6b2a0dbc2b0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e2041274514a331d3f2020081c11a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca244c5606d7a26553f406718c45936117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55eb9d1ce0bfec0face4b7508cfdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5036b3e14e8b87901eddf3e1a07e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1f874dab32be7d1cfc98c418df07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e979327715af6c77808f0eac2800294121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e428fc21dd849c6246776a250b3e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735edd169114a8c6c8b62115ea566a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d33800600f4cd9855a74228a47293124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45067e1fa1cef8c98952c04df849a46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c376b098343db93160599d8704f23e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120187beb0d132d86c3e2167717a1ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0608cd3f80fd9c8d1be7e7e216929128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c3094d97c9b7c8b9107da58cc6fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d8c944ed94017c7d32e8a7a57d70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c91fbeee1a48b24aa5a1e3049da2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf4c0f49378f765bd374db03e5a0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34542438576e843f089adeba825e957b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfcd04719db2473fb7bd923720abc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08904425c04a4de08ede00e1c6248286135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636fcc4499b043d9e2fab3e99e44fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1e5e6cf17bf7c2eb4a74921948203137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d7241e76ea66a15428120680712b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f125241bee7b750efc4ff859e724139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3968e0da9989962f2d7462bf083e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca6810c730e22b278130cfd8eeb9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07288797e5c9c24d5ef54c65827179142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a088aff1680834738a2a3485670d99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3236f0e606e70e22fd76110a3e2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d81a29a2f7c46d26d0d49bcba0aca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd87d1c1fa5d3d1a988a21eb60fad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd83feacd5211ba4e3dcf3f63958d49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b47ed6d7e00b933dbb6db217517723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461de766380ec0731089aab07cf2cf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35e8d62a8f54045ff42ceb0b2273e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c91068b03025759d131f943478450151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9071ea9389d47c32a114f826e12916152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb8260bf6a7c1589188743d4c5e8fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3df3a06c9ff4bc5b36dd71169bb44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030d92cd13413de952a509c8ba7043155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc7a6ba391ddaca0ceb4af4d69b409156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b630d17c55ed248decbff96a29b9117157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526af2d60ed09d1450a21fc4394204d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed40d7995b7621fa7dd3869bdd8854e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837381a81d1fb1b32a7a3896d5dc11e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286dde012187033758c9afb82b99bf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac36b8e46757178d63e32a709b6ca8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf35f76070d1fc6a4dc10248675a03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bd446f6458c7453ee2d33d7d4b258164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4ab335010ff72c24bd27d34be15a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad7c7b3a087dcbc485c1bbbfa6431166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be0bd270ac5c8e0652c1979d41fcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7679e96c71a0f3927f9442ccb5052168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5522316b9953ee2a3d419449ee3c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14459fc8e6f79c1b77a5efbf18d4a177170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac9b33ecbcb91c389a65e56fb7e60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e968326d82db368c080b607d1f4987172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661251acdcbc421e0b4c0f49c4da2360173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c977340a5efe104c64468957fdc279174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6bc4b260f642a6cdb78fe26c6db88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c004d17e2ab07944cde05739053f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c7c8427620dccb91475ac3487c2f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fcff5d35bebeac2007fe2151d6237178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c73e98a0bc3c2c0718247916f630179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba84a2228da7734ddb74ec16cd312f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5718b4a2d2820f168820aacf8420fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0335f052d31e5ba29ff07f7ae5f9e8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa7150868bfce371967048e584e53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83611cda53f7ee570192942aabd441184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d59254cc4cd6154a6b413f2acb04a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402656abb367c7b1b6b32da405fb2aa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f114d20ce1ce848fa9f4d1a27bbe2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d4914ecc82ea588cffd9196d6389188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602550a69369fa8a628dff0b93b6ba19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5bf669286c51f8b11b7b04c0da250190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8714aa6196d2a8c0180cc8b72f3d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c813351872e35fde28d89bcd24848e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f384e964c7e02677c7ba3948ffd12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede94a17224c9ecb8d383a0a148ac71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082172396a94266d8017b5997de1713195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4e9de1134c1117632dd0cabf5f3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebadabda9601c1333a6e621d83187a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9cae0ad6a837d2bcf05ef934eb669198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecdf61f0bbb8e974168227aa67322f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b5e604b6ce6a05f1ff0b302c09c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b13d5e92bfc76cc54e5497993e1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354361edbdd2b7dbf3655375cf68e5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4de497b7ade5c9b9e9d36a7ddf4b29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da4884be991cc91c8ccaae1c39b5d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456a2e7acb3a446a72874b9b9a7583b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d894b7d7b3cb53ce5166f3af4987a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6bb25bfccac97c7e4dc1f14131064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ad63e8c6b81f419bc0eef38ee2ef3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa15f093670159f81980981218b32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881637fb994f0728df970514175ce4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e52f3080f29345c65192882947114e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2762278e1607e3e00f2c3e8faa704212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574747d278442aa31512cff43afbabf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11154f40564e360fdca72e24794fd161214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875ff897897014250fa58317677984215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d4ec1ab9a9b0235c3be4345fa8b63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f112181041875570751beee207101217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f80be0c37873afd742d63ac0ce8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db527467befc046d02ca0c74b9c537b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5be405ed5d6c99a4f0178817979e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0288c7d91a6a15717074977f8bd728221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193b205d98c3aba32fc6b75413e3b66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d55015177838d96796cc3d177836b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f6e3cd69264766c78e0066d7c3e03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6870e22db3819a9dd74d725f98232225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ae09d3b32757d78f819f5a1f4ff2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e82bf5c494fe3fee8caab07bfc0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe59909862f8fcfe371b0925b2eb96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715752e52d15604277f102efe2bc8d30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e15a07a76fd7f3040282f3e788e03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197158f81fc7c4058da3fe34744696e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b8ba5f5449b44be70cac4919f3061232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a734f731198b3aa42728142371e08c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e864d4986ee66a93618f2ff7006b60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e86a2e34f561941dfefaa11d94d3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b6145296d7bd8ead1d2e51dcbfed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e36074f4d8891f6d718c77357b1e18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edaa55708dee32c6907d6c5d0463d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78187b4633889c262b0add7d7ee10249239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148019a6bb60767dd5d2567301db483240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70794136a6b3e75e0a24f022145501241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a832e4ec329a7e71911a855f9e802242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb3f977b4f0bba7922fe9e83ac5546243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a9aa4b6b58ee7281a69a675879490244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde755160434dae71e30ebcda87853245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff7d109624b875fccf8279b8516fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e32218f4bd74d30a44d25ea22687d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a437483cd8f038ecaae0ad4c264d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a994a7ddaf4bf0a8620d687f83c674249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99f0c919115e31c4e8199781999e57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab745b99b41ffc6c2b04abc9a9a122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e186edc662902049f9463243df0248252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360db7e85a5f3d5289b50c7af33b2329253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736735faf08e775f88f60e6394376efd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7439e785ddf12a163f0601fc207cd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50072eed5a169eada840ade627fd93bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f19c5adc09f82122257a06c78d246257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7b5c958f1def5724eaa019e7187a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41bff150cee9eabd7740cdc56aa155259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411280257ee6e5c3c86b020917d9dcaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1868f4110c54918e3b44394c45af3e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b0f58533c1f00a53aa140216557f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657149eb6190c2f5a61f9741bfe356b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b70d9ffadec98a444f7be0723301b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7218050942bbcc178c744a18ac4f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f7d1d17d46a4bb076b61b8bcc368266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0dae2d77651dc4f604fdaf5f918bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee66e60058ef92748f45d7ad49587c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c6300ca0779a5b243683dabd04ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382e6a4cba4291f7ab8f08659171da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbc195f3b8126460db76adc95dc62a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be8eb9291f1dd8b30d2c372b84e857272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2673322376eef4ee8fc91dd4465620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af793c87128b899ae0cf912944e53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc2bb3c99938460364d85adfa2213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce027b99a02cb826c5f5b904b0b444276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fba1caf4158292c8f053fedd7831c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a1b92623acf95c4f3454f1f356c38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b743386bcdb36cd3ab47f0c5fe123279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf57b9c71c630061dcb72b1f01b7ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee781f50eb97325d8fb3f658f6a3984281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f962cbb9d0ac4afefda6a63333c81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d77d5b1014c1b58cc2ed9ceb988c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a0d516ea49f5bba3dca4a1e7213d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581488f0e6cc6d121a74aa166c578d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491a8a3a0fd2247c396a9ae7d54400286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2e034b9fec9ca3f858f8c9b81e49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ef45aa5e2f262d4820270fc28a6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d17ea0681e90d24ada7d68e93d5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9ad98d593e472aa679860260616d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08893374ff40bac88ab1182db913c3da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d6345378767e5ca4e912d47f78f3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a878db8aae9ab466107b2e3bc16b71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65610e93bdfadf284d15ded1d960953294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfec608669d0aaee565214aa72ac9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8044f812091af7136e36c1f6ffdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a551b5580409679148b6a63a70c94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74448820c432d89eb4f9bb9ba7cffe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b64913fbb3a9a2e3bcbd7dcfa5f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6db0867b24ce607bf49fa67fff024300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff3ec58c7ad1e79d76ade642af1c7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1861decbe51a7832c5b7c16209d27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0207550b57a3c9a1be6037ef27f22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b7823747b7f1df08e8fe3f1e83d84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126b666841383fcc7ea9ec9df26456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b9caf1af6bca72dccf245ec7b9d78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040d22aa308d14178bd3d371ae3061307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43671bc06202f5219fdfef912cc0bca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814afc590f62f3c43a13f0227fd4a87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7442efe2d98702b9066703b1236f1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32aca297fdfd42d57069a7292bb63c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5df34356c816435ad08abd33de340312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4013040bdb0a2e306cec09ee042627313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eee18ce508f66907492d687ebba1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c561549e672060718caee0efb14ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b923feacd464dd8b64c57f3d62166a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e4967665a9581558c48e7f8e6672c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3c0b463fcd7a5d9dd44ab909cb121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522205e8b922fa094be1340c555f226319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5436a3b41fd8b4c766217426ded209320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0efcb8ee7b4c6c28839c29ee324948321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca15ce017b15195bb987f5671950a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b908d739554a0a4195798510b823a8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d581ef2e7bc357cb4f5e65ac36a55f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72e93541f12cbe8adb060b4b54b59325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>