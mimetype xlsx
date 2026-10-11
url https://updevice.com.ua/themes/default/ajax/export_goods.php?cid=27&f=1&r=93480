--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01350ccedcdf4644972fe809fff8401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a11c8b5be4d816bffeff518424e3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d8ae260eb24ca8985c2f4ffb635583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b7d09b5c95e39863435872cf67674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedfefe9848fe9735b34c00f6ca13d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb9ba2a3edddf6c8d1c85652626bbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661686212cbfeedb4e67e420b20ad3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d35a19d9948b34761af8f2d49eb26d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48cbead22f470b31d8a4bc5587ab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2da05ad0c402f6b888ae68ca6eae410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10611971f7d59d3a5acf593bf7f201b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b24c71e2b5c47e4459193464f89be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e12406aecc80758d098c1018a8e0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57242df21c1d8e19ebd55b2200903b9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385c18063763a37efee0a7acb0411b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1857ffde7566eb90064a221b13a0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f0160cdfd40e59ba15ab2196d7e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb295c55841674811d527f9a65a9d2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37571ff3c1dd54b4576a6fb09ea5548019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186b622983d073d112320eead632a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a316e53e65e1301db9a7ab2bcb0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7369e20bdfec78d3c003ae53be0afd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953284b390e58781302072a25ad607f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312a8fd363e9296a6d13e0b1a62657b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6603f3c258d22a1d6d8270cf9353a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8976255a1b355bf27bb5f5d00653d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b19a7a989f8d0725a68af4d5d5e68727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878941053194949dfbe8d8307bfb5b2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ea34b01accd7ee83cdedc509fc8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff05b52bfad5cd001f9609bad277030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca61fdd01d0349ce94d10a3c783edc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54bb27824f0cd1c2e457e7a10073af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b72476fdc31cf8cea598bd432874ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687e53c5377ebcf04cb505f7d53a55734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e69aedbe645f57c9ce192826a3c69135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a933bb2c8a25721e2ba7503c8ec7ee136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16241263b155e91b018ac07b101fa9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d88557ecb293cfcb806962f970544338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc7a7dbc1939807340c09d353d1b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d5a095ca835192b92eb7f174b763040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de5d8ef62ecda4505f4942f48f45e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606058465d79e87582b8f23bf63ba14242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf6ee5cdbd2e023c7f0d1124d9f37543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cecc80fb00296c5c02c2b4d1d97d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5255cad8360637864e9baca05d2d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa20509db6c19aa1ffc7d1720f75f1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b467535e9fbdc61e80c5ef8577079047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab97824e08823a55b79e8fbb800f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4acbf60d1fe0159b31efe38de85fb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1abd9f5848ea303ac75f74f58addc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851786185d87c4b6ec2fa54629e1d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d6a4ac990443c2f8d425749cb051852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc628bf593f984548ee1237d3a9abd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bef0b89961259fcfba3f76084229254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013b74a0aa514d10b34770f2e04c8cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018ef27ea711496ed715939c30162156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22241dcd44027efbf1c8386b14536a8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077777ac021231152d710753f0c88858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df302ee7e28514e9007fdd3d9b1a5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de76c9127a80e9b6ec69cb5c26981a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c183d5810a06bd8838dc1c4df0a211661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399ebe39617817d82850a2f76c1f96962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385ad3d5105271ac43e6d0a20f1f1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9ac89622b07fc1cb2b5c3847341964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf2c37f937df9d45e7ba8b36bd998b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f101dc53bc0010e50f6309d94e1638166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716313edee2506bec7ce85e76a4205467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f294188f7507f7dd599f2dd37c46ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e77bbb1c722a2dd0c337923d147aff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64f6c5004fc69ccdabf4d5bc4fd5b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a70bc85cd81b918188f62aa8f35c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb552150915a28a80b76ba9c9224c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a4d0f7650a9d2e7f15d8c22ec2e8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbbb1eb1d4aee7afa68cf011ebb20374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a103b3491a4505268977b78075f91dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fac328495b94e99d2e051f46e947076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc8d6f3e9d071dab002a958e5a3ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc21b99d7dc42c3d7469fbffd6ebc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8a8ac6479593837cc3055253876d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fa53c22a937169dda79990f7f18c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80698fe0c5e6f338a3742be4282e62b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe044329c3b56de74e4dda6705eb802c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cb4a502361b54fafb855a27542aab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66391d1c9f1775c414c508f7688b04e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e984006e30b00603c33737063f7c5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e7cfdf588ad98cae8217bcfbcebad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b39470696efe01a03dacc992d1a4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611c19b867bf69a26d17d11f75ca9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1b80be304d513cf93ea6df1cca67d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099a9f5c1281b161720aea6730b27f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828809172112627e438f086f339fcfff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35db4a87c099c721abeffc6f63df7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702796909c8ac85c8fe3319c7aabb4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688b08896e64314797a750f083a6d1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275edf521c3d150d4cd60faa2883cfce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc04645eeaf63619b62e6c80eff39c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204053050a1a8a69b0c627f9bfe811197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e048b3f7d4a4c210249bb9e92b6e84298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa839c3d7a56bc7eef79766d42377b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe1a66b82a61cf7e1566b6cecad375100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c935990ec7b5c66ae377268ffbf1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd1fdd0f6dec2bbb2f05325899fb86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b63388bb40f74dcc347ca4816b89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777cedd8b989c1469bdd7f398d87f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce0c715d13eb173ad743c28b0349b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d24dca5701f8572e91fe89a71924106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391b2d4ebce00ef904979e7d026a9d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd728c03971829d850b8f29d5f2d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6937f33f71361f86ea59e215ec6f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dbd1096ec983da48513e19482fcab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23409647f71bc591c2316ac5e97baf2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0ca405ae2cf68c2a006eb59c7445112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70441a9cd5245b8c766a00f410aada113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f84796f3bf8f7faf7df620cbe02112114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e3eb6604c1d7ce9a62f1571c86b89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9fa0524bef760325b59c25fa60267116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541e5f206b3828562ff622311f21857117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e21a72f3ed9e6033faa1d4715a531d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a981ff65d3cd0a179c9dc5e6f0c6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bce267dd0d554cea342f428d83a2ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a59cecb11bf7b77dd3f0aa5f39235d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e33a9874a1a1c96d3a123924146bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c9e4ad68bafcb0126c3526dbed5cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ff0be415f071dd2e8a72eb0a5c79b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da942118f2e54929b9662a403257de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa303be6037b7a2c92dbe405126a58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc29170f9134393f8f4a6e2c2533da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24c04eb36235204ea9aaf7e2bd067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aeaea75d5a154bf14a1a114ab18d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db5cfcef273f446b0f97ac06af9e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3542605a85265e5c7b37db7ec79364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f22b596532225fe21b3436335e4cb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6ac96a2180745bc38f85e67d46ddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679883164908dbfeaff84ca65eda2135134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cba3b3b9989cd9e7c90620fc97741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa64de5e67dabb30e9666f239d6dd59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24aa36b6805056b5de798d3ddc4ed3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450aaa43c7d2a3bf4843310dba4b47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8e3c742cf12249f0a81a065c234f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4068b8c240fbf1639f6f36d141d870140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84c45a3f2edffe93d3653ac11a1936141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30708324a6488fea78cefe5835d794b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec186f8e3280b7e0830f29c9def565f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe26e0205281be8ce49d2eeac4440144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d46df110228174af2eca046a4289145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f65a72852c2ddf908e8da05e287a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff25ac4fa37ead3d13fdf074e5c8e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ebf9f13757c3971a3050688cd985148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437cc98858db43ae07f9abb4599fc77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4cc3f6ce097b842b2ab4a59c2d777150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2723d96276c329ec783cc29ce947151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf580f9521c78f3ed9711662c379eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f0e348405c379ee563a0dcf529f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de692317146644e19248e7fcb0bc1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891b5effeca722361dd19cc162dda6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea6ac291fcd222c28c8b02be16caf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a0d370442602647363b467421a25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e50b61bf4ba7a50c55a10cfe619f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79034be36a8d64195fb191ab2140a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1ed2c9829a276855fafc3de246144160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90f2a5819929152a2eb1f5f330ea08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5941c28da2c09507865a130e741304162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d754113caa7dccaf0274415df441db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df10d3307b29eaa248f2e0c5f03493164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64101b52059809e87f12987a7be6b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93bf4ec5697d979a6ae377f51ee21c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d783099371b85b28e974f0268880167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ffb7fd42bd63ce6b077a093b68ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4875fa95a9add9c8fc84e47e4d307169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbe8e8677085a6fe31be282303e0c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4635f465fc165212925b8f2dee7f182171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320f57b13be4e35f2d931526d121f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ab5e782ca1a9a91e3b7e145345f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a431249a50859ddfa46f77386188e1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6243bd3b8b5d5edf883828a7af7a4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27985773de421d1c2eb3f60fa77c96d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8358da89f194d4ed665594b1ec1bdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824ee19b738f0c5ce1fba7770cb33ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc82e714079a58ce0623cfb60e46f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449f30890a3ef8527b7f0cf498a787a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e55e3bdb7a4c8cafdf815d989a6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b08c6dd07ec13cdedf3ec7bca4d26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef1c54114d67023de259935d215a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde60cae08e941068aa3c78b1cfa856184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78cab3609ea10f30fdb345fc19f7f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b28f43d5a057fb258ffe7c1b9f9ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9114523ba825df34d843ff9a44a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a5a24da1e255e9167a485227aef0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873028651770ccdf3519094efd653318189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6bb42fb2e7465d777d84b0714ce21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d087cf7e815855bbf8b110b5560b76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436608a59f913130293df1dbb0d5688192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587703f3b4d934a1f214981d3be8f600193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c661cb3d17c46d4f916699fac022194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fb1aa3822f21c0cf5ddfa98121186195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3589fa02befb176660c0cd182fa0368196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52488722e08cb4157b2567e9909c220197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2cf18f031f79d6c8356cc15a8401d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b6611a16f0c58109f67a9a9669178199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22a04804d7e09eafa906b3488f2c12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e68316567f95d29dfe38cde070861201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5241ed9e5f442a502b2c1ec14b08c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29cec21b22efa86cc5d2ba052a0f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd3d0d3a893bdd6c0e28aec23b486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395fbc6f93fd58d74b300a1bd761a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e1b2fa1af74ab5d7745f9768a514206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279160fc7ba21c89bcd690478cc7660207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46754845d019640e4f2b9cc8d48af35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c64016c1a325536b36eacb6dd866e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac26c1598d7f3292b955a7c0ea87b62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab8188b84b620897f58a5dff80b39e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e933967318e90fcc7ec0d15f21620212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def612048ef2e6ec372f95b8915e551213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d6bf4d652c8639e7774e1c300ef88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde70cce9329d777ff76064884eb844f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41451872a9d722faeff3dc8b045565216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a14e816ba525891d99345fbabc4e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf9986be770b4b888707133011e2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e04164f9e154cb57727b105039ce91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761fe8590c993e18affdd299402d2b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63489d43fe0ac42266b1b8f459bfda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b8a907304fa1f0fa06f094ea63b51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e75fc196117ff42753b71be16e321a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e842abdec228a11c035a3ea4c84f41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac0df48db856dafad498ad6c616fbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a1cac947c08c1e11c123c7a8bb3fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1e46130787426fec0866f44d82a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44435b71b8da26fe0c56d6bf4a3a510c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546d662fc4f7a9f4f9ecdfae4e4b52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b976fe233713fcb70c5ea4b77162afb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b456578855a8a3ff523267f406f95b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c71b44388785576a2cf27318857c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f519b034a8984e931f0e5e99a19dbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70397f77d6f463564861427545bf7af1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562af464cc3be4264b37d42b6700f80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424843819b47c7a874954e067c3a6f1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202207d740a724f3bb6e33fad0303e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55e5f1fb430abbd519573076da0a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca5c2a463616710398768bf9e75a23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b176b42c882a95db53efe34143f9f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703960c396e80f636f16f9553385b4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ca79434dba7c83167a944a030e4f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3613cb33c47dbcdf49613708cbd559243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a59469c7d48d8f5782dcd48deef5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3505e3b75547bd34db99d67c7b002245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9ee8b269d41f1ba827a958c0e042246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5decd1616745bf18e4570c675fc48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb162b2ebeea685141ad463456043b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4bece3d769a602e327b6c97f7c25b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15adad6bb89aa497db81f184ac48d75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930eea450f28d4baf531dbf9da007b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff532dec0aa5495eefb407edec5368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc35ed0a36f5d1b868b5ddcba31393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d47a5752daa855d59e24079f511e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb280bc90206509439bec16dd423a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb61a4c1dcd1ecb055dabeaa40724dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d1241561c2cf6725696a03285d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc83ec1251baef57d536e15d7eb592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee8c9fd76586facc614c27a61047a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a658b2c797eb7aa6dc5aabac3a24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7e84e483d13d8cf716499fb46ea3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1d77c87db115ff59090ce07c5ad5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f5b662b03f9088dec5d3492a38755263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422973a17ef712a099005f862c098a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce09fc30d7ee5585b27632d7659ca4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2fb9327b9d4aaecdfe17bbd70664d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ea85bc3ee0db3fa29bdf39fd453d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beaf2a97b492e5fb1ed32f377a852d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6302218bd7bfb4dcf3af6191055818e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a8e96896138a76ccd073de0beacea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a36831c5ef5df4f829ed53704e581271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda2e8e3294c8d9f46d862c37c93a18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ff0475049c1cfe700706f0435b5bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4f319d20b003e0f1c5bba22168751274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a78c8f06bba030ac7e3d8cfb630a9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95573b316454f23a6ad75f93f2afef20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42cc2db6c9d3925068aea8f27477e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8445052489cc519d895aca2319bd1e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaab4944707600e532a93205ea5335279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255994f7caae862cbec45fdb0583a354280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072cbc257731604988fe60e4f83c18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be79065c70edbb926593e44695d12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282216f5d5d00a7aa521e7a647af44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63442acb658638b612c4943e45daf413284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353d61cee5594dadb16fc95021c8772285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a010dc32cec5f54fc1c5fb88c6e45eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702dcff8d3fa095bd0c6a35e9dae940287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33658f329e50cdbacc8ea5658dde3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793faf1be3ebad44fca9bf31d6b5dca8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d3b0116327046ae89dd148155541c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d45b974d5011351c31766c1335756291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595da1be57896897ec41a6f9b00fa6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc885219cea0221e7b969ff4a2851bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a54585e2ebfd331a61088d1251c0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b10b9c0d04fd5e88d59dde2d3dac9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51329c9f59cc4781e0199556c0e94c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629228ffcfaa39dab2523975af0b930297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a5da971c4b9f433e6cc0735413740298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293667e733eb029b4261ea6bd0246f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c1cb7abe0fdfa49d7255881a08f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b184b1a0299a8bb633ecff9fb0957e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622548a530f253ea8db6dccffacb5bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f51885c52fa021de4d711fb80b6979303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01aec7af84f1b1746e42be154f7638304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f518d736d10ddd2e61fbbac74e2f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d333164390e8e86282076193e5230306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9176b1b6c751b34b90c3c223077fde8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451dfbe9aa102e3b33992dc15a875f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3478ebe3b0c8ddf09070d341030bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4f60a576dbec27503c0f11289f7e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223f0aa55082af3eef9c3a3a7398e74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8c5e991176289f60bf5e3988dcaf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa465c57a7031ee7fb2279da289dc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b3d29773eca0694055a07fff44ecf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc11e3105ce8f9bf452c4729e7c48c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583b33ec10f871e29a0b462230db145316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497293eeedbb0ac1e36454659c405c09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1218625d26019d66e280626b4149f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bea3e44bf0c5f22d0178fa9c19014319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e0288161f0513c83d7ca6758b6c27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3d8708e0f821781397ecc2b717e54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbef156429df90849b699c5b999706322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df69f9e7f9ca8ff0f5398738e8cd1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96349067e732006b72c1f28dd8d3cb69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c94dab614b628ed1e003a7a29a874a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbb1b8e6b8505b763e3802b1deddf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfcca6338f8a84503d28410b1322fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d1c675a0ddd01cd6c27a9d4ad18e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873364c002f437183a42182efee2e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aed6c547ad6c16523b47adbbd6752330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a15fa041f3b81a6be93b7b5203f076331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1381f22523b71bf31e9d4d6d9f04b3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a46bc991aa28093de71bbf20fa929f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e928b4059336516c949b086be058ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c8e2e0272f6053cc7854bffc9ff92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd8d4e4f623cfac9008e140dc19aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722f5e894641a1051bb133ad94d102a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8468942e5e9eb19a46ac020113295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5847ab6342e0e545c7ebb9fc2ff4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46007de0eeaaf05f35ccb3af5f16137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611f1e7466a715e81413f8ba43efb388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5312abdb33c750a50ab5052a502549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9795f2b87148dd294418001282cf1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fa6ed4d7f73dd2bb76f39f712252711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57be20d37f27b9e7d6403e1b96e02b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb7977ddd85f118172a290f9dc8ad113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644297e27e64166211195edff4627eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5561758cc240b14aad97ba2923a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24112a46f2a9a0a0d8c64149e406d32e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9332d6108e972d2710f979acfada75517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ae78e62bdea0f31458b8998054a3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7fd8913f9526e53e0cc6e5ba04e9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1a0b7450970754ef15b75ec456ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c33aa82321938edd651e85cd25e7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10f97f08af70f5a7afa1f384c1f0de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b0a468a6c66f36ad00a69f23f69a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcb9649148cdbbf1638de2e12312ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8ff72fda7ae110fa090b90ec4aff025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8460cc957d10f82c868303bf09a0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691f8caf5b6b63ed442088d6318ce3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c590107bc7b8de6067367ae16be728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c0845730e60dea74f5f19367258ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb21a7cbb0b84b16dd2cb891b966230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d5be6f42c3f80065914c264c2f6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e13163c97a9d6ee5cdbb42c32661832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321c34667fb1e0dbb89412b015a534833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c6413ad21041aeee58d622a79577834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799053ec2fcecc0d39b43d44254f67d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dfecdd0a6add3253f70a917bf53d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c79ff8ec59c14002da288a9fa642537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2ef1d9d1e99639321b7a09c2fd63838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777efcaef44d5f55150aa33fd5e7d31039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb0119228ad088db170107b2e6a6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8ff625ecd8d6db65aa906115240841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c31e5ed09c1ab933a395fc54ec78142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baaf9572faeaf9ca332ad2caa7b9f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8533fec389fa710f801aa9eebac2e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9342b6d4f28c33d22c6538d9ba82d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee437fe5bde23f2d167b30614d0cf9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd58474235372b46504b94631f71047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb2a3fbc7251b793456ccc2db86d2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef0171218f9f4392082ad491632c5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665f815af1bab56a02924266bd6baa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53dc2d7ef73b83f5fa1b0c3c7a63e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db60123ba78d3864ea8548c3d3de7ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574d41f031c0d77f7e49571a4668df553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff89b9b0b84a12db2b3f0d5687c84454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eeb95d5817fbc6c76f75d96dfe56e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab8345d2a9ed707151d0b337670e0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a72d12ff477b54af61e1adf46b94057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9157c44ff6cf4ff37dbaace1063dff958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d559cbbfddfe11f5568a55566465559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8cfcbff52ca422f07dacd878a3d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9671e7b8c2dc4c58252026b8562a0a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e18b91a579b4ca92f506a1587f8dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a158dcd802fbc50416babae55f522763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280045c344df536b0ee8aff847c4c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e065cf685d602909e503804964186f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d701740afc88b585863be18fe12b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27b79c58d9ccb565832a46e9450de267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6c7068f6dd6c16bbc22e385fa75db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ed342d22cbc3a24b5affbf2e708269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067afc7b2f94066b20a72db4aae2aba070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c49ecedc8dca5a325c393aea3811771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b323434961a445116cf1a365e64f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5c7ebb5c08bfb316b39574072c6cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae4a1d2d11b5baa88ed54cbc1a52074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c911b8fa45d33fef7423157fe116aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc719966d9d1b6df065c86963a9092b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0999e5e87ba8b58cda9a0a0ee087e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cbcddbb2c8f0b364386c37996040778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7822b0bee3568ee8ba1c9ec958ba379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e3a222da81c7b8cbbe353c67491980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c88baa74212948fdc98e7686147ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbbac44dab690fa057cc0c053d634982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893739f1844b36c3de3c6dfab07fae783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bccfd3414d3961a43e4e28ce8aea484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f5129a8193b135590d9150ca466785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337eefb076503f3a1a909144043ec1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ff490ec9b4c2a11ea2cf7f8feeef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f26dce9afde9eb2041638ad49cc5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6690b4a236097b71af19f0671d447389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9a78fbaebecd94b49fae23aa3cd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f723e5de4e091ed56124e166ccc34491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25f40ff56d170ec66eeac48cbbc4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c088bf77a69a2e2a9817b2b2ebee693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c46969c9e5c9568f5dc8381afe60594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661912643bcdbe84beb7a1a5b5d224c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad34cbec31d117b6d97a9f08606fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34959af51be49bd5176d9a8960784d3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e40964caa0563ac6d0bff64580e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13070d890f573235cabe964737d71d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d8b41905bd9ff332b75d871a6de6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b15e618c9c08c752f7bccff5b821101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6da9099ad80fd55b5331309a4749c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47435cff45e45edbe4b68e077dbe73d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0b9d294f2cece341ea8ad03a598fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4592b996fd9b761d4b8f0adf9f8aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce888c2a24aafe4d7b52d45df01196e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee378fce3dbf62df1b1889f239fbf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb7accf5a63f441a64154c83968ab9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef957c05585df29ab50993b97f511ab1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5df3572a01766542f643c45910dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6697bb6162cadbf7f0175b683d58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d382ce8740746b0569cecec933a8b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57960e12c4212b1107dec75d30721e7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec231fa333269612bc1b4f89deb56c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1de40c6b173b944b8f0a8a8eebcdd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0203b18273eaf402defee601a3a06c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386a66c5314a31cab5626170202320a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885c69f3c162bfbbcee5c0b3278d220118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc0fcb86f02821da3fab7d2468305119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc839fa654e64bc06a67c41fa868c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ce15b84fec1e2d670183832071106121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989529fd16a3d6a29043dfd60220e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029544f2d1cd57563da07a488c116007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e10fa38d04c13cc5a240595589c58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea1db9c627f7a38b9c45b0db1ccff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb72a24c05d0f9e7e8501b63086c53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a841bc4f8c8f8bf95a743d4f57a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ed319cdb525fc0a7357c548b1bd88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c916ef9dfef6bd301f1da64fe50a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e17c29222c2bdd33d6077b22c650a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8358a526aa59d01c931dc7d0fb47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c740aa5384e734f7dc073589d20a0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91d695178fc0712d5ba301485548a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1468d465c6d8dde5c0aa808130779134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e6fe4a03d03cddf4c7418789693bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a6e0d5d646d8fdde6d803d2afc20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcedbd8a4aae0af0c195bc92541de5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff8198702aa8a6ec5a9e6aad470490138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c1e65c944235257383b34f9800416139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2084f6ec7fca4bebe4d26a53769cce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb8ecce5b65789e51387ce988f1c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1a1593aa63b948d5cdf11effa178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed63e1f09e86d08b4f74f9fa556fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e032a0d23d4cfad237fae1162aaefe1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f37804b0057b7308259a979226e45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e50c81e718abc3892d658d452fcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c04bc5924b3b04044c67bc740113f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3d4849c3aaa94c6f12457e72b981a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf03feeee2bafe965268439cefea67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd54aff9e45d8968061c4ba82f2994150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe240e6cf689de600f5da9172d47c50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08cb0b15b82b436bb281b9173b3e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d8deb446e98b165c0d2fe3856014153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bca7bdd348ebaa9e1bb30a4b94ee9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6024ec5d2e0e872a9f62054c402b67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f454a0a76beadc5f4982d38fa8e1de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319086302ee60b617ab039750a5ee4de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de70bc618875d34a096e015890745c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3bebd9a28e02a17c0fb5c7f5d936a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6785a0a071848f33ae25d1d5a840b45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d878a2d53dc0be981d892d756bead7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c44dad2e9faa8e71610afaf5e00b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e7de444aa2e4c3af41384e2c2ecc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dc3eabf7af7d40f2f88f2a62e6d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b44671723831e530bac5e3ae2d97e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372982719bb420ce17288a22e17376166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362a68a29f1e4d16170c1e84d5e87ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb12ae77baab6822a27a40ab85caa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4f86a1415cae6dc25a4b043ef2ceb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94513655ecd11cd8d6a3febe3b171046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7dceb1aca482b3e7a6611ac713fdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1244cdb3489da53592330cbe8d345172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809207958cecff029c1039ac8d78bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae01c3385383fbc61e5520b94155176174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01899a9fe2eb7709ccbbd4a774ba1a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc840e259f43e8fbe16ae8bd5eb36a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a34a42e3708e358929d1563f39678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf4bd450afbdd21be862e1cd6329f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e66fd22add7dafbee5c25d240dd054179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a626d8559bd76fb574c1ae018304535180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e761c41be806feef9cc3bee409e95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa561ecbe751acc722102636e673d077182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fe1a9551a35b089e81237b9d66cbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce112a17415e1f3611caa2ec7181d07d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d618b34458bd52f6f7348ab327de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698ab47134271d358c16170c413f95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155c5bd1fe5a1455ed28d66afe62a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f5a176315a52d8ae31401f8f3dd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d925059de988b4c0e66bd36ff1370189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d650adc9ec4a65d90e1688253b0ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74caf7059d0fb7455ae182f2220f0f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eea5860aa74934005f325c7558939f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee029b084fc4d216012264d22bb4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906f02b719bad61f133c895c82937d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e2e3723d0da4bc70eb72ff4e4ecd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4b37011bcb9a0554648c759625899196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd188962609507bae36bd3f8b31e63bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99906dd5465dd17e59f5776efedf3dfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa406232d43e14c220986b47f50c8e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858db229892faf56e35a5a7271d8f17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2987534f037d973579971ea6855a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5667f45dde1c65548a41ea6f2117202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04bd4639e2b143ac4161464acdccef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035dc07ac51f499fb49f98940f51e6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594726202bbaed925af02c1d88d46079205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed345a77adb2c4f9cb0ea28de800fb83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7675fd8d70d9dbd42db17919d90c0ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382f3b244e7ab625dd5ca6db01a5d19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a032b7d070ee4e5c500f3edbae818209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf9b9d7b7316d08df8d730a1416165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be320a7470a2529424f67489c6b2f5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b899873faded8985225d6b3947dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd66ac1052f1910b68afe35a8228b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ca6962ee7b4d6d3222d990cc4aff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f0d0f86e38220d640f35f389163d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c91b0d7002cdbe8f89c395cab7b72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c903dc4d724a4bed337909298b7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa2f364cf451c613b5b9440da2d2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86123bba557ffa36833616a0fcb804b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2682352d5baf0286680ce225d94da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c335159078c96e97a6acdee259b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe15e7db2126e77a25952a95092e03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034099333d0f8cdc7f5417028f2fc24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4005167df5e2dd98b1fd259db97792224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf9cd7f8a285343a1b6bca5f10fcd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b62d426d84537363dea26273ecae81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace88a7ef18ab9c6048454115ee07091227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01cac6e36e8627b593122baeb78187228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc982d623b58b7648e4a2e9c0b642c25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd139f9012fb809ed55c4b285e49a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e8fe1f53e46c09e978a3687f10817231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd41dd345dcd117299861e74a277643232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e02e94b8dd12db2ad5eabc488384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dadce2b1b360c9d642383f0802605234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ea783b2deed2d9fc0be6f22fda82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1002861cf373d88aaa52ac3e205959236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6adff2e1f787251699e39c04cfafe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e2a17c4755ef029b0c20f92c2ef9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba908973667643bfac4b94ef908e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c6608b15c90ffbcb9cb0a90109b01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a532eef22aea76b0fb9bb837c53439241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eae1e57564a0a635cbcf0b6b0da787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25928badf0d810124a82ec95e7c9a5e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c7e0cb7708fa938d7e9744c9fa328244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfafda76d9454bc5f99bd4535fa725245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a0bec2c6c01597da5b6c36c40937246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca36ba9b40339ba29fb37d18b887d61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb31e120d2abe4ea69f184483656eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2797926cfc3916dd6d857fd7b1cda8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b01346d4f22959b1160b969c2219d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ca8e63166166bb3e81ccf137212b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812974b02c78ee89c59a532e7eacada252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bc773a2e8b82d1748095055c5fdbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362108f257c005ea145232bcf03bd1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26210c12065c1dc86a43e016aa24dc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7311a7a11d299face406b6f9bfe9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5438f2bc8c127af443df11cf8c0f97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679040ba31fd46004f02659bcc61862258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bcf4b49ea67b56df700dd1a500ae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8039adee65471478640bbb40e99d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324d14c2c113a7c605a5d791d4390b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbeae539c81376ae84e546164da4d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c21bb3f0f33c59bf4c8d4e555d7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675cc121b13ce5ea3e844f3513dd9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f1b63efe93791c8925c9610445ccc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba1a09f061fb4967b43331e5a10458266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e8dda8bb2916c50f641f2f51c80a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007c4df8cebdad81f008493c1dea2dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9acf26763b898f2c7058e749c88a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8595d69c2b5ca87fc43ca83177196ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7a9283aa092460bdec130e4df385271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d35143be542e0a68e2b7d418a62145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f81648dc73b2bd774425063576aa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af15544562929aa891af0977590f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931b8a6124e36c74700706875a8769275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d8d4986a5465cfcfb4c8f82d712d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22c01c24f4a37df7a45e9bbe221da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4feb3b3b87a87a69f491873dd911a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c0870e5bcb00279fb6cead424858279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a2263cf9735429919492025494216280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9c97d75d1d1a1929dd5ec5f8459a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379bef6445214d4487fb0d10c8ddc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a65fdde75718981a0573a7abab180283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd807cea409dcf869e80196d15d9b8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76f1ec657eb8d3b353a80f72231c43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa93bfb9d47a2b0fc902eb4d518f2e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa041ec30d37c08eaea2a16c01024d97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffdcec098ae7c9934ad1a9f253abec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5613397802961dcf0453e8454c8e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ad21b614e72d615c68f97ed541741290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954695f509a6ed1a3e3064c5341373b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ae447ef25ff049e93a7375778e03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5499cca78d9d9f01e0c6ef316adca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c14b83680c3c58c19393b7c9c4ac7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdcff68f9087a31cd5494c91db699d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872307ba54038cba14efa8502d19f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3d8e0671dc778543c33026f429aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aa18dc640b5a88a61d878975988fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57f8f01a0a4b6f1483f69cd74f197f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31126d74849d74b56306ab0434588df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef17a3dca783309163be45fd6a9c2ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8abb268a76debcb10015ee2fac2a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020e6940f7ee27e673f6fdea7bd203303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4035e097a9c7fc15b7d1b3d23ca077304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c819b996ef75a0be1c82ab2e18b8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59641a4ef706584405dbb13fdef84541306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac001185f061fbb1e8a42c94777fb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5177e228124edef50ef13e3fdc97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499110f1cdd0dc5b13c2feacd96ec548309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01faa9065e934eb31b00dad867dd999310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6253095b4ed68978a7613ec59630cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef933dbc58125df8fa912f983ef602312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5eed019b6c77956490c9d34f6da3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588a289923694d649a2fd24e0e65ee6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa58e359b98b970a34a9c4d4c1f230b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71107de7ee4766589e0bc0efb8dd104316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f111f07b72b4b9f14a849abee86642317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ae9b75431643ed65f8f5d4f241e98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ad5108e9c104638baceded1425b79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663447114f329172616632cbf235a03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a096f8690c6358bafe2dccd1e0836321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4fdb76837e2352fb23502d96c547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b1020393fa40dd5997c01f872ed4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa9edda21e10ed5d281ed55df1d61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cbd964a879774ebe4d039cc512213325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>