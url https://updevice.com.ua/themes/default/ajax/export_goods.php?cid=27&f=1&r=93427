--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014d89e3d5ec32fa72e3ae32a9ce3501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd463dacdd6d5371719816ecb08b7e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b046fe96cba638c4cc86dc06d3e32c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3ac974c2a3ed77a0b2e9dc0591b424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143409dec9730ba99cdc5ab83d7b38bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c326d357922a7b1a65c114197e8f136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfd0591360cd5d8e125be7fc5ba4377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ea2b9fed706b69b6eb54068f8e288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54ba51cedb32714191413b25152b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63fb2ec9be3aefa64694816c5215310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef4573355b4787d7f3eb7ca3cbb0a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc12488adddfd5350f6aa8a5a7644112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8cd929ac76f6ce5c47c933ca151013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ed8d5b04aaf4009bff71ec75199c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754922fa9093c44066ef75e12191d16715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9fff0704f7a67b10e72cb626b4cf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9ef11f1a288c131ab38b6144552c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a07b129bd60f19f3e7a7da292825418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176081b3dd0cef886688c2141162bc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b847d7190a25be04f641ff73bb31120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743667d251b84a06c85c0b0af5d8e79321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae06286d964fb2b61f50cd4dd9ef2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63402d0c3b256aa9aef5b4533482668b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269ee0be65f87ccac1b25f4767630d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b332b86598b50bda746fb5fa4139d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d46aaeeb08fdf4d3effe0b5b30c9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4cc61998eaf35c29c58c6718b3d1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a876c2e1531a6e4313eb200e7c8f70a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9c94d9693eca9c90eed56e6bed3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263ce5c460ca328f5240626886c306830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa0b3bdc101f082d73e63065b9c4da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a6aa8353d0bc6dbcebb6bbac28ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d547567a3230f28fef5b8a0a41b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190e553c2355031128f5ed42dee1e5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0bfd84f1ebcba911226d04459a1f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988619b2eafbc03970a6edc21bddcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35beb7150c026cbe4843b546bef13337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873470c7a236105bcb34fe97bf717be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f88b096b9a747a2ed2a134a3192d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70215bb8321c7e7d5f3294769545ca4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1cf00e3637d9fb5c829b55e230fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d7f6e1d0e06f9e4ff80f4aa2132542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dfa8c43311cc411e147f2ef54d01e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3117095a9293a402c1a1f8ef40ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea470af74c59ebf8168ac65951d804a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b7b46cb5778736f99f8754fb4db5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac03bbc3a69f64a11833845bd06aa7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deca092ff58794aa5652fb15e3c190648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f4fa94a8ceb4aa1359b9975fdca4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5355905f1feea5cc94113d375ef8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090b219d2366f2bde2e20b3d4dc5f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567100dc8fa2ebf42abf861f83b5e3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401699fbc6bcfe234cf7a7e5a08f2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3670b42488dc13706a3c0a7ac6d0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126cd12c762bb5270e2aa4bd59448e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fc675c4c19e65e7863e2e3e9dcf9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a5b21b835d8d6e6ae5916c811332a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162516fba6594bcf676f1c1648c19058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017d629cc0beb4e77fc2fae15c49b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62862d704fac71ddc18a348f043dc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b6c1d01db2d0a00cf4bebd2a5516961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a545fb83871f3d9fb6b6f5eeb59f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd89a203c81e4b637b7d788bfcba863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ff3773b9ee89d540db29b3a4a23964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d0f84370545eb21f73360ac9b05265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999f29fc60c18fd9517d06e68b6bf1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021799cdf77c7ef6b07bdf71fe52aab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe598f389dae027f25a6e491c547029368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4077c9255cff6d79a4160bbb049960769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816e0ad2ec7a9781204ec28e9f66f7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ece179f6c867b2d38cc513e852aa2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2c3ba102e07098f4a725d797287e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d70d6ae7895604d238a6a1cac8d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1f440640e31ff866db0a47c02ef3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d036744c09aec412d449daf1d5ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee3f7a5dc9419b234e21de540c50f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c362c60f4e8a21c5c1a600af310d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad3b1d10ec6ab5a50cdb9fad6de1fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f5e3ea2213ecc8a70d46e05f22d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe65094c52faee738bb55ad0f670780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebc387c9289115de2a220de609f89f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ddad0caad3d210ad500ca363103482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0944c23853c4b433a58d519053436783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cebc165509d896c8da2245f277ad684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c22523e328b537738181c24f71bf185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c1415d564dd2daf02fa41df82dd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd9012f7e5e10ed5fde06886f28a3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669926f9720e6342d083745ddbebfa2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81293610778ad8acf695f69f4b066cf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655009fdfc191f652901dbc4d1ff75990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e1d6083a7075ea184cf3a440d37391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0fae612da95137fbeff0fc3e3929192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e8ee7594ad00c4a9a142cf0191fcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7abf72dad7bd7fb8ce3c1caa5e79bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8fb3938530b427b446b161550b4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee651c4c1784c05e0c2588d01b15b2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a550e6bb0ba553863947e8db88d978397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ce849025763af4fa47b612784de998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232da7b8dc0a65e43abe9bb370dcaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda481c4015f859f21d02247b794a95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f937b4f84b45a8427dd160f275949cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b5424d729b9256de87449d39e4b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ee96c594521da75a385683aed101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424f29507ba19aedc73446b2d4e3746104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f3ea191d931f048e06645fdbe0c7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae2dc7c5920af4a8c5bd4cf2a8b2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230901dff88dc7ce3933db9823aae4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628092ea20d8e4ec69a229320e22b44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30162e4d8942ec2f16b61e99673874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844bfa26a084fb13a0aebaccbc57a3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8fc64846823a456d6cbef5ca0f67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2163fa08edaf3095302711a18a0e62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06132a9c369512c3223240317448e33c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dca992f2654effe63eb6d04a46c38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509957bdbd32afcdbbf96ee1dabd139115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7de8ccc9dfb7521f31232ac1894e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e86043dfc516a95d1df580e14a272117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9f578f4192aab89747047f88b63c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857326f245057a85a30d5cec282b5c84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7399a14e18d5bfed7099b93a26935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceee65ebe2b8360fc37d353781fd21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783cebbd3ad677e78c94cd3b33fc6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea339484c8e2137bb943e81834cf0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea52f11f023618ed3c1c57debcfe535124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531116e72789ed6c817659a734f4e10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a50c33a3033142b41519e829421374126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08544f2a7691d089c20f92dd4fec292a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7221e7d5dbbc7729abadf49fa413f5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cdef0dfc53cb1c1d0194b963f4507129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c532b0050249fef670b216269c823b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af797133f2af417936b600226da6b74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950d2f1058b021911f5438d43ce412f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c96ffb166087012c893eeaf392a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a2f3612b0bfe24a6e6b4851cd75b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d75b9bd6e9445ba98f38984327b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deaa0313649aabf7937c85a4405f73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3120221e22183effbd52e9deb9e022137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b83d325d8b5d77a66054ff11ae3cdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d4b3e52deb900102c2a96acf023bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c4d8abeba10d56100063f1d49a83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276baa31c9a528d1ceb848eca3b4b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5244c0c1ec2ced1d5698fb4a60bddd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f732a9c98d703f0ca19f72a9806ac66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6575a2b0bb01f19a9d2cc575119e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405be9f15337400dd44e67b20bebf0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862658b19a04f60b710221627c3e879c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf961e4934f3534c374587e91c0f0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeb530bea3764d3b0502c6b5ca2864148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59a6ccc1c8d00096916efc7717d5e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c98b1e7687801a74b3a25e79d6721150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505253889a3cc20592294f459d54cb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cde9bde56df69cab91043cdd66d427152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12942c760787fb96ad7517b5647133153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712f2637cc24fca25524d0a87479fc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd68ef11f0faac1f2590b5171593681155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636e28c2afd48e85f67804cd446b7a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bddfe001c1c375d7e5d1d27d383261157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef236f8c25d9843e5a8b982a48d1d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4815debf6164b66e4093d7bd7d7c5aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8732e1edaac17c72f10237407b9db93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cea4b6ee980d32f23022408b317d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1582db6e8d322fd4d2538581e2be4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748cfde0a7c42a776477a08fb8b6fd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d53fdf9e3352f2f34ed0c6299db18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e30fbe3d33d530e594a7716e9210165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f959d3b98992d147c46164a7d3e2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344404e41be6a91d375ece47376aecb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e6ef3cf663c3094306e9c89e84c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef200e49447b87acd7139a362ab96a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181dda9e1afe15b9c021e831d0faa28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932747685cfb84863ba6d1999b1282171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9afda2baba6e5422b1ddfade886a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebb06792647707dcfefa9db092312f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca7588bad6827bfbb5e1322bc8a2db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086f3c88946863603a4ced83535a7cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5de56f0341c2413ac4c8654db32d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108cd7f353b599e06b3dac53f5b63b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491783450f3f4ad4e45d45136dd9c33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef5c15745d9ee62cb3b6b91be0231e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb8f4efc653dd3f0ac6390cc61a0f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bccea88e8afca339206051d215ada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f57808c234bfec010febffef94628e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7ef46c55f2764b4bfbd7edc27bc5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb612e4a85e9e4e339ee7f092c139184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e68fb00c1117dc1d7ec7bf99c074f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3735397c561725135ec91ce1925423c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea7f660df924467f8b52c0ea48d0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d05e733d41eba80bfebfe0580cb322188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45941af8115b23d9d479038db96f07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a95f16a1a0b60ac0b24a3796b757190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe6bae6714ce5d7278aaacb14823a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e359825156747527fd17752de54e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b53e99d3e59a589a54c91f578ae8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611882774b42be62f11774ad1847ad6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ab3acdae171e1e24ef71a11d7908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a921341cb6ab4e128f5a1e9943d2ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e403d3f2072a365b12314971c33f7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bbb796cee10fd19faefd5165f55a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d31cc5c8d8ac2deafa3f67786d76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc1860f458662b8a6d9014dcad95e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f850ceea373e74045c717e28db7dce4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5116f64daa5e43b7d80cc17ba457ba1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da77ee7b3c261fd8976ca313534f81a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a57cf6280a6d57bb02d0094f8e05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46fe13853ed5db92c587978266cd04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba25cc8a817f7904e92c16a1bdb3ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f60c5e2c9f0b792cd8310b66e744207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c3b4b5277791904ebed66f1575506208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d28ae7619e2f3c61c08344d35e685209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6954911ef3c80462e7d397cf633b1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df2a6526ebf2e1396baf8766b6b8d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d626888880f56d17dfdfaf8935902a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ab9800b2eb099736fcbe57b7d4e2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e60deb92e1a6f862fce37fc0c45c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a897ce60bfa9ca7b8235e2887bda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddacdd608d9816c608e8a1168954f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd29598ae8cc4345097fea2eb6b77c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f6e5d52047406225e58d547ad544218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac693b70f632020413b62ab5d68c704219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eab1f71274780fc411624bffca0999220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187362343f30cf62e9e77aaf43efd295221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a241468f2426c249a4847152d284222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348e2cddb890f71fa57bb1f3a886e6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073069c9a3f2f2f7ae73fc85444209a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd9a7d456d227b5a03913d8c7f1edf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff192fdaace510d558f93a0c0e3abb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90ba8f19d1410c3ddffb543f8098bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2986967b2062652c63773437d67ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5019120b66d68dc75e4542e5db279e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c3650eb1e0d90d90890391f74625d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127537b35c43e98cae2f8f5bf86fc23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6f89082a913ba1a5462ab05c5c7fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f30bcbc51bd314247ee42c4429216233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba8da4181c54188ad148671f292793234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e9cd11c50130a88eb34adcffe2a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261319d3d6cb48a6900901da7eea8d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1282d02ce8b9b3e53d52f4777cd8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e46df71922257c09585e52d24b5c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9325506e99adfb7cb073e687ed58a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9bc66426c94b6c7dfb19fa1b692ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079196c950da7d7898593db72cd645d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337ea738c53f1c0dccb0661cbd7fa52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177b22664b7fc2bf71fbc2351b98f8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a668c4bcc292e13c78f639bec3c79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376501092b4787210fccbcebfe589ce8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f9af5f26ef2fbf35e26ae8ed01332246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa14d378597b90d8b15fb025a2a61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52174c5f8a4f2f0db6c2d1e58e0ee85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c026fec7effc15c10b4b39191c209249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f72b073f6071a4b61c04442bd6899250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd49d7a6f5f134b99169a25c054a41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23405b1f99222e8907cc80f27319cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785a3287949dc08bf64c07cbfc68ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c10e99508af3058b3c83043fc68b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87fa29ae6d3645c31ab433127a684255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de474efa4de19f17556ee56442748731256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd7c0751f15381b9bb665dca0ebd6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d89e93750eb485fb3c64d49c766c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14654feab6ee856e6ecffae0c4a46f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be4b779be449aa2c66207de9f6df11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f49c1672a71596340e2ad3a69acf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e8087cf68361c8185dfb60045e49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a62a846050a9dde75da3cf86bd92b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726c7f2bf7e1ff2fef613e3b1c9c74c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d807897ac44f071f5d915f2f21e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda70ba0b1fd11af2820cba40b029c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0c0f084f9cbeaaa9ba8a36b96a22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ddfade7eaa4acfe6053a0351cc644268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6ba38ff631f26122b494575920baf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a55649b9f8003563a1d4c3d6ce01f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87a67c5651e59f8283f3a006581fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9649ae566ca9dfe6685b0ba073b7232272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcde2245f08e9b9c75099e4306001b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787318e5e646a5f654f8f62f7e17d44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec07fe6ae8b656f5d69d652fb6565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19918637de7cd7481d814f353808b62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117f4ac7abf57e7a142ee13d0f2f537277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae15ab8754f58f9efadbbb4899bcfdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fda7b715e3cc8e6d48ecd51445442279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27734c3425e8c9522e4c2f314e794d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b09f07c9cb3c8efae9ac54f4eb1d55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c0ce21f88156973fbb30574dfee56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988714ee3927b33ec58ba6712064055b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37058b52b17814e27c67f3de1da9a3f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e666bd681771b2b4326a8cbbd9c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debce9ded8dd5cc5bcefbde9567bbf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c607f167c90acf8acf9c24455583054287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aaf259adda02a9ae561695870cc04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530aaf5edc59df5986b91217d6009da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ec3f3feeca0cbf93d064044c7bc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250a62685e014b7611736c505cde5bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55308cd19b0340527e70d01a0a1bad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b6646b71eeb1c7fac252e78258a33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac38e3556ecd636a7bab4f20254bc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9112464d3bfe18d7e4fa868a4f72a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd9a00d8d44dae768003c06fb1c95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0388ffe7037f3f5ff1e4bf620cd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071e79eadcca23f1957d60435d743dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581353076d0e219e58dd7175f535b8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f7f91d480bf57888345a2b38d6c8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeddb5d3cef9ffe03436cf7a1231736301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ab475f3675e7694b519def0daea7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0447017bddc760b60b05876799a1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613319e131e2b01abff8576c92b266da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931407cb3918020a4605d946a6e0f220305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f04016d323819e1969fa7fbd1412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12976903e5983c810bcf75dc24fe33f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d16704d69ad1705f51e62091e2f42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf129da02bdcadd2a40b7d81a5d1607b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a4b65b00781f92a812b0111a9a1fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee1668932b2de9a03060edd6e89003311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33796e90b8dae75212d54c550e86f09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828251afe44261d946f0cb7c82982e0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945c71b616f11ea579c490634dd04f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe208854fd352aae37bbf4a20925e97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e2faa57cf2e7fe65003f3311a181316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba511d6622650585caa4b9a7221304317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9655507cf26e8a089a74e5e4edd14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ab8cf99ac4f83ff4c3502b9d10d41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ff542aa158c6cc557ee325de495d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66177608867d941606f25f0c34b6ebef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89988f49ea951e29eff766adca814ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee3bcac7be5fb0abd19779d172d54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25fd578f6a84daa5e3c3e14544f3f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b26b0b500d329e226f408f96ca08ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7cbdc39f7071799a5b789b5ae0bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb49edc2b9f94bb27b4e068dbfb63b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e24e47ad5171130ba7187f5b2d53db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf8db27684ebd60e74718bbfe2e6de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bd420b6775958c5e089c38a519715330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604da5f58ff8b482e5711d923c6a05d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c1d9f0fc98cf521b6eb570cad6ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831cbb077251e032fecc0f0df7a91e1333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6a71fbc3279b95c2ccf933290dc471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994bb91f325be71ce4d976c2a918bc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e592f2bac9684b3f2363427bd76ae653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392379c1e79ef155f4e7888fde0d6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a495fe903793b727decbdc839bc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3f5b5efdd9b81d77fcd79483577c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6fa46692d457011e48f269bd8c4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca1154b9bb73d9bd8aaf0cfed65828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578331601ce1aa1edaac54624f325f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda761d7ecddb7e368efaf6a77a32e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b2dd7d6e4d8bcbb5767794ab109911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f4fc9bf88a494c2870b81befc511712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f129111fe2d5b6f22bc3f1c1da9025f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0d93b27d54b4a2d9e054b8df8540714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fab4fb32e740e153d7d2c455f372715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8560ba4d2e7e00f09f02c221103616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe8ffc273938a45dcc670700c31b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb036af47e23acef6f00984952dd8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8efcc9a9be74a7872c259aed0c3e1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76e4dfafae34e4127a7bf177762d9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa41114db9e2fe799a0b7c754d59421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494377a99437ad096e3b47cb5b102b2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d763a97fa89be529068d52cefdcbf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7821bb6dd0255cb845fb7537cbf7f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994caaebdcb793d7f635ca8d456bc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c18c4561e49f626212f19f1096c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6175aa4f76f2d65e2871bcc3ff02a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1379240e38006ca185e9673ceba8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95364ee9c4e01977b1031dc9b745cb6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b89818085680c96f3a90a27451d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde3570142eea86a39c5e72e586adb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88f57e27cc57988f886bbf8c81bed132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2d4f79c2bf7c9a213c29145f930033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f7c32dece7250c46ef5f842b2cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1c6de23f8d299ff4f00040ba6c44635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094e6277051001ed719ad7a9f139adf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7f12a05b82c14eee9abc8c837888537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2fd1262e6118af327f8e9fdf468338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaf6f1f8776db8f1df2eea8ce8811639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b5faa29b100071469598e4c0951d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78770c45316652a5c96dc0fcc6bfad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7933b16b8b54cfe9d5828ba96527a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75dc8ae3258ccf74569ecf745968ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8f5708ba4d3a7219a0f5944dad22944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0ae4d4bb08fcade5cf3bcf6a7bc9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564dada38da66d60db0ceae6d9a709546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ea414eeca97f6ab22a0adf794aa7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06703896df321e1be8411585cec98948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235386407ad333fb2dff94c43b89fbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41d934d6637aa746c3844bfe9ec69a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464069e893371d41331a748c9a43a9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bddd2307c8086dd090d41e6180efbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfa9f6e8255fd433b5c3657b7a894753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c152044b8b579d11baf2e50948f99e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47abf4873883980050f560b454addc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428166e82de8425376ce7920c435325956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875468a9abbc136dcfffb909903d0bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc40f58cd88af2c45fcd982057785758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cff074d23993354741893a3ca28a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86322b92c69f664c6be0a8abe330db560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ec4a3408bec90e3e7320083a5ba6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a65df7da488388c046080443e489062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dffca42d41a7fbe15679d51ae7bebc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65a3c39f397ecb4e063fad2dd590e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804367801dec003c9407acb89891bcbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7571b1167806dba8daf5de0719228ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b1537b004bfd91151b10d1569dbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea71ae53592ca9f82a0a4694863bbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c00ad600b56238ad949bf8d4102e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c01df09791d31be79775255b55e03e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76d4adf410012ab460cce22322c84771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01212e41ec87f2612643636a1091cdc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702265ec21d5ab1f0a9e8bb9f076283a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcadb00289d494a5340c0c7100998974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d11d5921757b88ac92074ac02791e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c608e3e6d31274b6aa9265d2a165476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0525986f93ab6a75777cefca5ab077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e25ecbd06c06d6dce18773001c62078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da004750496d6ec333af588ab2ad1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053195f56153f0d30ca6e4e01261cc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9fdf68d71fc77dcf4f09f3ad6b27481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6c6d3202787e0fbe38d6760a94c8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fc0006b34ef05d2ae32962fbbe74d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed97fc1131755bfb4e5c8e3ec94be1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88116254b851a556682fdb7c6f74ad8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec65ea969688658bf19eea127119186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974c899f9f774f070671b591c7d9a5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df573bc71e719a10bc853d843a6ddfe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967b8ac02504cb92ee5b104c00106fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e404ae0ea9d76b3eeb749b3b10f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e18b28c46b30a29bbba67246fd45f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc33ae2ddf78ae47c7e6a5ab42cb71892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fde2849a0056982869ec03581676c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009962986a937a7087e8d366f8b4cc7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fce8bf74daca886ae70aede21f39995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cabf7f1e3b8c55605b6ba7aef3e6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fad903b3bbe5445c49da1577bb6f2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd4b88fe81eb8a2c04a5c6abc154998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a372f833628f309b3432ca947104b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9112f17edc6665b459859f3f73ad9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdec31dfb0a7d40c338ca086ae9319101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151ef3587f5c18b7e646b5ba7648b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8bdc6227b247ef588dba95d3b2fab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3fe173bc8373d4340b25ac42d81c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2a2f6c5cc4f838ac1e6f63fc6b89c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc6d418fc4f44de394ca0e2db88a99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3d9e0817784b8228ab99e415843f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ae2bc6457a6bd08a27a5a0149d607108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15278e5f3e5dcb89d304d13a4f21c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6390591e2fd0428e756df329bff86c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5912fea87f599fd34023aab2f67a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a3751ed685bc424c9d1f05cf083c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063461dcf12d44b9c14f646d93a530e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da377f5f4a56e763e195dacfd809fcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c909b5d5dbca1969f04827fdf54f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c48802ef9cb4bcd59748edac9d6c0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061e8f2642609e362f422eb1244aa61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcd32a72cfa80c722472aae90e02a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28313b9d848a52a4322d04a8d97f55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f986e2e5501f343eeb4efe3d20580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b682d5e5d0511405026bf3eb119d9c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e6c270929e977bfdeaed0355b74c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2c782bf11d8aedc17c492827e4b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b58d56610788d15cf45d2e0b053b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3203fbaf59414179cf018146d6928125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efbe6cd7311272d6736b2982e3784126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f1aad111c107a9394abe222e91a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3004811288120794638c594d8a0b5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baef0719bee64d3637bb99368a9473129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e9b13cf964069c95c39afc5dab4d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a272e30709fd13349a1c6ef3bd1bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517f571fca6fe35e80b0313f772fae7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0304fd145a18e031557b797c33e5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3faf0ffd7227586c4bbec08165b244134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce3038e7ca14d814e78db91e9e72a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f162c39d1858cfb5ce6e728633f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309b8961449b8118519fe2b37c9fc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d545b1d488bac9b2f9043748df0b6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8b0e44a43005dd7b444851bebb0f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996eeceb5598db1ddf94c843b1187a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c66ff7d1adf83cd5166c1b9d0b50b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e402b3ed99c54849f65c732aecc9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e3dd5e466f63f8aed8c2a09288f6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000fcc689e82c20ee59fca41767cbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84f564baf6c19735f7af83060a978d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861d03904bca203ae10760fee93f27a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e300694e0ef98fc3af64b9779acd67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ed24f099769dd33d4c4818023c6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa51f1ac68ecae06898e0996df764cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c64a28a69662739f7c4af3b17c24c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a62b6fec9debc5a1eca2f2057a164e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dca05cb9216880f51fd6ed6bbc573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc21f8aecebfc6aa061d23b8e7dd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ee7c4495efd620f1eac927a2dd64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b486152dae6af3943150d55b5791df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06fad0084e8ef4113447a85da237a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7827f7a9d81303fdbcd7ce9c000433157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ca80c4f5ea3974647fec008a746cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa4a784e0e621e731a9d29d78bd8b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559422c3b899c75c785e66395ba375160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a5fc8b42c6f0f1a8dd1e480c15e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d34ac614381862d209e85717e696c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8364d8b8ea9663b8b91141f6efab8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556159443234283f4e261e3c4ff1274164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e5da3ee4140ca81644eff7f1fbc04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f60d1f81b43594f9e44f69c3a20f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537915e80b60adc4d7566b27929aa70d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68be2c5f9911929288e3f81a00c23d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06677a9b4016dbcbee9fcf706c1da643169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80dc25781ee408f6f0d604d23075d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2985e05a7d80d18a1e53ebc880fcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c7433c3ba277232d955ce40f02121172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802495950158ee5a543ffb42f09b7c85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190334b394b5463659fb02331831131c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c66faeb3fa9655336b94beda6af7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b52509effc57163d30627c3c3cf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e01dd796bda768ca899991f55a01aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c750db3e1ad00e16b9ec15bcb0d9ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a3acefb839eec7af9fffa7fc16eea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96a922a04354cdeee5c2aeca7f862c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc4b367f00861bf04aa0fe778d593181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79c7e3c240e04cee4a498f83356fe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418782f816fc4b1118284bbdcc1ebb3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d11230dcd60d2b1dc50f4ea1a8d6ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30f8e5e94fa44adef26e15aae11611185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285faea17c4cc286862e2c133b0a1bb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65b4062ffe93e858837d4e3c94945f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1622f709e54d717ae2556ad49f13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153906e2bf94e00ac6727a5620cbba93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d2b8b916365dc627777a075394537190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154c6a5d6543648fb1818fb74322bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc57406d733ff9966b645f14002754192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7716417323480bfe3b8a330ab393e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af2a50da241d77f2ac9d2d4f90ef0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb25f70c015ea3e454bebbb68c45040195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4513dc2dde40f4179d624248c4c1c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a3b49f710dbae90fe05ec9337bcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29928ceb450bf68d0be0c34e465d516a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9e3a7d63ae1304a5c9844c751dcd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a84e346a174e988ca163407d4d8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6b6bc3e8760b63c3689c237593ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a8674751eb1d515771b0b5c15616c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13443f08dc0426063574392412593191203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e3687364d512d4a6312fe9537240204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528b61882c61a4cc10c4eae81ab206f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a2704a50a046519c0dffde510138d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d830c1c5a8865af071b3b142a8bfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69789ac1d915e49b44c8490915800208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618691afa006b9385ca88783e578e0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d256bc390616e285da35fbc5cef2369210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908495b1e759884bf02f7be9e40071ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ee7ea3242c5b4b4a04b812f5b2b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9bcfb47878c912e9d0942e8fef315213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a20ef9b82eb1c40fbffaa841c3a00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efdfb4d7a9ceb1f066fdc9ba0c54a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd71b9011656b0ecab161f717a787216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2aa1ccd8a9cef5b2858153d700d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53611c6c7984018964dc4bbe699ca60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8295ec3f66c3402252d46ba1bb034219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf320f46b296b2adc0ab6f623e709220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d6082f15bbc584f6cfc3a04c2ba7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea6dbc74f3ddaf4e8458b97c04565222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19098ea9b9c1668cac5709b6f1a0def5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e464a9d80bb15433d9c5ccb76ab9327224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0bf0c89627d3fb3f3402b97a1c4ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187ac70936b9d09cbfcd05083ff4754226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302a2185a5a25f4bfe15c3bbf318955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c97bcfa6aa9924babc6072749d4489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dcf492e781ecc505635662435144d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087f54b910f7399640b9020a79a9e37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b396a6104cd15e54369d0e2f7bbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58073b92d54b90cf1b8dff9633e92e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa18b3cea57d5a68c81fae2a2ae0e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b93a294161511e86ee14b8c7ed286234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c89ffb782168a1203f15078cdc62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b69ad0e1c3658c6d8097b98e0390ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb6788d8656aab989502f64f2e265f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c5ccb9476130c2f142feb2cfd28d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24aa2d22944fbb5cb235a8413a688b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880628395026d91b1ce6741e394dae21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd78a59d086dccaf72c4c5994fc9d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3f45d6ed640abc69e48bfaea931f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d2dd6417822185fc9ca74be59ce0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0bae49a9d206221c118a619370a96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a8268591c24c81ccd01da07d40bb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e814789146c7b6dc9099d81404bc27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d630e4afd2ffd30b9fcbbd1ff70d37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455cc3cb5cbe29e57de562c6b766916248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d261515953b4d510ca59022e8f53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c85a3c310e64cce91250e242698916250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b092ad2f0d666dec6855fd3cb271251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266619bab60f2384396fef2cb6b692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b8910ecf8c568072a6e3a96ab4e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490bcd10b7d8baaf1384127486dfb3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193383fa18d8321bbf2e9c30bc1df958255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b93de409f1b2fcdde64c9472d32f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731c3c554643fecfa8745250f7f3765257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87539e4503e294fbf3e4d6a2bcb084258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cda186c5dd1b4b8b2703067267fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dbae9ae18ac78f7d138219d622898260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894052f0492ec714b8225f00258adba6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ad4dbafa319745541dc266cc13ec0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8aaab1a6d3aa5560eaab84ddd8c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d0b59a78dd0f8391d7dfd22c45f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d760b5fac0ae436213dc98a3f1a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379c6da2019e0eb0ad37baee759c81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaacf09ef77100d3e1737df48bfc9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc9e2ecd70632502b1fcdfb5bc7a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad7b2280b0f016771138d1e0425ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c76a0d26fcfd4d8a75f0d47e94088a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b10a819845251dd999ad0e0679b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639991bc9f36b33d9f1fee04da38f7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7d1244f3fb11a4e2f15f737188f04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319f777afd8eab27458f0eec983047b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e1ca15d4051777f1bd22a1b84a79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6cdb8266097ac9cfb809661cc7362276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f854f195769a20e62b37f937a096277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f26bb8100df4b9343de0e0a24cea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a17c3c5462faad237805d9099a54b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa196c8f251cb6fddc8a1835aa4529280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201d580e7096f9b6754313f05a3e60a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398eda004b4a6a2fbfb3aeae4f29d57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5858389efb69a754221bbb4d4e33e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9ab923ba240382a0e8aa9f5a4245d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4baabcfda43bff1a38c44e59f36dc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d530aa349d147536f9de4f1ca670ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab418d02e749e45ba3079a172270d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095352a24a190948a4e274e5fe20378288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f640bfa4726a675bd89dc94299c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a5c427bfeef702a3504bdb2d04119290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a2812dcf484691b1442d1b3e6ce81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1b77e42f7f7cce7e9ef9df5855b0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc65f2e9e28be6798d00546b8411ec6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b4da4b56a1302495a8149ac308529294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d601f9d5d91a3e7d03bfcf83ffa43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb948ab3b23907d9b43bef83fe0f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1bcc391af3c2a3db99ff4cfc31880297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed302be84138e312df7881503d9d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e54e1b6a00f2dfe88f5b5a744b999299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ee5da62b16a2ef9553548c8b6de2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b4cf934c54381e5436e7c0236222301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42437206bbae2d2a889a349875ed6d1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7313dcd7dcb0ef88dc0423015ebfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b08cb517535c17b0a325cdb4a10ea2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d19969587c4b3849a37038f820c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1a1b6e165cada901b5565ac00591d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5bbbe39be71edc28b9bc1f163be20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90eec59a20682cc650769002d64b7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999680ca9424f508359b87c019c9265309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754038bdd09e4c315d40fba3f691b33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989df2aa163fc945ab6a74776b1fc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ac156e76b87110c7a94bc536152fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58010aa27159d536ed6e04eb595b12b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609685008f068f509c6b446b8945187f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d7ed4241c5fdfec247b0562c0e12f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832854c83b85db73be15c9f2157767ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1ecd1eb24ba28638c3349f4ed839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58168831bef85d8179d373effb5c9a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e357f7e3deb97333f672171585cd992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c115b9f5dc5a3afc9c8376dadbd58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063212dc47d84f7ada3dcbaac216e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d630c885575f0e0e406afb1bd51826322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123387c8826a52070eb71baafe5f87ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250156d9b0d54de5cac705d49dc33533324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7dff34845c9bf19ba287daad10ae325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>