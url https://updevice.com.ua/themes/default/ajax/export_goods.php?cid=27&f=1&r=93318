--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f021352b7c8193405c7953abc7206d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da238a4eec7917f837f49ab3433b7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa133b8b08b098854f56aec11ae90f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63b709af24c04ee0f403c3ada9bff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e22cf6492cbdcc85bb4d89513e3d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475bc66a8b2a9f2aed87c8d4680edd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a264b3641c1497fbe3a5a5347d188ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c143ddc87394801589c951d067068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a317755ce9742cc5a6ab90549c53329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbcb14701032d75e492b281268b57d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c472e3b572df74b4fc2523bebef511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88dbb49c0939b4a6ca3fa49a3ac8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646958134d8798ca85d7e6e141c903c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d05a0eace7bed11e2905badb2dde0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd3cd1eeea932343284c9f5b7658815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f04c055103cdefbcf62977f0ce58916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7e280c98fd901c04d932bea2046917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91534492d2fd12085d86a509fae82f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cfa30e51a6ba2b2c1fb9c8a3e2cf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36812821ae9f9a21802132e4297bd90920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897add002d0fc09545b371ab00941d5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcce6a7cbc1c2d081c8f1136943f0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442818b943b19d9c979c2ff148e37423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b592684b666f2a8b6f43e22af73924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db909be3e1db4a4a8be32bf3898eeb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922bea6384681f861d5437c0ecc711f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac456c5a034452d8451feba372fecf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83069ce433b73c0e02d37ef7cb8334f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bd02b026839fd58a4746eb9cac6c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e1104816d0d45fb3fcb018c6e23bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c75da081fcf8f2fd2d02d82efc1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a749d7fb9ab10b96b77987588d499632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8dd8b7211bfd55c5666a9637068333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dc51fbc9272c50fae90bed73f5a5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad215e847ca5a468c109701507f71ea335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fac3e8c41647bf106f1e35e3d4ba7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb935b523e5fa5410cc65389bd69156537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053c9d3da3b96dff6fedf01b06378538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f0eb2bc9d2a6a68b1852ff17590e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3a2b81d26cebf49c8847644a126a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465636cb6b8c3a0189fc9bc84d1b6bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3dbd7f63882cb3001a62160d8a93d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644af91844ec3656bb4d439ea1e3d2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b7e5081035a949e90e07fbe3dcf8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692575030f0acc9b4b358e995b0242e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a3f640b01ce87c18b369f19cbaf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5b162b09c518e4be2925fb22fec8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565e2f82626592ac99eb804bc2ec3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e232ddbe2f288dc0f552407c6dc1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588edf54215a7a81a1ba9ddec4c2108b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016978f1642b2d61fdf7fe55c1825bdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687d3af5ac36d2abee3ad7f571fecf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9608868b27739564c653331f1441253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1747326ac74e95abbf19656a3c0e6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2dc3cf93d568538dbc36e520089a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af09d72f819ce500c1fb9f48bf850e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72abdf076a64e134370709e58ab9f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6eaa4bfb8f5f5ba0b0e967aee2a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a328e052f68873a98f7b6345167d3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91dcf9a8e3e7c138cd9f6aa42e4e8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133eb1f5081c267528e9f31b60aab3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07d62402b83e343b0222bc174ee70d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d21c860b2fa33ca6372670b1799b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8c8c27110a35628bd00a89bb3e8d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6165b965f918f067a91f9b4b58d3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce82a5ba8263a2f9536739f922d69466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98825e372a1a3993c27cf88192a138267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291417409522e39f585a59fa8b58b16768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6c01fc33f82c74dadcbe28de016269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259c27e617c5072c6870f6d59c252770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e449a0fbc9b8039643169f96cb6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe81de0b966b172ae288fe5c77c59572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7738b12be7d873b270793f8d413e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c51f146f615ecbe773476641d954374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca2a7732c7c2d4072e245ad0b0a84575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50961d0ebcbb8055da64d81609ddd67676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b23d9b3aefa49f01f162e597758c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d0cbaad76bef746681eca1e4910378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0250253e64dea70313378f6afb53e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efeb2824f857c5a92dcee7e6a5103280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0945974e208a79f381e188444e48b2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29b018607c3f1d8ea2f4c67e85e8c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb1faeaa3c9c61a8d87e4c06c781283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e791b21e69fc9de419cc0471d42184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe29b04af789b6a410e123e6a3b53885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45913794f93f379b938a14b69316b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9934206bda6d11b643d103216d26687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa61a24b1c38a608affadf99120ab8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc7051798b98fe3bacf615b68807689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a788465e0469268bc700ccc4811fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea245a04176d1f87afd1db18f0b9b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a788a6ea5c409c1fdc4f0d579f633f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5688d290491de249bb1fe992b1d8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c411be03e51b5ff2e51a1b298e00d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5db83c308e92ea90c15025bd3bf9e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed24a06f7f131291e8451be08b9717896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a44749e55288cc97ff930a9cb8dce097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af920adc4daf849dcb539ac880a0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579b680577d412d25e2a3a09de8cd2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8682af44f3d6b1a2fbfffd740f8569100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e0261ebb0829598ae5913545205aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae49db721a495d3ce6f0e9cef4dd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40c116d147c54ae79c763397530a0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee213736bc23d27e4aa1a1a67db19d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e647e699872dc1b79d7ec088470944105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f560ad255692367487bf9aadfa5012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab91b419bc4bc79938f2456682f6ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f987dec868ffb7369b2c441fd35e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad0c263c97699d357cf37289fe9db9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55379a990fe718ecab3d48d607e0b7c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744a69dd4b953b2bc8576b2c28892da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4bf46a5b668307af3d4ed6f8218f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf740626d2e363a2fcc9ea09227d98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbea2d546ba753d4d9a2706c9302b82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fca61e8c27f0906c531852b4008b4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d36bfe1a5f3898a14ceb079e08e249116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f4e6706a0883f52f3d9e1404660c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907d497f8d7d00633a39499ac36db4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cd74d54b97a6c618661458758d55a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00730669fe37bba877cbe633176906b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d5be1d51e450189840db371302eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efd9878809704008ed6dc2a767f7a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446cf1922039ce604e095bc7489bbf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c107090b2d53ca21992c5ac90ed31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3705ec851bab925b8a17013eae3e47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df622714f58dd43ecf50f6c2a40cbfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d995c84e7ca90b7bb9cb516a5f7aa2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a312101b97a47f7ce8b2b75c638f13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9300270394978697b2b918001ea9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c4ad6cff5be3fa969bacc94ca7684130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f143cbff52f73d7b2dc517a251933131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c890661fc3c70edf8cb1c9bbd73ce2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96c79d441a609002d8a9e12d58a677133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b37a000ca90c67d114e227dca6d9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de918a5e120df8339557c8a6f84875e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797f28ad355ab6948aa098ca13fc964136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d7845f4ec2aba6d0a7c0b4b54034137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe457c7738f59851eef902f391e72e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90aaef9c148cba15e398aa523629d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2841263e4bb0bad72d3e3b027a294c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acd0163957d75e8bc0a54cf057f5ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1dddf8a6ac1a9300365c45c0fbbed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0fa21b029fdd8cc52e537b6c69f68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af4132bd2a000e63f0161a8622def144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28b73125b9340c54bf37bc236c0d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d3c952a76ad73c14765a028f73b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d926fcab0ced927ac75b82afbc6ae1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87938dd01aaba82a6a5da867ef4d31e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee7bd9c892d970a7dcdffa38cfe63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e541e0d6b93f0648419180e98ad5f84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b6db185ced6a07eca4e1cf94ff863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb38e082d70082fa56ce3c0e13d9c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c61be5af52d775cae0e30838f2eb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82524b46cb319243e56b013659e44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa50310efeacfe18e865242422d2a82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d13e87770a1df80c4f981821bf54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f4f48857cfab3f3cca133faec673157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287073dfa58b242eab90f397e8c109f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fcd07861a23bf504d1eee55a2ad65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae014367cf643c428d2404c8c61137f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af99bb95cb90244854d7c445708c630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef9186c4006169aa08bb4cd8efe9ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dcd51d99b20ced48cf3a0b5652da7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e490182b0042d3036f5981fba0e70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb78d1bd3788184912ea5131a8778ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1837942c6240dc79c0ed13d4352f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbff6af7e5abdde21301520e4a2b42a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916453ca8d8c10844b3145841a5c2f1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cdcff20403ad62171f06a89f4c571169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7a70888c1809191a4be64d3a3ac89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae87c77a2aa3902d7b8432d70e1a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a79d30ee1ba59bbbf4f03955004cd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0706e95bff236e54e7ad6508bfd16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb791509682aa116eee13350bc4c479174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6ecae28a3dc47a3051f867e57d266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fb38525f7825b33515e6b7cf7a22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf4d3eb3c40e2009b4732f1378221a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526f48d4efcee2debf2c7d3dd397f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bab44db2e78049d293b1abbbf484a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90133e5ee4da49a5e467486a8f8bef17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb87693ca5149673503d8ac89e3513181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5279f5892b14bfd20f6249dec1e57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5cdf7b6cbdfb966a220fa5f1eeb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d3f636fa39edaf3a2aa086e4d360184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94e5eef9d92b84558748e2af380d23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58fece9461f566251c4516bfd5c952186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0043936198e3dc39420a81196048b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe25a6e90fe019c41b02a603b91fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b52db2a5b10d9e2ddae3b5863a8a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc42709dd04d20ef18fed49a5f4d1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80b42287a0daa626b15224b7c409c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f14c338f66f97be3df3d5db35eeb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a6c1695037198a1332b7a6c374469193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811f2feb327f8adb67cb1f4e74c19b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd1fa3347c41b4335fc7d4e501c8d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985fd84aa277449663e0f7f9945394b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac877e3096acad2847d8c4d0eaa893197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360513feed72db4d13f901a567197f8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501484428f608223fd6d0a0f4a83828c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76698a807781f1ac9d6fb0607c71cbc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc8c8564fa9c4e4cbd0b53f7f72c44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0211c5dd29c7cd7fc77686789f38e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a8c989f616987adf6dc447fde4007203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352add30633b534dd3205569932c901204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25579d78c1d649abb1bb5f99559fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6721df8df439f37617638607e8cc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12e30bb3b5a389e7566fbcf530305b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10ca2b6f4319460046cd9f95b020ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1abdc804a152205f0de2d0592f6a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f44085b42a54a32dd22a640c1e41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404630f49ec9d2c4a8a737f52d82f377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422f725e1cf21f90ef0422890ddfa08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9a5bf3b31f89d67af96bede00f023213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b189010d4786c2094e021b5635c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19bdc5a3d4892fb7e5c34d6728bf18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ef54f8235ac23619b9a08dea1971e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47216c9bcc192618f7e46c9b05efede8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014a419cd64ae6269a6497d8290377218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa86a41a820e3e487c7886f9c96c2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4defd2678ea30cdb2a7466300ddfc6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55951977107ca5a945f25946dfd4f66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e202d1a6eeefed7197f0e1c51f71554222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b07e2520d7207c8f37f728587008d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f18285d9446a2bf74dd1d4a4ed1589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2b9dbbfb2ee0d4c449fe63d79690e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beb3af650a4439ea51c0d4ce7a94f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad51181aa6392df1cd2252ced7446e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ea18f909df4c45cad3ca8a806cb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39f464fbf84c953b4c404c35270cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3e850ca771ca74ad180f3dd90b6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3df4022f86491910c986e13193aac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e4181739b8a79af4d4233d39ae62a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f8a63ec4574a2e7cdb7e4eaa04e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f622969a7c6a8a921c1d3be11afe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d456f2491bf030f334033ee2a14986d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddabd6f3e8473a3c33a021065acd373236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea139217ddcc1f27452eaa264e9fcd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360bb98e5d32f7f4549c211e2893f9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07811b1d76ed36442b512b103113dc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f530396b104bb461697005b667eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405617ca7823272f93e278716a859203241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3612eb602cd0fbc8bc0f4842c57f6a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd720b604404d85d4c81a19b14229d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060775bdf3734accd08e30460fce8e90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61178fb10061af92769428393eb85dd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71900eb15787742f98a23b632dcbd85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6d048663005e51e776b81ff19db6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd97563de3c7ff699c04c57de18e095248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4228ad9edca0b8c9993a54ed66881249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59596d7f81dc134daf3327377e36be96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f84483438630816ffe08782cc3a02b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8e9f5ef2158d0e6125196191e3915252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37718ade246751e3af3684b58b03071c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a01d70902243ce023eddc3ebfe217254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e133da751635981f71da1b4b713ebc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f38f82fb54efd08aaa06fbc4bf7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748f863db555ff4efaf224e8ac3cfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15bc00207f70eff590a9326ee3f7ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e821683e5e3c6beae34e4d5dcabc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d858a37d3732e46bf60b56791ac8ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a19f88b2d8277d414dc0207f8d5bce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c565b89ca28fe11d71a846e187d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd664397107853215e9d251b3356f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2cac8b0214c85a51bd2fc58d62bb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b252c449ab4cda69f5b8a03fa6f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add275fae11b9fa715e6310adab49f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38b3285efc1ba6f50f258812acec6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678dd1ce394c53a464b4614dd3cbf3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06f2871737698fd2af1fb6f109798c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ffcb92ea82f7ff98c5c6ae7caa1bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e7b01127d6e8de3318e97a0ed210271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2dc698fef986093891d839f6648cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8be613c824cfb694cd369d388d5bb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e9a47af9285f589942e0bb3db65c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01e7b3a8e08c8e76c5305af0b51cee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2677f0857a3adb70d1b3a732f65181f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78744bf728d99cc39d5529a84bacb345277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a220f9b530b89ac7a499624089cb68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92123cb0cff27047cfaff66b8a3839279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2db0378367a3cf7703bc6bff667384280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e67ec45e31d4533480f74267f2cd44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac10c4c8b540b45eb46a82a79162d93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86842dd71e667524f020bf5841827072283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd0241facf8dbdece76f1d96b0841284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d856adb28cd4ff6fcf8290fea7339285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297bfec3c5ec37f78c85bea1cfd0b08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe61a515873c756d7ad78fc4f91c4fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160d40ab4d4bb51f39245e0cca4232e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52865ea46faebd14878aa3fde3b53c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c9885463803e8f2f62c95f50f0b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5b8683af6c79ff34b40f2b25fde5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75491b42d896f05aeb0bdc397b83295292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9250470592771a3300a41ff03a0dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20529eaccf4a759ce43c486954f4c23d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd926af84d485fae36d984191f03d55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d53ed8e261ebaa77e1eaec5239678296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eec026a7c604f6872596e7d1ac8d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a982ccbdbbd38a15825cc496b8791c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e2bbd9699663d094c7189502da8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1a22c6d98260d1f4fd16bc535185300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ea7c4c6bf79ce6f6cf13c2ed15a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0a8f9e96f67464e0243853b0668c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f08bff9f87999ad86ac524a68c8f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863abfd9ef88ae0a79a4af290a9716f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ff6f164e5946363d449768749e8cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f041c8aaa774ee7d8f3ff97855395306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4320c6c050780792c11a1bd35989307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5fe15dc1ba6fc91718bb5ef2d8ca8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22aa66c23b14b0aeee803869c4e8c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e8a211fce13897525c619e1ab80fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428914bd8b45a207869c95eafd98f2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d34fade69dc34f4af920f3524a9f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c4c1467eaa1e19b55f452fa97886313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeadaeedb2a57a00e2c94722d26d769314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab2f0fddf8884750a482bc6415cc5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3724824ce55157998efb7d8740527316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da99d234800934edea0c5a08b2f88ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2316981ec1cce5736d94f053156615318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db97fce254e2a1ed9a58b0c5bc0e4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4e60bb1718d56b620730a0f1562d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0bdbbd8102ecb2e6f32ed8405f5b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa78a0681b2247769dbd0c422c7d84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e37525465275fed33e3d4c3a531fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267ba848feef9e48cc803aac844d4e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ec8bc35efddf999f50840f956ca3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab98425687b4c976e9127e080e20b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263041bc404683a040d059e2f068ec08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff9d0a3ff91780f7b3c965a84896c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29c22b5fdc004230688daf52e8bbfd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505e5cfb962861b2d273179aae064c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7c136911de521fc234b4b750988c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e73bdef4ddb90c3523e660ebfc3711332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89362dfc6f7b0674c4dc0ddab21cda37333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422789605e31bf147647ac4dd9152e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06e2828fc8b839537638f198f64f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50214c17c947eb9a8ad2c3e09f0477b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0591cd94d6ca9b8f429635fd68063f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1fe0e36a9db31984ae5c3571916765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ca0ac609fa1449a7a91291fbf27d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417ff123a5c75b2c64e338c8b4a80867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b711b32fb1029c85dd5c3639d8248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e809b21ffffbfc453e40e3d423da49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56c59c7bff1957875567803e1751610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5574728a7750a2f91fb74636b9eae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a898862c49c5ea2cab1729049800312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aa5a039c74ec145ce7d32dcd77a8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388bfc3c2900e95568ff6196be1c8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617354e6441cb757248b3fd6c116dd9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf29f968678de4623ba78017e9d60b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e475b40755a805b2c9ddb2d6713617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4cda5bc98dfdc1b34d94fd831a4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58421819f74beba1964ea1e3418b6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052e61b51af641d14757b35499e3b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644138c8c4af2cb80f7abf216040aad321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60813dcb62d946ad4158532575c3b1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c83a4377e92a1141998e8dcf9313123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ff28872fe624c678ae48ce776d86724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acdd41b9009c9d008eedf8c7e8a0e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2790c397e530e54bfeb58f9da7b2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0335608f3328cfb6445355214870027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd2000f4987851a6202a11b55738b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e38e6bc0d0c30f4edfd53e22ce4cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377444071552d1ea13f9c458a2feeea430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b844720bd1583f80127ea83a7c41031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd189b35acd912a4628d9c880242bcc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80527fdc2cccab9b344c32dd5247e7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb8cfef58549d39bc9240fb5c6b12f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f205299cee238323ea9b34575d8cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270cf8d6873b210892466d952b2709036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7938855b8f7d522349683a15bba6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ea5a4c17c4dbefffe4c822c27fe938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afac606a7613e06d74a3c08ed7bed3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f73ce38a418d85cb872625bf804840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d882c3621517bdcd45f89fa758f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655821d447b52baf507dae6acb77d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e24ed4acade13313bd7053e97486a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15471eb933e0a8b0aee4314c15b2efdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e11908f3a766c50872a2210a0594d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6eacaa08b0a745fc7ce696b94938446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2c4a7c754df6582d2e3ddd9feac3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b5e973fbf10a4bc0161c4378d2c1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47286edc512d80aa472f160da784b7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045db72fa1d838a968d6d4871a3e6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252106134587b53812663ac040d007d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c4156050df1f83a759cefbf0efb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a6ef746766a43df5bfc898804db253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08fd74b6b32e28fea258d60f8db7cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9ea5be834165078c4e36d794779255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4beb63700447ac890ca2225c2ed86d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2d313849a529441a79dba36b162d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b752afcaa9123d8ca81ec7c5f425558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f0380a0910628b239df0314e1731159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393b583ec1b94612ad9929fa6a6ebd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfefa1a88269b692545ca02383e5fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df3bbe180fb7082ebd35e07c111c6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe2d8062692be6f96b8e983845203063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248287fffdf65f97d345d0ed7b97a1dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11af3cae2c4d8739ba5d918a8324a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c825465bb3cc6e4ea58ac83c24b55f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7d5117fb0068fe6d1ef1a745ccf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be56cb0963c1b9a3914b4abe09b470168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8e6e4d8cc18ef42defe44d880543869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c9dcc455252c2eaa99b8c4bfc400570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a8de1196fac1cbb9c49b257685cb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327921235521cd6d2159d2f00efd1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd830989d113642eec2554869f4df673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0984293909fa32fbc4f172fea1532ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d3559f1f75284366f20ef90e265075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc7801712b513b6c5d87895291380176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9485fc6e0cf2e342e29c89ef1c956277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96605e4a3484c18f7baa5ff7b6b8d2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687212938c5016b098a9f42ad8ec834479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a09c27ee19aae41b9951cef918c3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc67a07c3d8856bb7017c6a2ff79d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369bf2f3ffe9b9440c3af108ed2493582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaa6ca7001ccf66f6089cdd7af0e2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8665e5d766f6dcfed5b7c2c7bbe99a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242da2a4d3bb7400459f376fae4fbc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d229c8abd0eb9b56570806dd593186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d90f52d88a7fb3e6ae7c2e29977287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7481224fe3c962615a106c903ae7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8720806d12e5556ba1658a598a066889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd4175dcffd18bf83a3a3f00742c8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9977f14ec8a212d2f605fffe41f4ab291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a928a5548636bbb535a73203a677692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479398823ae7f30401323d4366c9d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731b5d1e365dcbd7702cf9e4e127aa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb3888c2c817d9f1238f978ecd5aa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99806cfaefb4035222d16a1e0afed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c42a9adc2eeb13ffa1ec344e8bd71897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd3a7136d0ba59b7950842bb88827098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9792251f40b9bece3cb2613cb29a7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24058f72a78b890c83605723b0d478f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff7b25ec3134543ada63611775177101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43a3bd70b76813c62e5e86261da6c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a27d01c770328a0f2ad4dad55f035d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f288ca1a252d2a252c7e39a3fd4b592104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9731c4c8d8f963f6d62a5d61cd821a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27587f5ad2b1fdde5e339b5f2d37a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2592802c3eb916128380b9b10470b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e14e9d3acfce94bbfec7854e5af448108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425050d18c99dfb089e6d466b498967109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c345ee4d1497282666ec981423110b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7a60d4dcab7b61c64a32edf1ee8e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ae74038bf786d6af22be169280ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849efb0b407f06652e9f2ae78f735a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e1df008665df6c08d777c89796894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f5ca89684fb0bf95f749f9c04c5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e666a4662814c541d4bed757b0424d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b90ce64658f0438f7dc24d7a55d1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fa23a43ddbd48d9ec755ab918885d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639c718f399df1b9b5b09f365d686b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835c421567e7bcc59c8741d91dfe8a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c6dfb163a341cae21144346d3dc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a23284560668462d90341610da31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb08ad55a6164f8ee761cab9a70696123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707498e04f88986c2633343d2a9e766c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371edbe6521fa060b2d0007dbbc0e13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4403b839f34ca4c040243df07bf69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60683cb3c213a6277429b67240e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed63285755e67f2ca48b720beb971a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c285fb6204d38128555cc0c6467a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075c562a65a44a05f8b4c9edd7db5a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f4e29c87b33095fb6e8ad2e43f07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da6867adbb0872705ac9c481f8d6a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba25a6a9c4b8c07bcc665500ed0e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa68de8162f81461326de711b57e62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a539820a79fb98757594fff49e58e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc4dfef3d93a1fd588c0f0fbdf1d56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ff6a5a972b63445c5b0e8050434f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe386e3368cf634a7f8bc952fd171d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062b22cf7f04850a739333bc502bd1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855619f34943c2d3cb7348aca112f12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c65eeedbd53d8a856d14878efd3b22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a1bee0b54288c7b49a94bb522dd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff7a91e4afd8241e475fabd36b302143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf2b0af95aa1a0da7c33ce9bf4690144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b465b83e54387e0850d8fec950046c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f6ad402c0a19858522e7fae5df9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604e38d00220637b47247e0c954daf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a3814164e815bbd2fbcbe950fa17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6911a0573dcbe6d556f10b3af0ab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d196416d3c39c711a351f12fa3b5fce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e9e45f2a525ce17e1cbc7f457002151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90122b36dc86e59e064509c5379beef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bd445bf7940dcf6a52424197d41ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816925347ce6cf5268e89930bd5a922154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40f11d323245e93e474301fa57e75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d50dd9deca403e1c2a0c5fc13f8f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f9ef613f491adb59e3bd9668447c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355315e7528d10f48a0b8139c820759c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02abb74fbc13378b4131c83421fe4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0fad5b5742455b541ddbe170c4c46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769b79debcf26512d7ab955b7e27621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a018c9df6d4c6cdb81cb4bbed0eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0443425784733c3c836810255fe4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143fdd95e939b8ba72c67a9bdb28f91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e10835fbb2c908d55a4c3293e7f6f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24627f22400e33d3f45d30e6dbbea6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a607e47c6f2f0f00fb32bca6374494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692edf1454fe59e46199bcc8799262aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fb661056dd9ed61b4bfc40742504b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44996171e842136cc35e6ac02431e92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdebfde7aaf1ed8eb5d4f0b311dde1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651396fd3878abad17db0d25df85cc8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a464be0fcc4b75465b86128910cd64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343a2d46ccc1c47b06da75bfb7e5fa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdbd933af35778c1585c675280677e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a82cad2fafb5022bb54456ff896208176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917c7fb35c17ac06c7c04ef08330817177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c23c345f6efcd3f45fc0a4e4b2b2e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afaac466732f2ebeedaab2f6cd9b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84532e7b3ecb5c9ee205847d77333e4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ecbabcdd375a5c05fbfc632380108181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ddb9621ad15f9110ddd452cbef4be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6528d87c9304cd0be5963a0010b2aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a1f1e22889a948b19709c48618d2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422f23a02f8ab65f97bfe6d231aa268185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63252bfa9eb67c3da122372df33ed85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b12c9c908be2fadbbe21a0223c10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c444677102709a36a59e8aa0cfae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd64c4d63461a96398119b1e11b5bd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd321588a5aca50dbc868cdc25aa19e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098b8d5dc7f144552a7b9f3e834071191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d568c1db3aa23750e5c5532b629233192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b15b4752662b2e3894baafcaf0c3aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf6314afa5209dac9bde205465edd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc902269c5c373aa07cc6f1cf9ef2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72848e563040e895bbb573729e75a7d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0326608656cf28d909ab962bc1e0585197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0660b778bcfc042f11cf107888b707198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e78c57d968e4085879a9771d9834e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538365fba42418b3a3ddc3c35b56869200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d04d2486db205a11d11caea53c4f91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53693bf77962feae9e5d13ff989cc815202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b1ee0b85ed3e70afffd3aab6a125203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e96c2412bc230a01ce23e7261fed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61419de5cee5967fadfd4952142223e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1a72579151908500cc9ac56bf6bfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8bb30b5ea66dc78d9c1ebf050225c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd1b281f73d0dbeb70d55089e643d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c9f9d2d64ca0d49a5a31c50b3b81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cf313b7548ee90fb3255e4d6dbc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe9093105dc03e3ba883ac43377b05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee130c9bdc74a4946327c1adb1fac5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf63fe717b9ad74e53a6f1206613a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde548bb029038f903ac543ccc24081214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf270cd958698b4cbab73264e6e294c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b50e709bc9d24383e6aa759354e85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaafd6984fc85a1bff77fb3bd48f69b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5403eeba1d1b089e8ef82c413a8d0e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7e92552828dac7f481e72cd042a2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2ccdb1c812ebf971c2e998f5f6f2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28487e9a117c293f6f234d44c98f06fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e291a208f4fac5dd205e38f14ad6fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7668f553195038ff5b1c9e61c95cd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a92e17a08da2063c36e191caec6079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3efee58512117672a2a1a1cde08292225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b7fb734200acbc951079638de4110226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7f2b80a919b49ef7b70b63679611227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a43b1b10b92814d98fc25c4153107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b59d0c3feacaa83e9e4d47c54d831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b6e4bf270527a0f22a168000a07f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ae765302b6635cc845189fd60282f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e198620bdb96e97a574fc7ccf52433a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7e8d08f83bec16a7ad441202c44e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c044a07929539d3ee5432385729b9ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17ca7009821424aa0abea60729819235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d76ae1c3619d97e5a83a0640460f2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad56a7559a3b92e24eb92f9ffb85316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65df3ca4fe2766f8976e461d868a81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923a8bd4fed014bd3848ab89ed4d955239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e84fdf0f2921a2861931c533b3b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5d03747eb86271f61dd07d162f4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257309c8e15c9d3e0c1cc4c0f2b09e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a659ce51aea21006371091f269f4a14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de23d9222d57c920df2af5f8a99bcb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e9115698e1a3f1cad662c389eee77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d065c5d6d396a3f04ca35fde45b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d3bf14b4c412a656671f25cda2fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6bfee96f8ea53d4777c3964addfd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c90a34e3f87fed697a9a32174ea2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2041041a5cb1d3d652c329f4e1303250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b536abab65503b98e736fe160d829e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a30fd0bbddfbfadb2594eb6be3a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d314508d5a201712cf36e8c7bda6e65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52266e01bd3ae2468fcd4c3b5f100b16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998f3999f7b48acaecf1d045f27139255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e99a6ca10d234572df2693746e6a36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c1d3c255add05f60f688e0bffb41d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e76dbf278b808ce9615ea4c457e7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e16c49a85fa85ad98dc176b5ec28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c07ac35eb613493984e81fddf503c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8fc2b321f95e4530e6bf0b8536016261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8fcd072be3a2d5f70cdc9b1124419262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5130fc1092cc39b71bbc38c93435c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608af532fa0209c7f4642c63d60685264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae1eee01d2251611ba97b4e153a76d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e363acc3e7c25e774c02833a745bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868533ef92661308249c7d291f1dd8aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc39b1d6c8da97348b95c3d35cc2ce2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c210c891b5a70f526869781ec87b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6690cdbd3be0cca7c29f95bfef22aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c1aad4af9f38a94833d47fbb6f609271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6469e70cbe6928812942ed73f25610272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b97c25c2b0509ee131cd275822025e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62fb2dcd50fb8367f60ffeecfffea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd255cd1a7f60934d9cc3fb6fe93850275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70772f2b9b588b0ce920f98b60a5a09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ff98664528128c4d5560a10fa984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ee82b50b24a4a5b02e3fb1017f668278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af634b9f90a17d3d05f83b93a2c499c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc66f9b6cf7d8ecea19a982a393fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca6b85152da7bd28348146fd04afdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04aa5e4b617b37219e167c2a92a6c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae53d0eb30444f931d73d5308e299a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace180f22ba06a61819b1c05b75ebab0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be3a856362e1f5e96695161112979285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6a2df3955628546775bf482d345ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c6de51a32f60b0a16fcd9f84db23a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b584af5415ce51f9e7778bd08b73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8467e22327e204584dae7b13c263946289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d5ff6dd7d1291ec3a9d4064d4ce9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d49154f2406a30aeee4785b23b7b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d7d8a178bea6ea795eb3287dbe1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f1bc695a529649e5034677238d60f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60027bd6d6c1778d253da8e0b073a76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb1e715d3be76b55ff89633a8b191295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb54cb7d604c2b1b7a0543cf2c49698296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbe38fca0f9b1ad44efc93d1d5e37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720d7bd2dc57b1b538866b4da115ad5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c6dae3ff37ec5a2b60a26f209b5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce2d15a9fae26e9c1e03f693817bd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed8eab381ba5c8d3b375d880c20231301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc80f0b8d3c880d54c37b1a82c752a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193227a4a65568e27130b7372902af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086378c46db52be217148d4b26dd5d78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab43d2277d787d4a2f5b4d1fd5e6479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693bb673a65e10b84ac2a3beaab89e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dbeba8b33da932304bb44f08542eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaea05b030d174582a6a0eeaaae612308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ce363a97a916d4e2d3c6ac9cbd10c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63dfa74f6b7823ae3fc51882afb41e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872f2bf755e4534c413ae0c418a7345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a582f779db6849753c02a89095e101312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607b78e2722ee3368dbce46c1895dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94800e44c6c38635983fc4c221f0ac3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f782f85f1fcf941ace43967c909f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d67e8e9454bc34623fbbd65e8b7f40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e00613a6548abd71310a5b32316a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a75fb9aa6e89111fc316dab8c24ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1886f8c29a9879c7a839dd7944cfd30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d90a3a9d2319befb79250e8664b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408de9da1680f39edd127317eeddd7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0d6d1b68f41aff5b930912142af56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8531b30777bce3db266f76aedf575323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc2ce0cf45114d6cc6d8248fee527f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712cb200bbc906d34d50f035e402d93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25f7091d7642dcf270a97b9b51da76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fde42bb74689ea0f189a4b1386f3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc0d30f51f3c3ca6a933476c9716ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032aa479ab47f9c5ac094a7cc81982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133cce4eff9dd88ba6c077c71b61e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311a108fb58783f4cb18fde9e278e0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca98b7457727388ea34641f35a529f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae95cea7ae0b3e7142954cc42eeeede333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>