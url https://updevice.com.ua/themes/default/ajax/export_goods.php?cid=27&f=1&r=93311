--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6f257c44e57552994f3694c8addf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1240666b6a16bb6e687c8ae2c49852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27630c7a7257d82770d7bd54555ff43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71a930cff8fa78b02b9d83a9f215934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a488d358a5def8f7d23e88132d10c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f87b85da6bbc86520d2fe2d622cf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac7f0713319e62ee2a046386df22c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fded9b1239bb68369b1a3e09e8ed58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ac93683798ab1ee096dad4927b1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b572feab60c68126aa936baabc14b5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3eb954d32f55b0f4ffe3986034ca211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e38414b415052e3219223b9bfce1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b6d5229b286da2bf02130f2c392113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a70106ede1a21e4ed0dae35dcdca414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646de4c3019390ce2276aeba0ad1b24f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95984c166062e6300576f28f78c57a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f81808dfdc015788b0fd9edf39d4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d62360cd6afd52d04ad4e9861e9a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1be15f61cfc962bfa1ad24810b1d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5354d2d8b1e4dea78818b26b95f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ffb9192467c05299a4ea2a7d6c3c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9c70413567f18dd0c060f5d58aea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a221003d06590bd133d80572ee12523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48590ef230b54e156717a74b835f6cad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe69c6516af90a8d3526586d4d6f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15669c6ddc900c5e7577e15e1cd44526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef228cc14ca3030718a3f1dd04610b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f4f19d28d13e8165bd66a93552e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807cd13254272e2a9da0c05127669fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f955da686ee19b97ac285fe140495830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46d1957902dda26c333a34c2554c1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005c3b433b8cd098e248c250dc0f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acf7554fafd9ba1a06eff2984e1c8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8931a7d7964f3374f715209e41c00e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c769b10a38e045b510708caa2d200835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814cece8742f0556ce1f8da57d8d65736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3410975d6904339f7d7417f93da5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd5f8825e6e64a454e41bc7e72d1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d18305a3f6a9ece8a009f9a6f7de839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b00a7ae77affa998261e864328ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213f31060a8583f695305df2f69fbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d861566a657e273ffde8af1111ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2479146489d9528ae4de643ae4ca5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3125e177e164a24c465b42a483b065644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e91b773e181c78d73d8076ef193c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b63a78f11c35fbd2c05be11e487846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d34a8de3843090d6e3418cec4307247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001d63f6ed24b5e31a7325e3c1d0c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf545672c5d13d5db61a536f3963bd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47613ee61928549ed98ccee5186a2e4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d788446641dd008b37563c12192c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3137862ac91770bc7f5ae5af2c4bd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df1a703b306f62375f76c57eab1cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531549a91a554c072df13162bccf74b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9be8cb9c7bc77c56cd7dd5aac727a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e35ee4f74264aedc8d08ceaba4b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b96bda5b9a8deaa3a20397074ace2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd26682b4538fc59ea1353f8f510f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4adad1ceb8506446b9fbcc7cba40359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c12c50e35f78957711d3a689e6703d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd8df52eecec1f1ab6614fd91e7da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8cb2fba9c04851a15e13262feb58e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0f61acd22ec1781d5b172aca8305963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83960a9f6973f4cde6fe6bfc0d48464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210604af4367ff9f00f99b37faa0266d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27027b48363b6b6a13a8fddd8de4de9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89567247e5187ea935df66f855bc6fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9adc9f8f5915f4eb573f07ad401568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086eda8209766b308406dd3cd77fa6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9c2febff9798d77172e4e3789ad170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e163d5c695e05e725dd3dbe7b96f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf489f4bc5d4db79eea4a382443068e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b6d8c1d19edb771ef18c41dc702b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f6cc0bb2babb56a5bc54fa883d2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803434d1172b0e3d456ece1bb17a8d8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3fba01fd9c0cd0867a357e0091ee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c3e2421e898d6c8eddb7f791aa5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c321b6ffb58f28b7b2a8d382aeb8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea3cf2ecd0b481048d9d2bc3185e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e9bfab50cab0352fdb88b4b690f5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953455ca904be19b29577b4cc14d23281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747fe7c64a18aac3f3cef6827ddcf3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598fd714864c1cd5737abc0863f845c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14762705ba054d4722c7f4a26fe88084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99505311708f3845c400c682dac1e31385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082b97d9ce1dc4eae044a1c12774b5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc96b0fabe1995b2eb3b9eec8b3de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf5f6e0b6520af3548189d4100760f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722604a229dca86e4a7fb7251428f0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59adc5f0b01632f919a1def260c84990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60283640e3a4c7083de2db21e1f9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aedf0a25c0be9b0d26b4755308a3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c0f0d2df23ece7578fb510b527bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ed9103b6f6e31a18f8debc8c1f9c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1229e8b9829086ff53b4048ce3d50fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da0b5d12eb73d9c1057469e4260ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b71b6c92262f297ad26e7baf5358f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e65eae8f9d8e37fc3abdaf8bbb28898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151735277edd83e321c8785cfcbb9db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30ca0491f90f63d227046aa8508b6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71770b606450a12981c9db253b6f6ca9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0406d73b1c2461c7e50448850d9584b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6817d65220fa74dfbc210d43bee555103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1805965aedc7ad1c3d3723577bc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4265f6066d7c362723cfa27972345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376806f875e0eec1d4533c930d0276f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982c1ea1115139abe0047e3c30ef04e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029263f3482c10cad5bd32b631d4f75b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25e4f3d8326cd30f92f8cf8f89b70d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d36ebae9d9fe2e78b14a73831b013110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b43bf904c92b53b38cf32279fb8c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae06ca8be31c33ce21d330941899761112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e653c2acb9db3ddfb174afc4112bac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836603b3b9f892ce1d0bc4df315df1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded959cd6654dcd2d04032c23be5c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e035c64cf9f7fee6082a9547987d2ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa904c7e5b4a4b9269d4f568a4feac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64860f100dcbfa64a2f6ad691694eee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709d2ca2b29ee3f93d7e0d9d1d6d0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba1cea0f47ddeb4bef1efc580bff74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976838e66678578934f0d93e09c7c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a1ffb6fd9d5c53e737ece75cde79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ce4654388fc69dc0e7cdf1f73b6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39af234ce5934c28721668b7992569124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e571b0095648fb2fd0286a906cbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89ae54781bc8ced3263d1bbd0a9148126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295864d9d300298020d8e6eec979576127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f954250213516c0644ce8f1569af04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee58cbee478e3ad0a5dabebe3d939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a445b615c5fbf56141887071d09fb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebf66171ebb72da06e57d0fe042373131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae8c41827342ff2a91b2eb29143824132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03d6326de2a244c97993f747fe27b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e03e41c0503679c86417d53264f6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036bdc163130f8455b08aaddc744d3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a5c73dd6bd2d2300a805568c4cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c5678415825e13f0a49bcbd8ce62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6db31a1f2218b6c2664e356201adf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f7f9d5ce49c68d47398237f99e99a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf89167050c9d2daea7daa0380436140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78c4cc9a8422fe4bc7424920d638d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85308d31faf40404a8aac67507780467142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a0c4837d94a4362bc6120f3529a4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa550e80e3dd3b7da8dce236c5598144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927cbdb0717e5c6898aa1745cd0e078145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fc99f1a069a8a64cd8e950276dfb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe45371a1df8e89c574726167bca2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d618e342bf63894ac09fe1fee41e5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26be4efc9b4709e062b3ea0b7427b4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4bca97b06af1f5f9a1fda8225bea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2b6c591f8d3f23620a9455ad0ac27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a8fd143affaf1cef7e029d036a4b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25a08b1289ff4060569e1f5be50a74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c003731e3d3caeecf974554d79b122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab8ec73b89638223590dcdf4f3822155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0d7abc070a6de90d854c0c2febb2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa85f1b7b881dcdf1169f9273a5859157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99930c6e663de4ed205e6390684dfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d699c9c9e6d750a88661ea1fba79b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171d6227db5b141ab1f0fcbe1102a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277000f498e2f60f929438cc2addeb3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49074d526bf3b6ac0befb2c4c2d279f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbbb59beff46bdbb2a498bece23df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3038e4949b3bfcb417f79aa6129c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac2c36d031ae53a27809d712a2ab2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8a214c88b54d06e99335455a3a4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551293e968b0c360b4511b0f2e38422d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb617b21d700c904a4071047b98f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44312f361d59905b9a235e988b1438e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8c9f991e9a051009a60623813655170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be68938924b08fd0bc175bcd7f3dbea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67787e0918949f8105967a62aa782006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5f4c775130ff81c9bbd68ef049ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c36c975b66321ab47f52459bc0b2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270d110177f5610d2fc4e0f70026f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e58bfac81578e0aa95e769fb296a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f112c922a31e0bd46f609d04215ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa44f166d9e1c7f3096c15fac1e508178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed7c019167592a78b062975629605f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d26cf2508fc31b8de80c291544413180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc484617eddd3439afc25bc865c67a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf04a1eae575b5466f111dbdd10de99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14651935e679caa58f0f2e37778a94e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa993e26cd0b2233eca8249997c6d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ef7e8121d975b192751e4b7adbad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e62836f35cf6e8e3d1077b168e357186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a8f218c52ab40541edee9a8973db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe260c2e07a0b9ed18a3216c895ddb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2e70a13573bf0974dea84395bd10d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e43594ac53f1cce65c3eda08d206190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214669491a27d41916c1e080acbb1bd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff878f288c0538d3505fc9635a5a36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d8830df26d06fc4113b76c8f00b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb436f906454c5edf26ac19c5677c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154a858fce50272e92644d8d2110c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20933bad1c8b985f4dcee00e26d86fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac67597bad019e7e603b2f406ed845c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097ba181aaa1bf44754b84e01dd7da9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72944dfdfdeecc27e1bf97be22507e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c0f455a1a15445f3ebf6069082166200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edc4775ec156a34ed9802ee9d6ff57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac2a2485fa4b4627b5662f2660f95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d8eb46674518bd4438532c17371f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be6259aa732a55dde6fc7afb15400c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951505c820958cbc08d21df0f7b23b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5b496e3f7f60d35dfef64e8fadfb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbfe1e1cad05d418e6e1a3bab394ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65025c600a5b8a83b54f4bc87b8020e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a64c116061bec0ed6e07955f5a8e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa86d5b778641b279550686cec32d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bca53b6c01d6b799e043a174fe4cc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eca62c020d135b85e5c1b42f21084212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec231ca0f271165c5d3e2238c5530213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f992212745d1925e4bba7b8071ea8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f4e68243417dd20f65313c174a28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f3b8627b4a68e9e3117e9560fe5d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffb027afb24a9cdb744e17fcaf5733217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b30cef5ef2bfdde241f972af13d1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847af9103b54c93af04f67cff282ad22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a9de47e5cf69266c147de95124db1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d94abb25a08c808003b523e683872221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f805de150b71841d7e137a35287fc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba99d23e5dbdb4760b11015ab6041d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc754861e1a7c92131672325fdaf12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ea8775844b332b5ab893f9e303b72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade5003fdcafd359e1b5204b392e9b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eedc6b7a07cadef31121ffdc2498c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec725707180fab7c1caa9d22654eef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcab3d21d099b82749837a20c621530229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2b8f17ddfc4abdb39655b03ee029c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a5ea8daa7a183d5743795e66b0ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817f3da5fcd2dcc019f3a218161f54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3c37286e2a2c981213800d517ea1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f08f83c77b69f8d2c64a9ff2dee6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd10d7ceed6e145f8de83fdfde2d1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a8a7a7a8122cbccb9df89a43afac3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ada80b73ad71936161b08fa98bc25b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256921320c50761c5c6d0741a8e0d22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c29c8f48872783e3e307b832ed0ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051847544cb80f001a417a78e407192f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d616b5e4eb7f8a4cbb9a0e66bf080e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1a53cf0a0b289e3608cb338693ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead4ee5d8c521811ef9454f3bd826ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e8f11e70a698a6a7188f347df3236244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273e8e69d68b2c05501ed417062d87e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d57dd67ae6926e27b54e344565674246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116ff565e0aa8923833cf8f2cc021b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84647f3d84884a35e8634c5bd01ff7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bee0cc033f6b2f9b92486ff308786249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727c87bca96f66b3978b1624c4b7dac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a45f3ef6d5e9bfa5f69f7399625c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0ce0bbbd1dfada5ee7632510f1bc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cc7e548e0d7b5530e5c1a4f596819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c79dfd5e09e2767306e3b16fd5a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452eb6420fbee2f923ffd13e4f0ca96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d33a5a508e92e9166f000a1c9bb3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f65a2e18dde2d62bf27f5096baedf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793f3dbc7efe9698b483301c344a091258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49656d639488ae67a2ed32679b77a36f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e5f28048b8832e3c77aad7e2439b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25491792e0a5d5f35f30012b39550ae8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f937a56809b15de1065e0259d9a274262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1c0fd7ecebf5cab24a7458c2b5fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4784922a7bec3afc534f071cc237264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a718a8c3ca251812a4b3dacbceed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da09a9f974d672e49a59908fb7a92e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ed98952600096ecd34c38224cc5ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2730fdcac7bb4c4ea677539622b0df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6edb82c9fd96710695934df99e49c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ee3fe5110bdca217c7837b9b6ce3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c53369dd9d38dc5ce8470993d180ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b416f7f12e3e5767e2cbc02aaa48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a0ca93cf6f233527c5782f8331508273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1759aa21d7b6ecbc22d6aac61a8a11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6b165c0b7a2662912d12ebedcb9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d96b3323c6e3b90ba20c89d49f650276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17419212ca55e2f27d1a625bef983e85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ff61f7154c7047e34a5df59eec60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11959ca2dbb189a6ebee7d919ccc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c8d076ed58df6bcbaaa4e6fe1e74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9a40e1101804f10ce5687e07d9130281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce33df7b1afb0c77fa55d4251c838282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29845e9ab6b2fc8faf2d0bbca5860a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0fca0a9225667ae984f732554b3a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3795478d269c661a035d5407bf5173d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486357046da438a7a06a65f4988c5e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4519b659bcf3d755ab77d8ecf95fefc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d65c2f480c5a6719192a27166b76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd065cbbbe967e30205d0340276e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b75dc81c0954a60ff51a4a8b61e36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee681a1f94d994643ba206d61de4675291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837354ef4818ee76368ff1492dbf67f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780d8b5598066f12260449cddb1b03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774affea4a5ff794c87c00c98f1258294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7661cc985ab166da509f2ac51c732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555948e47e3a62b60bc94a4ea9308f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fa33ead3d94e2f2e30704d05f7adf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762147a08f51ef83af020c0fbcee353f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15108f9b9703b8c30de1ca95e411c03c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae2b0e11afee90d3b7d560a535d941300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4d7e94404832dcc53f1e301b188b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e949b700e1e576f386fd06e749a880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea765ee736a67aeb58f7617b63d00c37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114749a4ec3016290ff6fd4288fbc352304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e088cd11c759fc828361dacd52b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd31cbe12be4ae77a7655519fcbda14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bfc8a6f9fb777083ec1b707359a90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b894cba94649ed23a1569f4d3ba8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122398be01df346154d8046492d366ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f71ec1fb2ecc3d8ae68d041d8989ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9646725916a6f8a9ccdb497b4d713311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209772dbb7a9230ec0eed64649d9b37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ede9aa6ed1e3b216b5bd47f922012313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0ff38fa9981167c9a6b9371a8bcb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954222454a893ade48c83e74e046702f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de314833d3e9165126095b73215b612a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dacb6903126c056155b130b00b0176317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece0b3f99bacc8537a348c8c60ce3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea259421e84c3c391705dfa5dbdaf8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5f55469ce714c3036e93c8666106320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211b13a5e023af4185d4a11ab14a406321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb058bfead3ed53fcd9b84150a6d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15276fc93bc71126089a58729fcbbe18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a317d61d1e3f6bc485ef9471d8b4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda2931b6a3646695b0094d8ff3b44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f9cd12e6200001f53fbb01beb16e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9d13550c4d4cfc87b46e4d047779f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11088edfe1888ee05142de852eb364328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0b7c240fb7035213db12093a74b02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d21e0f7deeb8f821bfb5b4f18f7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef5ee23bdac7631ab07334f522fdf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42f4341e4ade93d5eb9241d0328aad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48fcc11742c85ced1fd6fd6f9f141333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fbcb33188025f21b428462f6229ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d674a74efaaf4476666efadf26a76b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18070a08da3961778170ea101ebcdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c5ba167ce375d9037161a71d7fc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff9c671d089207becde6c74dc1f83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf7f3c87d60d83d75002d9becebe59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a4715faaa9f9059f586425f1b878d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac14fcdf1a8fbb47c9cbea89ec5b40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af347f723e0e7810f9ac332bd27690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc73619c380a259de51dbfaedc3c02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef61b43b8239745b782786b92f7a19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48d27c1ff6f6babf4fc186931b0c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe471b0dbb65b4b2fcc96c26fa7fc44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3944ecb9bf5e10176a9e218a63fc347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306774aaf9562bc3227620f1180736ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58895f98e5e8b97fabea2bd4776381932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7f34ec347e2bebe9bf5f095790dc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f298c1066e122b0913dc9f8cd399f3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c665464d24748fd6dd2e6bc60e84a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6128078cd122c34b6136523ddc71986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db131d705b2d71a6f171ed175adb6ab87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272486e12c368e3414652bf59f337d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbced499adbdc70d6e833a11d18be99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc49e440613f222c76d417a916b4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd534dffb500e9bc008004a8c821a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166a4f709f9fe19d609a26b150a690c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f3e94d865b682cb24b62caa07b9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561830fdc22b0631bc17dbdccf63ebae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3235075d73c73f1620d2031537f861b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535fac6aea770faa1b45f494f9f67f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d8884bfc0295d453c3f809f588de917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb3a3476367d155aa20a17c0a8adac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcd172c4849f292c7a28a5fc4f268c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c15987ac98c82f8dd5757fbe10d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af2e2d42982efbf497f0f3a5ee62221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf9f06fe12d01d0c52894b065711f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60a24679373f4bf0402dc673a4419d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9a076fcad60c442ce3f3ca88609f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e21434ef4330b35fd2c143ea5dc46825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad48de3cf0180cbe99cec54c77bbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fcbd13417d58077491917c812fec427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa28743cac7e29072fe93297a07fc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732ee3887f7c594f8b9df25d8a105e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447d85d66553bbc76875d39dbc9d60530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886e7232d15d138afa578894a2184031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7778a7525ad89cf1d5d4b2b846c5dab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd615ebfaf644a58b4d418e92a25d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15056d49d2a2508a24937514f27d9d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4931ba87daa1958728255cec4e2c35135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a673a8712ba099196c82c9fb901405436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ac78b832df71cdf566881cd8191d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655adf819b023571bd720424792251f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cefcb4c1b2d4513fd1e9ce62cfae0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c877c352cca905c08d337fff6fbdaa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62b34c8b86041338da6fcf606fe7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f45a11eec5de9cffcb5c8012a6bf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2d75c28142fd847aabebda7e5b37f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bc31cecc4f1a3a23f5682000e5c6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50ef960d3e1df394facd9b0bc92f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596624c926313624593678a5267f89f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012cd3b2e4b48b54c8aec04cba943c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e167dd04ecc8c1a09f0dedf58b86b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e3a83dde774ff7f28a3f84c01fade49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11738e9c32bf4dd67a113ff145dba0ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b20d94b5ae9e1b39be0623e2b8e8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d364ccc2c7548fcffc676832d72aeda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2196781e2b938dd1fc0bddc337045553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef545973e46d5463a37d3771fc9beb3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe612096a3683414fa1612d54ebad2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0ac3d7c491321671bdd6cd850135656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383693b233963ad2f8035e0219ec6ff857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b1152453c5e791437757bcf3921258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68d4d907d50e0b25eacf5d61d3dda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149edae03360d5b6564bffe414285d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f624e36358c9bbc953017d361adb78361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64f879fac0df1653f7e068e240acbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec01869e93102120e42f9fa5ff5cb4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306b6f07a1ad743687068b4fa3bd5e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a4202985811458cb4ac69fe28fcaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a7f876719d12ff37020d0b24a5b3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100f5c99c841c051de8fcc21f91a19f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7af28ac254e31ded0d9b3c775528f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b64edfda389400a9a40496698cff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a72d2a8a334947cb59e52e77e724e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b789cbeda82ebfcf5d5e0d798465af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17db1f724a1eb4335ea97113fb3e4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895e9c991261899d3706a52f78cad473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a6fc5c88b7181b2962e2e1616ce874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca31d9512c17e9998abbf86945ccb6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5abb9bd215dfc6e7d2764700fa2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6f1ad9a83f8ebc21814dba3e45ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634976a90f5d7e57c15b8ccf94808dcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46a2ca871ace3e038f889df884624579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370bcceb233678db798f349f5d71bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cc7b096003cb7e4e206b7240fc36381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d5b5a65c4244ef9192940e25ff5f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f36299b36681200ee857c54412e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d03a4bfe61e60b63fa42513b10c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd7c9de48499f26441a4c5a8d462585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a2acda3b1785ec4aaaea95a4a399486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529fa1e5eed5ccc63ae547d084343d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1a2b86b536e86eee175a78d46beb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592044ee40075eff277cb27c5d7024c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96173c49f974a4d440d53dcc8ede643690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f119f25499d1ca58da1fcc6b8028f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee636b2202365807805c7b860896e2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eebff162bf8bd4a71e3f63bc64cb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dfcf341ee315d4c59a0ac9107d7a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39886d1733fa47abfb24c4d1ec71c4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d8ef8ca0c5b20336a89a8ea869c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d30b9aaeace6e0fbc1572e132ff61597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef18d8303a85bb0a85300516564c1ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ffa989621bf6fdd978848906e42b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fef0ca9c86724b6a4bd6fd55e5c1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7980d223cc2232324fb87be781824101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac2b11d5472081b9afc4e3b1d12a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ab456105fa4e862f0e998ada7db7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be671e21387ae537733a4ee6e59227c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ed6e777a8e9317b097760ea0b3e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8941379a8b9b79c6e646e546349f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340fe1051b9bfed5906bf0ab2d63e3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f736b9d31ca3dce2d8d13c00e7fca96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601009f432a9be238525ac9788d9dc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31d4b369a4d1825f7e1ba00b24fabe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdea42204ba6b5af6413381ca705ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad233efdd60ea255809c042525dd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5173f27dc31951dfff7099939e0466113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa52c7f084d3d802f5962d64937d03c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918de9510567849bc7b5b11460ebe67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9fcf47a4f2c2d611abff13815d085116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc7fd0d1f3469380786b08a5a210e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316acbb4ac52a8dc0956cc496ef5629118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd0b1bbb9f45aebf130e06c4e6671a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63360da2d29e4a2417fb967fef6badf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a990cc266536d64a8a0da43a01b50e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af125d31cdb95c08501b744dd57cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c724802aaa61b470476833fecfc0d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4a7c0a56d0e03b3a2f033fffd5cd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be3cefc6526d9db0fe76d3fc72f64e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79f3499372271b2fa76f9b3f2a5780126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694dbdfa89cc6ae66140244375722b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475121f8a45adb38c4016fe5a2ea3b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1fb2d5a39eb9e003d0f0bee055413129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d806666f32fd305da0794b082d1b8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08563698ce3d3e7ead1655d77915a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4416b60c1a63c11d17febad4e2feb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6229bc4b8f0cd2e43fa2e7d4bbe97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e944295bd098b413afd5c08f3c1324134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd3bf330fa1c28672ab2291fa2835135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20fd8c07beca32f7c22d37e29749bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6264cdf30fe7715c9d695a384d8956137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0dd57e03d0c7fea7bf575bbc5faa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda908ff7792d9fb339cb85b6124906c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83095e24623872e558356926b37e25a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36756ae238347db93b4973ed259bc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd7d7168bc478989fb0501fe2a2eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096dd222d97653e5f325f10630446ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67906a5291fc97f762177c0dde0c2ba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a6188531b8bd2c6055a69d404b3a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be207dc4e3579d6d43c40d048382dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bdd106052222c6850bb1607b20070147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5077d740bddc8c900af414ca7364148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca053f11f17123c07ef00f97362b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be3806c45ed82c2f5f432d87817eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb4aae80ae98315bc6d269f365b7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac102fa1b38f994e26676b00495d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6681f8c8f1ced0120b1f36de1e3adad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c2387b30e8198c0cf869d96ca5f8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052f93d23b3de697cfce737e0e9e05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52571a8bee1f6c8a685ec887263d82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f632a5d0ef278fda2e1a72b9a01a382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea5e0409ab8a15f87ee2e42c9c7dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bbd7f99408b5f5479b8cfd6a3c32b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb73c11a7dc6e2e2910962bed4c65a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eabfee7dbf05ec47f5778e0c73257161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb664dea57c1e6439a1f55a19cc3c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd3e2a821bfc62433661460d572aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3408750f4ebd455a3752d6b7e31a71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c849d2a1c193d9641194a9b92062f2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076227a42a1343ad6352977ef15c18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7832c40af2c4bb37ef2f2ef50c97bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cbc1ea3876a3228278ed1aa6e1574168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13212c8d069897ec1402b93d32ffdcbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a72694f922ff6abb4781cedf33bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648a1564535c0679e2434ac2acdaa09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9f2bdf2faa658a8261ff3afdfae4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010714ce4e836c970839fd86a73ffbad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46db043cd40063ad97feeab2caa8b82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bf29f75ab6b91e8fb4f71a76218b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0584efe2ce452808d92019fc8f30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13507c7877dcdd286761c6f1f4b1c01a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21e9a9906e3f15dd36be7f6d19f116178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e28d9187ab68d0c091dbdfbb882eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5060d9d70a79e6b45e76b115e3d605180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee3ebfa860e228f2e56975cf331eee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f8d954c88ed1cacf0795296e02462182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e41f93428e8074cf06f2bd1da6739183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d391fee631b67c3f9c6a443a1b06f9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706856d2330ae984781e39fca4fac6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426520baed21821f6cdac2464e855656186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af390590e8112908c28167a6044272a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e728947735b68577bd403158b4ddb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb9a5b3e8775b085821af0bad7e322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afcd6579ddb7d7586ca97b450653d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23907778a9b9e42f9e96ec34efead9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aac826fe61887070305cc955b95a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fced7a9ca3eb92a356e3daea673761193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db239ece263e7cd3d50870f903072b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f3e122e96e6fa32c1a0cac05fb242195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b899de7c7f7bf661eb74c176e1b31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfac57ce0efc5430cbd37bc47ce1a30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047fbb4e06a9f13b140bcd5427fe1f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c512ace566dd10e934c78d8ceff4c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd548eaacb530be0ba7521d61dc9ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f8fe4615d8dc9d2f078687ddd66e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e5b3289e3abe21d9c23e0a817876202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be1c7947fc7e945a644de4f0a230da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2739cee938a3f9a75f11fea5661d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1900261c3d20a61730a395266c938205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83c71579500ad12b9bd67e7bc44ee0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8275b3bde028a8f2db2fc8d0259e29c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec350c4b3a0ad288d09447c126c16b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c570b937680ca3dd26515127274b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed55b1bbf45eb3ff7718dc7fedcc46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b3e288198c438ac107d75f047177211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e672c1cae3c6cec55e3d85a6911561e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8341554ae53d1c1eb777928ddb65ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40517cc98aff137c71e9b738c538037214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37491c315b17bb5afc7b7d694746686f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab33a6e923e1b5a94ef4827f8f1d3ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39de513175af2e0b346996ea6a74c68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f66c712b7a6873e467a75fed65e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84addf7c21c7f27727da0c2e956cdfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee033c00b0c093d3d92d084a8c515fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e66e766f5ee7d781baebe9b5323366221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4f24df130976ba1b0760173aa21e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eba647b662d3b4840937dce2c03fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddab668bb58cea4bc3c1d0cf6631bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a888bec96472453bd16ba0dd031470225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb821462210bc74f6a40b933ad320f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f9dc7e89d5b5d0848cfa9e5d285f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cbfae04574f3b8baf90fd2b4db8e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f1de0ca4e57f5322e70aaf2d251b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f243c9fbefe77eb164c6afb07f940230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f0a6975f5cf14ca30232e1fbaa26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a55f41152da51a3d1b1a2af89e876232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea27a96815d4b3fac03b5bf0bc2a08a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566679615714bdd3e43993310a1ab75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6ef6fc42725d79999da9f122fc01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5baacd08a5ed9c5f74b32e7f3eb9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c639bf91bed3ec2024ec85ffc9b6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8e7741cadbe3c2911c3f646e0e46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990293bce664a27acde2ec5516cb7b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ab97537181fc53fc201f60386c6a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7600fbe63f4ee2452ede63e920bdbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962b1836422fa73534213a4f0bc7d84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e16f2a30e9293b36431d8548d1686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee415e48f740c2d31c2aac1c39b15487244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c16ad3cfca8b2bc7b2c589d1f99845245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160569ba348aca9e3251a5a99c77db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a1eed7062752e05d8a4d6bcdb399247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352161a8d2abb3d1e47c95d3c520d27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a8ac3cd4520df142bd5b30f91a631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d978e56f06841b6cfd6fc2f5127008250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b28c31fd292ca6467fd284a23896251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd987f854b54b7b01e0ae6cdabb668e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539960ba514aa2da443cbe885ade29d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b4d4b06ef46e86979aa0713df6d85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305ac4ec3e89af22c6bad4cbd5ddf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a17223f8b5746fbba0a4612efa7ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338103d397377073a979c35af217969c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92a77249e2a6bdcc429dd9df42b13b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e51f890c7f2c2bbcd0177003d059259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f712e9620d94a941598651c1d4e1fd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300accbd04d10c6975df27b231e980261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf11a52427d3bd535a96508e2eae1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c02b612b8aea0c05608d16fc7a29ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03b61dadaf87d912d3c203aaf1561264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5489ed50a0a3320a98cd5a4aab696265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d3ddca07490013aa0cadc4d717381266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed0c46acbe0b263f6f88b91d3b4fab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1492dd852a1547de325b7c8b3c20e2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98ded4ddaff934dfb65ad7616d6f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13bfa134465908bbeae5fb98a91ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ef8e755fc187d0693ff1d0793faa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be8b7499a8bfff0fa822b96b889052272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531017de72fc81d689eeac8d23625f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec639398681c450253709f764fb8be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec21bfe07e38914f4ecd08674467c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b948d58776707361a73195c98f0a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437aabc107cbaa82de880115f2437c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba7a5c8f703a508a47fbc0f388a5e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c951796b19495e37dc3e0dff4dbce9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699dbe4d6833ad3eeccc435a616e735280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2614b62e3350871b22ceb54c12fa2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0b6cbec45b4bf8ff806f18abc3be4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ff38daea6e94ed03cf965baf21f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596212887733d700a09a6677139a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b9ddbb562d2e9e95d016a7313c39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e06f99d3c373fe47ef5bcc303b5ac3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487bdd88b498dd01cd43d1e3be13bb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aeb840d642ada16fc747c3cffca0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f313b28cc6fc6eb86a73f27011d9f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2206e45142f4bba422a6d1e8f214a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac865090e5c6791d2375dbcf2e91e30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1d7f455eb8a47abf12bfc1288d8fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09d81647e15913cc214868d53e004293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c4e92d92966543555ce97b0d50a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19801dbbe08b1551dea1b0cb7c80bbe4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198abff3aa74d5f21dc16d1467001204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ea0a311d0aa62bb6c7d8b75ced701297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6b353da98aa92b5015435db970861298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b11bca03a068e77e254a2d49cf01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9b9613f1776b1066d9ecb4bbcf77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c716e63fd24b2765ff1edc2cf51ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf4a8dc347272cbb52af8910433d2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9333bf95c5fe3c73bd85a28180be71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b4a36fc6c3a5f664bc38d1359508304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e8e34908c6b0a52e9d57866d91cf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ab869defdf2317af818cd2aaf774306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102faf449964b6b5132e10a0f1417b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40b18db589d796e8b122e997a1da71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd39327ba7efac1bf7b3bbe11b3528309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba6dd84a0d5d4e97f9b83f838d8321310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7805c3d0d3f7cd9db352944ac31b15a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34e079735a31a191b013ae0fe0f0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22281f8380da50be338e345bc6e21bcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878df113d837811bad51199fcd2635a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78611dbfd09d51d25bc77062b62d1611315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c03a479a7947a585a686d04dc22e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaee8a86ebb70337b0736ce8220ff1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622029d36fa93da884c08a042925f32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f16466e5860874c57d35190d87d609319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956121621aaa02738dcd2850d5bd0a26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d547f16089716d166aecd729cdce6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9043d380e6f5f2a4f17eea36c406e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e39ed0317ef5e51e260fb6a20f45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec09c7ead929f2859e2716a5cad107324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4538a0069ee2a2f2adc4b0aa79a1ab325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>