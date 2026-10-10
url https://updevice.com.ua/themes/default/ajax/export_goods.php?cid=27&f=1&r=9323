--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe065679fc9b1ac386c103934ca4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcab0878133578c2ac4001189449ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82473b5704c792b240952e23f32034503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a23d3bc44b940097c2e1aa4318f5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f053a4ebce168b460644605b22b025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3234efd649b371751bbe4f69331bb686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244079db623f66db098015df84e7787d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c070f3036e158ad095e030457eb098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa106b70d86a62d5c323571df367f419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99c47c9604be42ee63a209b06a6bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4bdcab18cd64ec856b0d39ba76ba511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d08c412160bd1349693ff364065a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4fe9efe862bc2f92b273d1790bcaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e99a16812c3dbd5a58fa8126fd8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5136a698a0ec8fd827e5314593ca31315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f693dac5fb138238c9427baeb64caf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef3878710c3372484c0e6e38d8b0d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88b817d93be9f994434a0a8cd4125818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd399314bce446d672a4985f7042e40619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab77b61ea4d329ed1c900af201622d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a84d79bc0d69711f36ca55d074140c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b229c9c914dcfcf60c9272061cb0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3f422dc318391529762d318a6612c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b841b975a1fa759aa845b02dd76d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62ce9c1ef1b8adec49e8e6067b89c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b6c80f91d2ed777640a7aa1d1e8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376a2c024670ff21d0ac51a62eaa7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b403ca336b9977e5ebed3a3f7ba27728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f49c625c8f0703e909004025e1a7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ee62980b754464025784dddd06c2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ff73d5c4b2d62287b114b1116bcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c11b69f0df9e732e3f05d69d4f12932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccfecea9c67f917224134d2725876e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8d522989390615a0ba6a98a5d2b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b929c92d92df64513bd49ba6badd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7620771bfa1af1dff48699eeea0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e1a9c98d2da2f67795f8c44d518d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3268133766c6459f40888229194cfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6028bdf7397693d41e0fd96f349fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d03cad5552359a2dbbe3283c8b37dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15debfb38ae921ca2da92850dad15fc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0b58d1d45615925bc372ca9090e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca0b15d6600e476b516e592c240e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f29270db7bd6124e7e06e6eee9dc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5529d9ee29a102230b368713577ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c25456a6bccdbe75290740c822a9ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6750584af586e48f7fa74f9d4e821247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ab09b5553c4ba1373f965f744cd8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa424ab1fb779b304c44e3da4871c8c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee204d045d999426928a1f27be6f87450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a547d488638f596b2511375d1ec751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f245d58c1f7dfa07f24c939b7548bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72daae03e173ff597ff9a2e16a37053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f2a5cc173b6e610251ff74052d13d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b70c9ced5072c47bbacf7f28f02d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d17d7ea2b5c89184e495bd370d0a3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e752880bd616c25a28457fe4d71e4cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3289d2019fa9b51069def985b194a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836741f0d2c27a817b1b65432896b44759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c6ac863308ff8f804b4ba28d7db660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba15d6f3e096b8b415d9cf6e20ad9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a170dfc64ccb4991b2c1143fd1bdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42475dcbc003b77e7e41f667ec6c19463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8197e37b09db4a1bc86b9b7c9f7c54964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d1ac62924f4f590675b4e06e712265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a2489415b6bd5918f341c0756455766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff455def1675db333241ec7b2632d8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099dd3f0da139ae815a821cfe841c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977652d51c6ff76d74279e89ac2e3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32e96bc29a5ced4b094194d79b4b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cfdf0f8469617c38c0e3df5d5ab7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a83dd84542adcae471c706923c97372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20c1d6233d96a2fa4a1b12b8ca9cee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2583e97b3f204b2e97aad3fd6beed9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ed50828aabca57b85e1f108fb04775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889be36a8ac387a6832c380c032c8f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462765f009c29f36337a0d089d5751ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17fbc81b5a4533faccacf3bebb381b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad4aaad50efbacf382bd59062a87b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c727b5db70c94d923c1aa36a51a511e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23815d2b6b9ab6c31a6adb2502187d6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8956e94cc4b4ad34ae561786964cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c69c1e3df5d977475a62f3d154cee983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d5897b79a5f8ed2776077dea98ba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f29d7d3808c96577447eb09431cc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eb28bf456fea25f8c3755c8dcc45786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ef78de89010456036aaf62c8472887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e54636a41f567860c8b626b91ec1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb0fd9fa279bfbe1775489ccc803589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ef499bbfa320536436bca80a640090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74996d1addc0040f5cf4feb93d3891b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3bf2601ded566ab567d9435dbbca292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b81433211931ccca4f3559c1731da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5708b3e7bcf68d077516d1e38981994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae223f3614b73b0ec653f83dc9694195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7826bb8beaad0c651a45919d62de3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89024fe0e6abdc2f1e120c4f3d8cbe6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f6eba4f16dd6d04dd56854cf9799798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af1f06b4934f5226f2f2e3ad0ed02499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e1927ea6a4314ba40fa4172fae58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48730499af693c63078eaf4151859e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c01e38c2fedb6bd28774f86759b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d4baa8c1be44084a293b64065baf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa208ce57affb98819d0f4889fb018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d614dc4c5d7049172e3878b4486d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dae9c5aa0d37acb3f050a1908def52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a27d9168aac89e9beb29f48532061107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114c01127f3adc45ec600be621c73ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3702baeb3856fd9665a4071f5251fe1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6c847a58886a77d742e0c6f07931110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47196333b7e8eda2b48ba5062fc312111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639347c71c973c63e11f467fa2f07086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d090f5ff8756563d561b13d07051ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38889324f907b084157e0632f35255114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f8edace066df07500a29283c33481115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd508d0752f26ee5c087cb0aea77433a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb65b57c235521c83b3e24cd156c9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab213a8cfb5e4cc33a92dc3abed1476118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09204e86b9d95fceec32e1163f41035119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e61d01f7e1c70cdbb25240df2c20c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bea50fa33a212de269569a99007ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96631f53197d19622f85d36f28f1a43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62111fd7ad7c12d26199eb37ac0b7283123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4ec837a1b0749a742507eb312ebb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a774462c460bc637885abea138b5f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c78e04ac9d28d77201f1ea2faa80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14968d499ecd78c44019538965e67f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed257698dbb669a3bc4340931c6ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758b4d7e8ca23ba8168a7d327514fc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a0ef9676c38cd68325387e1915cc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258561bd751a7cb6be9a98b6737bd314131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b3b779fc6470cd8e2c8f926db6ca2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428316898191bad49b424b7b44281229133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6ca55ffbb7ad0f732f5a80d47a81b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4cea8afc74cfef19fce4dad6cb14d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4392ea95bf3613eb7f8f1d4067ffa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814928dcd52543dbb8351649f6b8cc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d210205396bae9f0f8b97a10300d28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1cbd4c1042eaa3eac1457c07ea94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5afa7516f6301437ed4c60f4e45917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803665a8159d53da9d457fa2ee320f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12a3d4009e766b5ee310021ac107d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc53fcf01cd15b1e1d56e9ce829fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d4d46d7c54163b029f08863c3e7d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94950524f94644f88272d8c9a3cc453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83788542e65ca7b2b4200aa3070f56b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247bc5ca7b2f248fff9af1eb7680eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25bc7110245bc1099213be10ee847e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0000d0d6edfa1f337fd33660fe77b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c555e5a682932163f0dba9c7149e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b652b32868818dac2f9d854c57c3e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92188f7bcb687123ee1514df029757e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f436f35a1834b4bddfc6b0392c4359d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb77b9eb43fe69a71a3fb4d9de12ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cede34e1a0518d6c0ccc854fd9fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656399fa0c56ffd0ad766628617eee7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d66a03ce3e94b054ffbcc94d222ed7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcadb9616b2d2bd0bc38b040e6ac0f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad04c10171335a2c7256ca85b3d44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1ea6f27c62934a4cce466acd9b93f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e0cd29fe60abfc55e6a235aafa9d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a992feb264b9cab2c280265000a504162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc2616eb5b0dbed6308c30178f6069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede34d8bc164255f0590c3261af72e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa7f8534e6304c0d14c5dd1dc52f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03910770cd0f7e1074cea997085f31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44077634e85e16962e746f4739ab7e19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb6f096249a997915cb90241f20c89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e303054e0bd7fdd7855d8dc0b5d38d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b86b780396e85b09e5b9706262162170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51247a53b5fb17ba9d947cde8afdb467171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70fed8f80df73dd181cf3c69f76929172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6df30a1fb47c3cd5eea0ce055ad7cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a732854e518093a8d44bf4c99d4678b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f2f3aa6b1a4275456da3a4516bd30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab48755120f7eab194eb17099fa8aa3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e114d49f1f66adda26d262902259b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b293c04bcf483ead7124e6c2edf43d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96b45abfe83439454aeac8e3c98d85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471ae5b9705de841540c7bd2ec6eb73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d0097e1ec947763abbffdc1900fb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86199f25cded6e2693ff06fae22b014182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe0e50443682ad1953d46e9ea40a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956316f2d182f644cea0d9ab0f4bd246184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7257b82e7d3f83206935da2eb2da57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12cb368df6e12b52b539d7eae244be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a548ace8f418a5649c0e11ed46adb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b7f62debd8c91706b7af87772c71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2825997b7e202a647763741610812c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c04f27ff65688e245560eda97cd7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fea5a403715871d1d005e918235d57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d81038f94caddd9d0aed4c3a66995b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be29aa397ab1848482439c2b74e03c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9e7288fdc0057f50ddce4f1ffd1eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f0609898385b6f3a3f72c942a336195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e299b7aa0a0ba979f9a08a8df28d5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0585af7b3d707adbd3e06be9f8e472197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568f81f47d672f49c6a074bfd7659c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b8563c1ffd48b405b83d254d489c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee831ad1b56b43244ff2cf4761bd4a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42886b3d6ccb9b521607e76d875f4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba27f98bceec2aa812d8a295c84e9a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668085042536b96b72daced2549165e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5244f7d76874274923e852996bc67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdd192c1bb6215c25ae0ab1dde1492205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1d06220becca3e41af9f6558e407206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba341e704f763101c73476a4088aa07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a7dc0117514c91dbc8dde296d9b9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712f294e016bcb42621e5b72cba5287209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c731b2470da315d3408d4d08af99a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa54ca4d925bdd2ebc382ae4552f3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a230223c8608a79316e092708544c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591411f1f687d5ec764b39a21adb94c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf56674cb56828bce5ef3a9b3caff0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda826574e1f67fcd1faa49a5bb19a39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9fe7f4b533c71a5d1455ecf6d6da7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af4054b02b64c94d6ca020cac4a1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb81e0890c07af05f6c2fac1bf5929d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7074f1a7e80c3c9f2e9e93bc80be14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fb42485c317df5eaed5e74139d115220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfaf34685b3b41c3d1887921a1b9f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d8f6a3e908f63f4ab12493340df4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe60e0b6536f3df91d2195344f8a1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db4ecab1f6459dfc349814ed23aaf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d6b7f3b441a318dc0e5d40774dc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bd111052d604b0953002de4edcc11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df3dd182d2922d47bb9c8cc2ca9e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c5510dcc3f5ba81aa66d4e83f90d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00de792ac99fc2c3181248ff22f61f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa038cc5445fc3c1fb9942674eb40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c18b713526f8b197ca8eaefee288c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8b65cbd3ba999e4fbb74cb4ee1ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ec39d3c0d992bb3f867c0f9b447a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471afe3b3966167013dbce6c15465a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea76860312d5dcc31964fec2e2200235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726500b62ddd2bd6a7883f7138380e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c61d229634b1693314b82152d49014237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f7b132c07173b91353002bba38e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877675855ee19c153714dd8e6ab6af2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c8c13c62394763bc8cbd437de23ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91263e0f15b600a305a5d4217d864e6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714504b8af10d85ea393c3f90b127d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924c30b965ab5485bb71d13be8ffda0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923cd88a254d670ba412384dd1c1b91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919f860aefe08844a050add4370e6c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50f1a876ae532c047b12f281ed560d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc850a0fbd66c8ca307a71c9aadf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4430e1c768590771f47caa4f5ccfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c113d4a217cb70d9204b16981d05f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc92bbf42696c59d57a597de85b44fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a859f5c2519d271188287263eea2ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c895957e96abfe2871a1a448bbb8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade347b79fd51c5d92c496cd53393ec9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76dcdabd1111a221eed4126d2bfe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66884462830cf8a56f0656d29a6830c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56bf76c43334bfb3cbe513ec0dd1eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eddb5dc964b1e41c5e7673b9177150257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b964a6869357397bc0a95bfe5bb1dca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2bd79897f9ad9631dd8d9bb32a87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c433d7a8889fca9bcb1c00f8fd8f06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f4735ae486761266b33b5c0ad8ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff219f6436121819093b9da0790508262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fc96efa5666b37deae0b89a7ecfa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d63e6099826b90d829adb6dfd0d12c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1aef36563e9ae19f6f0f72af7971a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dde6f1963a8b454b23614a8acbc667266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1273272fb64ad1b156a50438011a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354d764eaf4a063d881f4e8d3a1919c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184264bb9d72adb45623fa7aa46d71c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9efb47b4f3e371c35be02804712448270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d70f2db2ac085d4eaf1195a92bd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127d4f8aad516f7d5f907a363b424ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa00096e160e91ce2cbb64f55b7c8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc8d722781762942251e6d9dea78ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf633aebb837c5f9ec12b44e98f0a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0843410db6a817c560b0aedda587d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd9535655fc33e985edf05c8837c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a078f91f5eeb9833532208be108d4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf97e29ed1496fd7308a7e7bf28f3f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0fe4de56b68234458a8e040dccca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9487a76a6c38d06bcb0479e6671d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736072391b13250c7f7bc3d9209d410282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576acfa65f5f9f7f521b8bd9895a6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa498e0a7e3ba0312b1de6f9d831ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe28e45147895f0be89de35e3f8845285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91236534913373e8211c753858304ab7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b77d0321026431855ea7fd6e56b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81203e7f73aba43a114c1263391445b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84522a854640cfb58890f3ec368193289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb08c08054f5b878b1918beff829d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c4862b6874bfd4858cc309a228d74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfc4f814d5852035ec33cc010827b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129db282d1febab29ec5e00c0e80a5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9fca1b6a2edfba00b3c94fa28f70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739b696eee0899e85b9e9c3e75f048b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526132fb63d3e9594a112064e9ff91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115a13dba248f42dbb455ca2fc0bf2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c44cf2f11d4cdf96bd94e3416c847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075aae41d03e5a039c12734eb392d7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959f20053bb8c66540b23611264592300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656454385a09e9bf5e4ab4470850f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd3d1f3f7ece9f2aadf95ba0c151d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e76ce2c8c505ec2c8b5aa9f372ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee11ce08ad9e42718d1cb0dde71eb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7a4bc5ecf0dc9f3779feb99d7776305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473807ad966c7f11b01f0d79bb950758306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffcbdaa6f386f78807fed2991d09e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e69d2e61ab4a20c0986b1efde9cc0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6115b4ff1b9afe5c860e3929774d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d3f67a5e53a71dfc23b6645584399310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fe62baf6b06f9c5460aa661684aa2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac7b672685afd865a408a11c437d84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa63d27c6ffb0aae30bba94abe7686313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611f33e65585311802b7bddf591d2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b9ae13459e3befc5cb5ef5e831f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5c2f62b84fb66117aadc2148d3b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d7e6c36638236be312a6bcf023402317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462610d00f2d0fede4ac03e53096945318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f48a3f1d46b76fabe10546bdbe350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0988fc28e2a35bada2ddfab269fe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d09e2b39b1a69c77d0ec1a8ce426321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a9b6bdfa8d6c9c6d4274ec7c5f5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa1198995afaae5814ffdb38b3d21c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d4f14d5d3379d8b9be0912332fad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6099d683c7743970b861f11920e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076191e3526daba60f6267de35d7a04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e954868cd8ecaca316f2ffb92a73e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66650add4229855996f7bdf45f734d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916460f6fd3ef6aa7b059b01ad785da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8cd232ffda39e94a6239074d9f7d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d021030ea990d5c360a234fd75d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b03591c187ea68f8852dc21eefb4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d246873d300b56175da10b82d635333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72b84766b776b862ea47f257b34cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ab662fe0e22b3a203775d3b1f5382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f69f45f17efa1d4d0a85308f69463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153966f6bd1523e0e67145ad91fa85554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f78256940fa9c95ae91d63c18bbf2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5329b7bb628cc0b74c35f058a824f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bc13928b52c916e7c40759b26e38a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dcd4322fbfb1f35e8db24b21773628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f02c647e13227387daf204050398a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7be2a2752a318eed0823cd69d3fb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c42d87029bf8966ae8f45e7b85ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59146760e09b76a8dfce5a03c0a0df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df9f438864779cf6658ae34539335e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90146eea113340ea885fcfe64384a45014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ef26e50fbd5431d8ec914d4a408fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d2c3907768acc5f8200fedbd4e6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d863f3d90ad8ba496f987d1ecbbdf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a316527f9382cecfb71bc21f15c42518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5fba4946344f0ac88d4103f6cc38419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3be3f3c65e6e7fd814ad7c806670320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f7f0c98f83401594dd81652df72e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190deb975512b19aaa537088d4999aa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164c5c3cca8a2cc8165a6ae4cceef6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e7078f399afecf828b9efc69c3eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48581c8379be6f08600c2e178497725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168295f4e9429725db9553b4ffa53826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd13bb268129c39b33c39f008aee227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d70b1cb0e3e23453132b1874be48a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766969755d416d4955cbd7403f9a2ce429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a9500f0766f450361af2763197f3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a5de83fd7b2afcccfd063c89c360231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd93422c6bbd0ca5d950dab9326c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e78a50f99ed5f77e8752a88f399c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77bf38dc3d78b706e6c49c2490846834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3d9e22cb938eca06b2bad5bbaa6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994d8d2bbd30c67ddca7d6ae1c8fe6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee44bdc6511b216e7b97200af4524f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b92eea56ebadcf586322d8e49929338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b650a3260a35edd0e8c1206aeff63839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0117ac4e1ba4c3c0b9e138f70f6b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765b800e0f3fc0f917c7f7195d6361641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe861cae1fca9d1a653f49587ccfdb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2b6505256715de1da00045375117343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f58ed989a96fc15762a8d0e6eea0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e018af10a90d778cb8aafafba23f0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2829268b975ec287be39051523122eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed6e6f4690e978ede2abd7c84bee1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd178b9a27d607155d8fbc9fc959348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a50f03d1e5540d08047238054946ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c117cd992998f2755e8c55524000fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c5986d7bcb690164551f0c163e8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840916ab7ff8614fb1428ea33dfadf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b83d61d255a7edb8a89dd3d545bb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b90a0ce0ee5d8de8aeef1c3c51e79f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f6104707394b040d9bdb0784a170b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49761f5798cf2d6d317b4bbcf68575756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b90ac52bbc0899e90ffc68a5a2b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedaaad90c9933b130f8150b369fde958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58d8416d35ed449baf36f8c8b3a3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33493b9d2e0db68f1e88218861876e7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bf09abed3252c44c31445253efb6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af5a107165a8ef12c2e745efdfa5c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c23246d14b4b606d16adad694e3be663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90b20cae95a39fed9a3b5cb4e4afb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abe5e0003fc2aeb95d10d2a3da72665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aef6f7f1ef4758d75cdc449e8c16f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9485ee732850eb72b6b2b474a53b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4908695da3543116fab62d235888a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b84a49fed22bbb38a955dc5f0c8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a859b21cd54dfcbf34e903bd4d47f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39e53cfc9ebfbf984b4edb3329f9bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa09909f91a5ab55e1e03a21e5cf7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58f29d2e403ba7637e2c86f977f63673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95459c21a4ac7b420b6e83ad0171a5aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6ed48ab134e66e62a8a5c2a56dfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822b9b0547d5f00c9ba5c3e6ffb0e3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a2ab0080f76637a0ebae8f08683b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e49d56d2d1710bc1cfeb7ebce398a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d7423ed18ec4b1ce95aeb7c91861a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f722c2991b56069d958b74701955080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25bfd3ea85abfbd5a4c17caef8b7e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7dba02f7cf8b4bd6e4db5793e539c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e771ea184ebda95eb52fed0821af2da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d756db4d0c502849b195391f6dc6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457b1f154386797c7a96d7b2f2ddde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6300a902e5a2eb807230ba2f85cbb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b215a9f55b26edbc0a2d0ee0e2e6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb159de6163acda86c3bb2c3a62819c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42076278250e10dbf2d4b47b4610d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68da7ae413c2c2a0d8ca913cd9461590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec0d61930eb8166cf5220b413d3e1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e60f01c44d06caf46e393cac811ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e8878e92b84fba73f4ebd81e398093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e94e8cc46123730e26896f809746b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c0ac3ac5d29e0b3577244946b8f9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9add0c5688f6908e01bb4b5710680196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8dde12bc709f2c590cfc0c09ca7b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695d1ce88de8ba0a32ae4cae5d675d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc6c678193b20234808297ab1f66d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff20024a38bb25dc6aed17e7b8f1b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d502e30e79ca2312e6392e10de1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501a7151a513cc50cdb08e001295e02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc188caa2533f68da1a1bfdf371579f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b152daf94024bf7f8ede6761a9d45e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60626eba3d8d62488bd9ec9f7a6811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100f67f7671c59d641250beffba89d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f15ce7e11baa64c28ca1711f36be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8ce7dd520d3a677db2633cdd79194108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e957170fb10a609d1aa835cb4b7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e5455eee32f27128051b6edbe09e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929f7200f24827e222792f1db8b5e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d7d13cafb582d2d4661616e9a9279112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815097d4c739fbfdee81cab92af9c196113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bd8d0c44bb2d5dd0d6e915e4b936a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d501b5a7be24eb445a3a4824387f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ad7314f8255841ec742c12af9192116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f14e5ea34e3b80d49e3f8124cbf4b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd590e247bb5056304e0ee72a75a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac4c4eada38b7db3474d5e268cb88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a92b9e886de36586c87b603551b3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf7dbdf3a52d00563db62c5c2433b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953fe83608f400828b2078879b8c39b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2765a88aafb57dd2cb2092b90a13a77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd26c0403593ae847ef71fa0892f39a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43cf4b40cfa5237de372b2c90bbf95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9033ea0ce0e5c0330fc201f2a4bbc43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0b7aad880660117af175724bcdbcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f77abb1a883a221d2b3b9a0b65e89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8d93dc91f33165b6883532849218129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cac84df9a6712d624d47e0080fe66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b4dcf576423a1aff5495b6d8ba10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4daa8b5fc18a0acbdf2c6ddb45086132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf0958ca4b9b2d25bda2a0e1cb0fae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac99f073317b0f3f2134ce016833dd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bebabff661a101d139e208a2c774d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049085e086f1e7f09504e633655d9bdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd8ec3f53faf26f247b5c2b2408d1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689c5b900bde0cc6c273272ed5f7b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9cc5a754c19336521af6915a41eea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f271a5c467fcb6b8b685fff786b0625140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094ba5bc79151033a86d44aae459864141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaf9a0c419f473e4bdd8c83f98cbfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725933c47695338cda5143686f577d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42ae8515709e6a5b3974a6cb7c464144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e37c5f3abde20d99c4890219e29bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfc5aedf4242c368d195195fef1aac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e95cf5199fbe177966bd757755718147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd3d16d7fbdb7a458eb93175644010148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f576b6c04b13742458c3bb0b463d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a42eb6bc48bf6fcc5d988e88878e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643845413f2712553ef44d67e75addb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52986ae863ff0d9406047fe80d711152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14351be37872a6a126edbb667d795c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9ddfebbbc068c4758a800e7183b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d923e2b82989c2fe026976c28c0755d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32819cbb2389b378b8bda64635929156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac6d289b8abf76b83de0256e1e7489157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e05798591c26252b38ef792aaeff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102567af710013654986a26768abeaed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a69effeb5565e62349f826394876f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504632cdeca3a7a2b5e92a8ce628a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43136fa3f20826648c7000b6e3031b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac864704bc653f71e24a5bca47e3583163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f59d3ee6f709c896262a2019d88b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5e2a0788520875bb3b365212ead79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a7be8c337a190602d8270bd781f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a755af4a951da9c68c5e6d1a215848a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52977eb6b03819d2e929a7ea067164168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6468e2af13a50a2b7b8e530731d2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5841e3b0ffc1537ab9e2396ff6965170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d69fff9c152067dba38e450da703a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e34ced0abd98199fab90bbf411536172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceef3ce002a022d37d8fba41044024173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491bc63e2620e6ee55d8fee7967767d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f70d9fd1813bb84583dd42dded5f06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c824f112735e893301ab05cb0325574176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b017e54e9dab22cce91c648e0b6bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d04c00c823e4d036b890018a2f1c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a53d069e97b135fc0334436d13a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb6c19aeee7867e619255dfd24b859180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ee086ff545c37e73d4d87594125a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22e8782eb4827101f7bc22fd8054f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea15dd265e0a1318540c9a6b66217bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbe9cfd009a448a93ea542f7f6697e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabf6ea501967389f88e13201b8d7f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7995a9b24ff8e2dd50a145f21ef46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c997c0ae9d350405c51c3ce6b952187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6185340bdcdf60bc025a9a8a9c20f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280683c4d22dd3190a384d245a50d475189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e0d4d9e41b1ad31f58ec5b4d406b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d0cb2dc8a85d816cb7922b01be57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084dbde6dfe72f1231c64f28fb2c24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bf10c2c1482eb3a554cb29646a024193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd85a8cf30abf80b583e025c6462b2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84840e5b8bd192b131509970ef44211195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223784c3c5c22d6bbbc144943ce41a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c1501f84f77723b41ba50b0ecfd7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2370622e0b5a1ba10fe2ce2c311898198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f376d6c6acffa7fcedd8bdb0f97d1f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd275d37534b719cc9ee86cf765ef4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27078b273682ee25f23dc5cfe295cfb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef17794e0d906087f2f3f6cdf7a224202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc631e11a46eb7a56f6a33643268a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2ac23ac19c0fb44c2911e17f7aa0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af2177cd4cc06239e0076fb5cff753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f84ca765ec6dd571ce7ab642b2150206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c91e72e6cf3a25c107700f79d855207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599622b78d5796dc2a41c7fdd934db6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c62f3a08cece5472fb60c0f6df0dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8332bc6aa18dd77acc9b21c389a2274210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0adf7dc6d12a5ac6867fefff1cfa5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2b231ab58d08a132fb2fa276ae72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e92af3eb313eedda420de63b4ebe6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc56e394bfdf3fce92f3f442c57d1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c20bd6837e19a2cabb4f95134a3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15024107992a3d51c55f0d46eeadb201216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf847bd6b5301ea5b61d52e8b3378217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929d558949aa9b0c7ea38dc07f55eaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc4875d6e79d822f25376039fffe4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697513df81acf1a33c0e19ff2a904d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b47908285d87540ff5e0ca9181cf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5680404c848e9603fae4655a858ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382aba4fb856802ebfe5ab691caa176223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7989e3fcce94289c0cfe969abf55bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64718c010b950f5ba56d1a9689e060a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a081c687d136a89e1df8186ee5a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16002ea3e451971711eaba0fb7b0198d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea37d51a0f20406e9cf81fb15d319d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0625708d906bb6c8f1877f9f0e13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265d516aba76dcdb56f6cd5fd9f187230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1482ef6361a7613969961c0bcda952231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4fdffbbf355033661a555e31d61eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e8b242636ba6244582ed268d79c83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf32684861de0241eba6a43ac35ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce985bb4fd548b1b2d75c5241f5da9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740b1aae60d9e545e5b415a8960cff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453ca412a7d9b8962963f92618c3d4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77ea0d7f7d0bbd8327c1578e8b8ae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b09253fff15ae074c59359ec993da8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262c2d47483f59ce9ed82f63c10e151240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e441c17f1c5ac61a86bd7a4e40f030241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285de67bd0b42f0af66c447b9111964f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d1b931f23f3e4c6acc032c8b84a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e286d85d1e11b8c377a3c696d6de01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c29d18821e93c4b9026d256b3a9ad3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102843dcc79270dd657f133a6200d4b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b9f6ee83e6b034d9c143ba69fd99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597c58bb346710a1c5d0a9581e807c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f411c8911d7298299381028f87ed4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a999ac5e9a823a8e99bfdd42a155fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b32d9692a5dfd8d76ccd4a4847702251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c8817811b9c6af1e4cd001756252b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa302347259fd041346cb9c0b479fbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cdecd61d94b68d73f9a6611f4358d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd73e1490ee8fcb8ce2446bad5ff17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc34a7f7743126668b89d8797a04524256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c7a4b5bc3858b557c9e4bcb761716257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016aba43d2dfc67b22698f92142fab9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d178102e3a793a524f579d622b3d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d018775711dbcaac50d6ab2505451260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef36e9483e35b32e620c12241a278261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b633e8dfe0febbf7ca2667e2cac3238262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1e7433718539785dee2370b2090c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442938997e4f4c2db526fc677247483264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91a57afd23b7f8c6b4d8b7ee82b67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68043bb79d5d7b56aa774b67275239e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d229fdeabfdd952c3e064840187b932267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9f408777a9d9b833618c30f10d93f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b1bfef7fd8f00f303c2ca56c6fc9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7fdc9143a78de4cc2cb0874ec5908270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6271fda7d1afa44ae355148eea93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a244dd0b1c2f448df3b50a88a053272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dbe15362815d22f0709b77671a8f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea525cb07aeb5f40df7a81ed3d561274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72cdc4bb885ac51e40cfd429470816275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a942f42a6d6b0dcd5fe4624208300276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c354f9467521f3e2e4395f123107277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3356338c899655672eae23e7467b7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ad779ff3dcd78af83a5b970a12f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab12624340542a6d04622c35d7b0b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23afaccd3e137479f4d501d4e67e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b580e182484273446c445079bfc9b81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91083d1286949bb397a81d516e4141283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4b16a13370cb50b9d05c3e79bb0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d035389282e3e2df1baaed17552ed1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59334478d23fc2f67a2028c52db3b599286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2088350ccb2e434c39e4114fb1a62e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7e63bda2f7009299eaf8a57df175288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c966d411592c95b306ef11dc3da36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4bbacb9211161d27fdd2df5a74322290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab561d2792c5295f7f3b9e075e5bae4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dcb25aed8b468de3b315c3fdf5771292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e4581598d3e99f1250f1a3caa5c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd92a3a15519848793b3760625111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce92985ca6b2802666bf9b4dba715b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed45df4ab57d135b23eccbabf1968c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9899caffdd05121f0a8942fcd623a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab3708550e5f7fa4017943a2caa14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b4c27afe6ee7ad8217602ad3b84ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876c9c8aa1bb65b46e0fae5b9e3f2ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88e2e30889bc9516d770a4a7a929b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ffa4c9408a5024933e8a73f0ee994302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eded742d0750ba3e13a8a6d072cfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375676134f8e100c16902ff40810c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27374bdfcb1fd683e97bfd6b7e130d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e84aaab71c89f4ed0c2e514e79cc96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a9845d13d700945e88a98cf5ae253307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840cec93bac2f5dd1706cdce58da22c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3f26e83f98ee07a0ac92083de939309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d2836c79405f1bd1f456be6f8522310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac00782fbb0f294eb112fd3933ab41b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ce89c65d41887640d15ff8da6a83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab380a9e2aeaf31e8c7fcd262a8e9bf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762b6ed6b997238c09f5f7478e91b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ff04ef545d424d80342301a4cb5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b5b74ea408c671861f95f74b57e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb24cfab5678bca465490e842a5111317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f222332d9cd776d6838bef486517318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc9708ac443497c1ac960df5decdc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f2fa90bf4f002c8bd0d0d8637b624320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d10c32d586796af244639c989f363321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39881961ce39b6918432f1d584b80c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6789200e89d772e031b74f247042b67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184fa7cc2e74f306454a4f19ccf0453324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df281ca12fec56bc12be698780069325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>