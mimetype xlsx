--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a490ddfd3058afedad8181a2b81d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8b685489ac662c7af557ec9b54a9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d04e5f391ac08f25877ea0214f9b133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747b064c99ebabba4cc16ccbfa3f4894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6919fc5d5cb4909af2ef6362f74d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad4f086e49bafff364bb7694a7e98d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c3c78751b7fb84418a0ec0cb2c537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456ab0db2ba515ca806a675bcc2e968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907aa7434cda84b94f35b6f37902a0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d6441b98216c2947d41813f6daa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1702522ab41fa2be774a15326ebb25111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c423d87d094b0fc6462849d76cac3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df73cceac3550885eb4e7536f8cff3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb59ab52189dc12f531547b1d1c78914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740a4393ba5147621b7ee8eb77543a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a42594cf4c140d2cc28477e9f19f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b203a2dfbc2a7a72f16f03e55dc89617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e995363dbf7593a1c96ea448644618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121048dce8878d290692432ef8c7497519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cb128d67f07537e5d62a833a2a4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a912b42532fdf9dbb7e484a1b728a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acbe1e8022215c3c6244a23d45f6aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf622b59521ece045bc2f93bb510c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00511a8669d304795600922864179eb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50f86dee6998c8f991aa5d6178f2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cada7aa127a5a787106f26477de3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bca2f65fed935e98157ef5975654d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b5560b93a82a260c48ff50f8fd3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf5d97efbb476078c504527ee1584d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff00a36d44d98b06365d46d06fd70f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c67a2133201cd905fdbbce7b31f35931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c765acf57593dbdbcdffa8fa77495232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fe7c44ae3c0ff44110b820d8a0a5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7ab466e70944ffc14b4d337a161f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f58e3f5300db9de19a49efa6af5c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393265c696625467a79ee5e110d7fd8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ace688796425d84477fec257d075537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa399d866dd09eb48d2bb3b35d3f3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f270ae8a295a64107aad880d99b1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d48e3b94958058540ba38ce148bf9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d71532378115617c198ba5a24ee7a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0717f3613c56501c897ab1aef0f7ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d433c9cdf841715b5c7dd68ed348a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db47e04ea0d69179e2288fc48b083644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80406febbbebbfd2aebea57bd19c0da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238964238c631d414b3af083f8d541346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5de13d2d28394ae0894d5a2d627f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14bc05c125da526ee879eddf9348f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef854bfdd33768acaad0c758d880f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2ad158f4bffdd1642d7a7bdd3d5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e62946bae8e1c6ddd999e835292aba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc5cd88d92b64a89902bdebe05924752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd13cfab215ca94905ee7413e9e53753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dcfa656d7f32cca4350b20357dead54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df7145fa675d7aecbb7922cabd0e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8048a36e20db4e7cbe43b54f90dc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7ff0b8f0c69191e83be43b3e7514157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2587ad358a30652c3feb8510f8d66b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30984c1136bcbffc8dc094f549cfc5af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385441d91ea813679c0b2cf7c17e10460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471e319fbdf1e933b4bccdbe929dab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a918e78abef65544801a771f7102262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975e7d1ae55f424cd1b2c6ec6643dbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b07e5f958166b4063ec210fe3eafc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f8066ed7818484760f829d47148065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1b2dd6a0cad3bc4f7a5d9e84962fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf41836a484fcd8af07807a8148c69c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90804ce86549992b92b6fa27433ae9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4578b5a0bed86640be802decb8c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663e0831db324d7c2785309c8a235e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f399dcbf12f5a0f17e7577f51a41ae971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050c8c5edc817760d10f9d2b28aef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf6e652967f57a3dcc3fb8c76ce87873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766523b452dfe125cc1a1e031e16d5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca46e5f1de2a12d1323ed95732e257875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49cbcada6e0ff303752a3bd5fe4e8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943429aa1dd823174e4ccb27ced94a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6035bcbf8cb6e23fb8b10283ea746b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556213c86b4e4d74b0c1c79d48396f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da8c78eee37a2868f7fd6f3245fd7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c494bbe8791bb384c33ceafa029d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79329ea3c5c156eb58cef4a8634ba71a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586288eaec7e50a59e2da81fe9f32c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc4be3ac1e9177c9bfea13299d141a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bc3df05dd91f2e620adca42a55bc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a3d05ee7a4f386bdbf3894c9b2ab386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58156314a2f7e552087d322950958d9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a323ede4a2b420a843b89b6067a7c0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b3b58d6f10da64d6738f39eb838689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805865ca04529ff2100c663f6d5cd67e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74832eeb7f35ad2defa15b7dd3d72a0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bd86a2af531debf5ca908f909843692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9290e47c1ec03146ec06046b32ef0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8620aa61aa46d9e35da7df3b13d190094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4e8c429e4b38a63ef3a0a6b206acc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133a083df53bf9603895105a265403196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5908be9cfbf4224d9f3e5b73fb636497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda8321fb4a857b42ae461dd567fbc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745365b932d8350d21d6acbcb016e6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4d26fb61d2dfcab94a9999f00219100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1d0f7ff290f0a1b0c6e2caa53e505101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab3af3d241792c706cc0949a12cf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7cd28dbf4209f414870c963e96b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca52d2e17c70f2d2c52b337358d20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16f3f58ea7cbee36345f2522ae174105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e000d66e42ff3d320e931bbf61c56e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceb9f42ff9aca1703112b96aa00a3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca705932a36bdcd8c34260e0a3769e70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c1be64a6e5e3a7fae00a9ee92f6b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9c4bcd277c8eebd81207219ac6921110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45bd42bcacde8908c0e5d02b472e61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd928d09bdad42046abcdec85d3bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d9f369b99f0c090382cda903b2f94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868ba9c2a720539db020e928a91ff0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259832d027a42fa81bb0f14a51e7b562115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d811a94761d6bb6ccb204dd43e15b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1115ad6d5aa45276d83a00d4b934be7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334f72485371c9ba62f46314020c94c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204490a52edf79ebc9ad58a39b18b49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa728fb65ac40a9cc06a08b0f44f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601021c3621c8dc9f4f95b67ab5e6ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db750755ed5724576117c9d58f02aea4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387712408e02bdbf6f330b4d8df21d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae7a86ce14f3e14e3ca0e9c47c2267124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4413f9a1af5557370f822a8abfb1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62df9062df613de7727b5a330c1f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe9bfb3b61109e8b67e2861f35628127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86642c88c4dfa6ff83c78dfa18df96f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421da5c77c0cf162ea187fdaa9f8aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe569fba00e6572944ab8771db12607130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e78664fb7fd806709eb9d731e99d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa304594391b663f8d55abe5bd11bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba12039822253a0278e87d0c40b032d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f62cfd0e6360bd5bcbffbbf675e0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb97af4bcea65d9c9f693884cf8508135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555dfa4014825787fb3c60d3dd311b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba90c62732ccfd9e1a82139c14678db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbd1efe3ddeca01ed240b2e7e21b59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102691d1d58f9e1514581dde72fbcd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b828c8cb0c2cb620dc2e31e6336ab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a0e84586140063f8e8036941a8b91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19706ba045436ca275c52f726d88477d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee86faad60603e892f3f30333516ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c283f1eb41c1c36458d09027c71b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe9d26adc13fef9ab64c1bc30939a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89719d1acf20db8bc51efa382ae5443146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb333fae7c5260edbff68dfc585dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0c27a4f10469ef95d1ae960d03c50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da787a8af118aeaaa95ca5e97ef3e24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb2b611cc0d9c1869ed6d389cdc65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf189154f76a32a4cf3080cf638e1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db0446bbd7455c30c5cf7a8bd7efba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9bcdea9fb06f841394029a2f314fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b91ccfb057365321a8d53636ba521154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f1b758c1bb902193e05b6b7389e29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c1b9ede048d5f5a0dd07e6e68e425156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e502d7754cadecc5b3b03bbf3500c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979af9258bed3ceab9a0598d79b0645158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61404debb6b908ef25aa1c3a2b2dfda9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a7a4a7bb6a4cda7269ced66a0678160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa74ef34db4370ca11a2c26605f702161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba81f87faebcfd91db3e23922587757162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d975d1e56a1d0aab27cd9532d05188163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058026a07803b468f5a84577ebd1f1a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c328325ae7688e8bfd8cf4f2dbd0fac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e4e05c091b648d16e77f1235de79c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768762db5f2ec29d1c39aaf3747ca35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a6402a7fcaa7e7f48ef939c6c7298168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b076021f5d6321f2f2d9138973374169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec1cef1bd91561616a22f7f761f31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d615a9c487f58d72cdadee2d8156011171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a4ad22debe78845414248507d651172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc837540dcee48a45c7c88e9e733c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dcbbdfc6873571cb2cb13e9c3adc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff60cea75c5ca262d464c5e3d7a56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84a4ab63d7913f1d0bb8c2a9b1aa9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca7425392611a86555c6f57b2a54a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d03755c048b5342d8e51b7d1d94a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46239a1ea8ab198a7a09e25f3fe693179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf21322ed36d70b7631d188273d4032180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e395b241b61b08ea605dc290c34e95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9fb88a6cd0a8f82db3d385a679486182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b1448ed076c1b67b15fb5d5634b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b155bae37108789dbee85df441d4fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3cdb9f4ea1fa96bccb57527ba0ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081e6b464f07d32e3f697ead40be57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40d6e3f8b10c5e2290eb0ebd30080b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb3e926ac5fbc4329fbd68defe9dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab856fd4ca686c99a484823ea063fa0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d97de860821047c860af7262fddbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3efd0f5fc3a676254d10e9fdf5a18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d88b55bd327a56711472b9c115af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4147270ffda60e5bb286bfa2e2777193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5b51677ac987be6ca8d9091d6441194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716eed07e304a86bc939a287c95ff89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c178c6649c03621dcf4e2ed784bf2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3393f0c39c04203131e48322d888ddf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b0d9ef1b816ab62e242bec4fae8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b289e5a6756c633ba0ff7ecbcefbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9e7496963d6b0b5f7acb1924b1fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e1efe448ef6d20e1955f977080dbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d63c599ada4685c110fc25446952bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f817cffe2c96e700279c33d2a0c2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4b60b327c03a9546631e9e66dc16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca037aaec91e09180d2651b3ba973d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935ed0dc1cf415facc8672da37d451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c30b3e23a938c666b0781b840c83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f7bee085a9eb22f11b9d1a712862b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751ce3a946d404e0210630a10f891a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d83cbe5df3feb4dd6fea6321ad0c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83976b0b0cb1fe889a4850a9efa40c64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2caa4679abb684481d3546628200d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148cc67bfc8e393affb7f657b62f37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fb8e30adf22cd85c995ed85d29715214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee026c7ab1b1a53ad42b077db5d8ace215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e195296f1be4c0ca478dc412df2fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45497f05d6f8e70719a737409c22e630217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa7a36ef0ad20b4921f092014405a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f04760cf926ab23b2aa888953048a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb2864cb0253bb19cee7ea471447a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89b1c27924f17508e9366ec6aff9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9787eb2a0b6d4cf9bc48e0a9df0af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de94b3df323df264d6c8ed07bd1b091223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73200010fd592d31c57b03a64c7c5e66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb81c86e5768e4ff6e59e4909ebecd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ce5dde88f1cd471be8bd1e6c617d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042579e4d0ea71f1c7036b04a0e01f4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f716d3dc57370d685aad10c3e4d785228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b0cbb45b114901630634de88d033229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f51ff212ca382f20d4db551ab15b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243365c1861a1e8f53e0e8da9887081b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8708e80de0379a0f779692336b683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dd930392e095992e57c3dad583470233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828a26c68efe0ba36fb41ab0c396c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d414ea59b48f9889dfe4c1e5d91a63c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274c4c2489ccca85b6cfbb0eeddeb7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa90539a845d0cb65d308ba9bfc5ff9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b7999203bce964ae465b94d63cd75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c8c6d741219a7aad654a6fb30d20b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa05dae86dfbc440050dec896c35b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ee1f03f64eb5076ffc9f6fed3b3f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e221a8c67305c0c8c7aa35211f786dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e918388624de2d85baef978aa0a78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662d2aeeccfad906f179e80373a4423244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed04d7aa10fdf8ef3fd26197df07c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25108ec5fa0a578144892941711ef0d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7000604ce83e2a28c7f7fe3abc35a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e5a99d21d74902cc01047b888b03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead9f384d61156a6d23c76a510f7258249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca2de70f8c2b92edc88e3244cb7d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d6e3204dcb9f866ce3cff2e6aa50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68774e9b8343bffaaa6a544354211f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37ecbbbc5f3bba1ea8e2ab8108596a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b962a4f00c89fceea69fa03cb1f27b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da3d3dd363b4016241df4103ee7c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3147420f99f4f7198eb7a2a3e4b8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142921dee87b539086d14129865dd54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac3a3a6c172e5d5234477879f2ba0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9d0e6f1c6c73063dc21cb3e34891c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b792719e22fb1bd0d368aca6c635c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9b8f6f87c87be9e0c47589d8ac214261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838e27c066b08ff17369dd3654e5800262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75ce76e45fed04986a6baca07158e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97085105a957b97c8417c9f1a902f48e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742496828e89713aee14e19a7b3b0f68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad12b6688f740d73c105c75e7101a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912407d969bd86332734f5ab25117a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6318d507a2e0eb1c494945fee05d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc675c80c31b8d6ed3390c27366b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba944eb07ef2d90c0702a5fe515cb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd8c84cfa4c261e02380f24a3ab97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93de96d98e1375868e3fa181cb9143d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0c90f1b5b125f9d2a92db8fa0f1a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b2c16965593f99aa3b2c4eac99523274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3bbcfc1c331d3d84af6466e8371f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b540dbab15cddd0f52220836df3645276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b2f978770c1bfb9a63832b0783a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398103406dce6929ce1297a2806356f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655deebab775e7aa168b439d8ca06c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008ae561ebf6e497d59058f3d341e8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0511f5bbbf6079a9a799092cecf20f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207e70503f5b9e1a386d97f31b9233282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c4dcbeb6e893452bedd1795e883e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4778145cdd43743b9d596956e3f92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b73dbca11f04f9c44074d3c6b1f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae74757afd2cc9850d155cb19afcd71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91805426a2d9e3ca5cd00820b315b366287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e33aa412b16475094b2cf478d1477288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98df4cdeba14b3e74f1ab658401abe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374697deca4f65ab2a40fd32a7fcf32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43dcca1bc7944ccc85fe54f45cbaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7695d48c6e10c9652baf3b0f5e3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd0ee52d9b5393fe74e64f5d8ab3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563348a37b9019b4035d73623267f91c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0adb157a6df0209cee3922047f2825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503639e4dd8ae77943044bd8ecde4f3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ade09bd3b097b53ff77f8147f352297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c608baf39ea54d2b163ac784858efa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4eb34d4861ec14f46f913a1edd6e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325e3854733e13a3e17858b33dd0eff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aab2fc4ba41a1c3f987455da172ab7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc8cf1d0ea9ead353357bd4bc4b77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d9c862138defbea05d42f9dbcf91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a9b2175764779c776fbc0b267eb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a30b6bf0f4ff8594f40cda4dd6c19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d1d35e911b4de5251dc4b39aa0c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7647d91c195b787327f2adbbfa74b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1230a15e5c4215ace568be3a9a58cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f88907a987b45d60c02933e25ab480309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea2a9e410f9977c446176af5626c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c44cb28d851e7b067ed9b8e34bb4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ed0b70a0e7381b650ee5d294e6a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cadd1a5c89322e2fb5adce019d047e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01bf393ace0c0dc05a3ba7c49d97b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84bdb2eede2b380469744dae880ed8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b0077c0dc933e6376deb4814741b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6826886d365c3e4e3a21ffb396011317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c852321de5b1e524c8bb8163a4ea7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a860b8d2deb3d6dc78677d12b8af121319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac67bf1f33f72b7111f1fdf0d98fe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3c889b131e06391a5e6fd973af93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06190cd8646d0783c5ba22e599a757322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ce04114825ab9cd163936fb2408e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fcb902a113df11115f98feebb952b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15879f35bc6199ddbbb2625258e4f2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ce13e6de5ee4af04cdc1986e88cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e494fe6903cd14ec4b0f00268625327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa0e5c6f07e5fa3787816cd28d096e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3edcd2ad5a9ceb093e64011f6ed89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd60f0607ae4454f51d5cb309117d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d46af2ce4df12dc495403730d7671331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a28203ca0c6dff8845a955aaaded332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d931660264935fce4c6056caba7044333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a649724a838b15ad2e97e4a8d48da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa0ddb640e3515ca5389b59b2a53b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b72231424ea2afa6286b4d1ca82a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bce1aa8aca6e53612ddd93d386738337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0100cf96ee01ffa87add251c86a46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a104194445b6484e0dd70c64aad1e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aa403714d29d437b0953725cbe2f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f43feddd7ce65ce63f5f72df85eacf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b2cd3142a96dbeb4801e53863cdd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7b386227bf4c6b12c38f10075797343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59191c3113fe0ef2d9c947c0ec60ca94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8165a01db97ec10c9f4cdd7159b5583345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3d78620d452e589a9bfb7b66839c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc458a6c54fde26f340130aa562882347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b1da4fba951ee979fc554751cdc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5ab9b1d91674b54d49a074408a2292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bee07e3e50f884e6c5b11714b1bd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1160a3db86ca1bc627b59d61dd8c12f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654daf0908e3b9904af02210fe7e6c635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54e711c8ba6f2965086abeb67efb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725eebb9f715dfd0423e4492f774b947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f671cc9c27f80354a5ad6e47bd04f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99742829c34609a495ada401c3bb5aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e6b28c6850188a4baec42abc128710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81c1c3f6666a556fc7a53c07e8fe2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d4247adfb21c1eb275b4ea604e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038bce67c13667b40ccde0261bf0f6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770122a5f0a225d401443036343cff6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db7d22ea3ad1c266aba579e3bb5ab615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65506713d11f9cc7ed792972a70ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa1e8f95684fc96a8c1ed4b0d9f5c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56802999be2f4492fdfdbf562d3a7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa102ea55b779286b9d82ffd544060d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409e440a49d59b8928b491a614b8c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc1e799fc369fef757314d24c0ef021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2d55689f91e193f3f537f8a5460d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886800abd149945f6b77eebd0948003f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca040c17ab1dbd404dfc66a3eacaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666bd67616cd51f3b0ff58fa98cbb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94434fa4deccbc309ccdb3d6fcf62eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fe3b7adb6822bdb1e30ce14c9ddd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b8ced7bd5c9f113e521b5987aeab628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852efc7b6559bfbc91adeed348ae9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be44ca1fd650466772caaf9144de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3365c04e71ecd728d30c341e1affc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d63de634dddc002e03b5c7b9aadb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab732932170279401c8d16d31d9b7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e2720ece8f6e8342fa260f7ef388f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097867574396f108bd284499fa4784c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5987d2224d13285f291cc0848eb1c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b3900bcbc289b5e2fad317638781637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba42b534bd24b118bff510794b78a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0b9a41df3155115f04968dbc3c9e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed76d0ab401582dbdf9f5ad5247464f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3b2e94753eaa06c0a8c40a0511d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792227982fdf4ef1c74fd663632fd92042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2981926c89816c365ad553e60e35ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5080fdd72421865ab2a63e82145e26844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa871e3e9e9e66a68972c9821654f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4bf52476a2b2574cd93833b722e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a618a9b0cb6514bd642cc4d2fcfa93447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38421db50543b360ba1abac16a77a94048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29144c335658b10e50325e4090f5211649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310555491b7afb391c7eac8dcab406350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51a409b6ce894657e853a9281a96a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b69882db9f9ebbc7dc7555640c788952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a0e6482651f73d5fd46dbfbc6f4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc2a6215b601220937db057b40f1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29590bef1f95e3125ec3dc1b48bf9e6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669301de19f5235e656621912c8e62b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900809a90364132acf02f7334b0b82757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687485ea73d501ee45340fbc45390a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa333ddc479d9ea56be4ae2da23ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d9d3753cf34cceac0982e68f1e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7e86c41513ffd52efcf0d7e6810b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add948ee74102494c976cb09b2a34762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e4a33c615b01ac4b2b4aec0debc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffae0d68ada940944ca45f36512f5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9456152d8b3c1f40e8ccb7f6db74165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1165761790c4a5111769f5b1fb2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248bf819cd5c5497e6f8e45cbca217067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ec367875edd8626bcd6169b33bc2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1e034640338e10452e725466f0b1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a53432c506f3690e475415b3c77dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ada8e2eb3eb2415e302f35a73fed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c8d1f9999c5b284f96989226b1e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beed511f452a9c07a6d412d859be1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d70c0fe276da1dfe33a8a13a0097f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd7a810a18aaf7583e58beab1a0aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c028ac1794eed4e0f52eefb33d73d4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0b8b892a69369559772f23076324877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001d42165949eafc8c8874da818b1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb70598e7d04931be9cfd30898a0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786136f68db36668810154e11ba513280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4191eebaf79976acf491a3776ae881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94263f65b5b91d62a3d2058ebbe85382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6743b2e258c437554492c7414b614b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719193a33be125770f16d050f507f2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d761911d787e55f5adfd2ae0019b1fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e05ff70119bc4f1e80d96ef795d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d760b0d22dd3440a61b8d963e382c9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623696a0bae3108ca042e18d82b39b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edabfb931ed89df72f110c8f053d1e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb50052c646ad476c83fb05eea6c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7b832cf5d649b2abd7b9e7ccd11f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb005212e5f91a4b46fe02c5c6a4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7e378bee8dfa6a14412c2aeba14793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f08951be4f9a76cc4735d11827c1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881947e73f0a7ef5b2af88244139ef5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234590448e629d73c407c75304577596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa726119a4090defce4a43e79e8b24c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36095da68a85ced4aed1e33cfd08098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8920e5f7fd65653291270b9f3f1ef1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a987733c08239b6a930ac1a5dc588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a301b895ac7c59ba57afb0d6b0fcdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3025df23cace1d24c0f9dfb169fdee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abe24f2e08ba2393c582fce3f9c910103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599073bbf593ed05de8b55ee4bccf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b59748edcd353dc40c23b0510b81d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a5e944739ac47bc0f2f69412790c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111264f62df92f6ccacce0d81d326c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a39f562550360a3b784aa2514dc034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f73fda5b0dc4a8054c9530ae0959d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab73c8b5203dddff66b06d0a58796e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfc4227d00d0b63b1f4d5aa46f6215111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7edd543cab609ec94b15912d09512112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b32e5a8dca104b7d908f53de977aee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553de12116815fa51b7b40a95909aa2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6402722f8206425ae1eacf7634966115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f6b28b594a78068b70fe5d0268cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8129781b455e04d5f8da20131ce34de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907ef5ce4c8b99516feb5f995861fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cf06b1c944b19be35ae0a24d9ecd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589aab6cdfbd8b3d22f18a005fe36b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385409f07a5daa9e77940bfc2c81a233121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97254c2590ebd3dc1f70889732720122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8d8245a9c603df6dbad673b36ba2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68a449dba938f80a25d6d016754459124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ad4663752c71b8c93330e1560453125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1751700493f5a586830170f7f8827126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f74be2628c6da31052de49a8ae606127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f94943af74251f7d3f7b8338401842128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410cd38f96241d40b4391e850df0af4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4468a9b9e4c497d961526f176b2e197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a01dd6feba7d8c458ee8ea5ffa4c8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c313f99689f282b2fd6b69d5639820132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895626e28360a7274cbbc8dc7c97ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0d793d0a91f113b8edd3af63e2d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676873b6afe7e84cec7188bc12072eaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62bcf64a97c7719ee2c5cb95e9058a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fba3a06f8d67753c8dfd2f2ac18689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd55e926a0d292e4980d200d81d2dcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f05847248ddc30cad42e98c1c66d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466631bdcb8c15b71c502f77ccf69515140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992506cfabb9e73eca611793f7544e72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ae312fd9ffc4726c19bb0b92668c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48955655843e71c214cdc7563e281ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29118dc6161c59c42338e19c2fb9b7ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a27bc5f5faf7fc8a5e5d6aff1a726145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6c01eecc80538a8c9b3cd7b0e305a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd6b36e7a42cb2b8eeb42d18c1a44c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7c2c30c66a0637189f657dd26a467148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60687a6aa440e409f8ef6103e10c5dea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378f81e5db908f8d1ceae830eac75d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282d4d4b2988eb304d725946fb6f62d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41c996a3aa88d8d50bc9ca62e34a40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c3c32e30655708fcc0b90ef094352153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69fff9801ef54b89e696b852a1877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf418b98a1417f5242d17f325bc578b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1b2485e1ff776b4aabbd2c3648db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673729eedf4c4ce39fa741207ecd2cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ff44d4d9dc1cfb4545deba6aa4a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c28ace8a5fa029ba34f6f1667c17b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584af6240f5bceefce3c2fa4b5e37531160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbc530aa1b430e8d5e0dbd6376ba29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b4effd6d9044a9bb7a47b59f9151162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff36898879b663eb576d8bf8372cdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612341e94ad16f35efbea5493942af2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc62f3da6e22c8288b5c91afc36bd88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eccfa69eb1e0fc53dd3d4800f8d93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17405512036f96db36ba7a4de824ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26607391cd4c0c457f8c2cc8ec2f88f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e7b80631c2c4145f6e3e7a7b8946169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a62e1fed34e9a9a09a1f4bfc0a572170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c7d663cba62242c16749a489c091171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87bc8f5aadc9f43077e13fa1483448172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c9a7ca4894a2e4bb5d75d375a87c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570376a2ccdd8a9cfb4764e7ef32e22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e548e39be01aef577eb7af8f60e7cd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf007db40f35c62cc68f4b3fc2ce8e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f869c98dbc579fb71ab0dadb95ffcb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83c9edced012bfdf34b1288c8a7d7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff210c89bff0401df042585b4d009010179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af187628bb3fea1a19766bd58be57e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a303972064be7f29a5e82b2f708d99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8d86725cad84b088fedd94237b136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee1676139dfc3cdf7c9da5705d8d10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158a93c0e430943826d810b96507a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead41c9df146a9398301ca37af87c07c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c849f524260d43964d58573a3e0901186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d8cd1e9ffb9818593ac1393475f32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c7385ec9971c30c3480e232c93891188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8ef9d70b1fcc770ea0ed01edb9932189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a8dcc95f0099e010a9cffb96ea6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4081e2375203cb029c4603397ea5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f8b83e4c1794ba583fc4561d0a7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2017d14b2ec43d1c442aaca0b83b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760c32219d9dd747f9f07c3f2663f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc032688f93cf093d35ba82ef93c6006195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0f40f35a4a40adfe333cca3d08257196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd11ebc8f528e40df558da5635ac6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88179820ffbcc6f886b48d8ddd168f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5664fc18a18db903c725453904aaf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e70a942f6dcb8a3efd8acb4223468e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420cd3f1e2d3e149b1c73c8abc74b4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348150d964fd072192b56951844814b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eeaeee4dc42464b98793eca6ad147203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd560e9da891f0721e557fb6f480c083204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4d3624cba8d45f0904fb5f0ce01a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64979c816f334da17fe2f762b08b0241206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21166ce8830eb6290213e31c5eff1a7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91147977dfffe4a5d41aa9a5fbf221f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aebd2fc45a839a4ec6911139ead99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b9efa3a0145453e459effbd0a3aaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a79d293567068d1ff4354e84603e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e845a594ef60d032eb69f1dc4a0696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b327844e37b33acaa37f922aa0daed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141f987ddd7e7a95b740cdd1507bd9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd86a0c7d7d1ac563f331e77adbe9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111576359e4f8c1e59e4da5ca4bc6310216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc43712e872522eae81a1e824900e86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508008a3719d4cd968eed88e377b69e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b53088a821e3206c5bc4047241a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b1b3821856194eb0eb6eb88ef678220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3b3d0dfb0be7903c219a55492815221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075c8482022afa0523aa8f748b3534222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26bfffff1e06818f7fc2299e479cd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95933213623f747019707239d7bc145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94dd91ac3808b3b84b004285ddcbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354cf784c7ff7e63a7fc7cc0f9144c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b4e17d76ac9cfb93d1f4ee779359c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f125617de751f6783427ea2b15dcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031736dd7ffb2500ce7367f921d91472229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d777953fc3a8e54c3935219cdb08709230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed0ff016bf8fe4d84e5e7dc2d38f41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b62fe51dc405291d8e71caa260de7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca8797545862724e41db34fd7dbee5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a466d3f4cfa4ed0ed1b2075663daa97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283789a4fb591e75af208ea2e7c50be2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da159ef6cbee42b396ea8b43bb5a5c6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c385b1924747a9be906b1ef0e11dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a8531dcc2a04a878ece19e4ab6683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1195b90010fea5bea4e84cdaf02877239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc2280a4686409a7cdb422e30caac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed408dd8306208a5b2eb8dd8cbc6bc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e957e03e7e23708a04c7f68e36e6da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef336e5ea25d4edd3dd936e2859241243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e1c700b010e238b9c50ac76a87823244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c49ae9f0c82b917bb8176a2902116245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b181d7c6d9687f285cc31c17cef947d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515e482fdc8e2bd10b5cf3d79569c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a94269546eaf1afb79694a11aafe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ebe5fa9e729034a2968e71603529b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbea74cbe58658bc62ad61ac540fdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa264c036e60e06068c19755cc37fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491130f43d190ff76d11e745e52e99a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dcea9b6ea1c8274ff5c8aaaf23e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d46aa9c240d6b1ce6104769c3fb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8638a0cc04031ff3c807cef7e59625255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759d394bc630bdc0d03f2526b57f2f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f042b5598ee052b87979d25bdfeebf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ebd001c30d9dfafa2a7e4ab3bfe01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052157cde3346162c7e5521d177d89f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23523983abb8fe165eff54ba1b20ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46380d509b356242d6a65207b0d58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318acbb36052bfc5af9dbedeedebeb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f450f5e3ec86a876f02ccb25dee083263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae74e737792081f9ed8123d59e7601264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a47ec722056528d12a301fcf34dd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e306ba5643309c610b631ddbc815b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3940e0fe836b909af66b85a8210d35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a837cee58738a0131566985da0b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf71061f32fb5dcb80b886dfeab8de3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1891c81ec0fff27832d1cbe91135387270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e400f723feb51e562f81177050f2c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ff855b5eaf0982fd62cada7b5e5e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81afa2cefcb10c530a6f01da2da849273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fca96c0de4be2c52b21b3ef162c23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcfdf02cab91ab6f55e74156adeea7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052361573f3303b83d5979b2a153a476276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b492416f17517288363d90a091bc36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f3c31233d4f7dcba08f73cec34655278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfcf6b18e0b55f1a0b263f987151fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822f152c6e5f0b968e35ebeb3504621280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dddc2de46d00d533cea987da366780281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6f72804c8d0330790194db3cb18b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fa5773bdb16f2ead92c80d85b21cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f066ae5ba0816eacf9bf8120cbe443284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b724a1537e86df8470f9331e3a15e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a855a5491618418e1a53bceff8b69b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314123af7645b6680d92b9d0c14147287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f63a90da7aea2d92651437b5f435c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b31402c94b53f470167fe83f1d9d7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5fe16437c6b4b5ec8b5165246305f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fb4d2184b7d1bac1bfdb8ff0b2e52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7adc04d4a6ffa82b6c3c7a04bdcad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227dd9611f60d336c407312b29c5f4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae72769ac0428d5037184c7f2849a04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88753c5bbc02013812ebd016dd3937fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb8e6f7b505b5bacc2e451d101c49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee3c29716c3612e8a5a56b891e64b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff633417c730612508e26e2eab99cb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c5d28d0c73a1b7db2173a4845c8a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cff0093d09b8e313c26a7b5488144300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6208d4c7f9c4fa8d8646e40beef73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b30e83a411d5610081be1f9af6f38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941986288afcefc12b6f635d482d2449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ee473042f371a820806cdd305286f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9524b425499e8f28c98888f7094088305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df686672c3d47f0d505c337ec10960f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db031d21f89255aa2a87e329fa2841fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33cc71282cb50ec345cab2dc52040a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f35c29004cc3b003ad97ea16b304309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03394ef15c775fddcadd7a5ffdb9602310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e61544adc4418661dea74244401b8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876fae4d34745c8d0c07f3fc219a01b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35212d4eaa656b362004b9263cd9a3ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c59222888a5ce4f805f2afee0a951b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dacabd28e3f9033d00d7423684773b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd610ea057adc8494cf3c229cf52d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24786079f763fd2816bb01213663757317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63191fdff6a0a4aa79796409b438cbbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c790831a183c009dc17c19812922e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b081f64999ce1f767299c1c05eccaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba4fa59d1895b40e73dc31f4bb15e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb724365385476fd0f143edbb391d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d83de5f515bcc4549e87ee22a9ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8ff80c749c791495cef6c2efe5a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd8580e1d543948311ba4b77ae13d9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>