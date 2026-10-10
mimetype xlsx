--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9b2b6777e02ae2e066c8ca180aed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812a8f7998ecc16b8997a4230c5a5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8815146c96717c426a2793201db1d1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18cfad4768752233fb9d4a2f3689224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f1d1686f2ae16928767d3d2edd1505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87281b8ab9a17ee828801c2738df6e186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1279d05a4387bee1facdc00a32fbd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f8be87d75f74363e4b3c4b5453a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ced967fa8bbe67f624169ca63511c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c40ebc586e6e579882e76701f386b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf761a8cbe2d63f898a1137d787f9ae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb7cb0c185ab7a046ef500b1722dcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128efd88ef63651db7ae7093fa8abc7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6947829f53a910d14cab1ddec1cab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925d7ef02d29fa4295e131c729a82d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbc0e6c5be32ccd3748007d85ca4c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c2e3277e73bd5c86a0a28bd469d3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7458eef51b94c478860f55edd1259e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ee3e3a745a0d1e4828edce800b9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7979d5cbd902f7c8cc40f883a11ee8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed5ea7661d74c9df157491b78ec7da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe713f92118b904f6041595db9051422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f9d3e4151ae773e52f89196dcc7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6900c8eaa199c60933d17181864524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb4bc4f0b7cb16b0d2c999144d70a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a738723d472bd670777feac8a2da626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e842b0f6a205dcc949ecb6ee9d6bd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15f2620e9748422baec73e9237e9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d69d822b285b12c3ca7933ac9bbf7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748ac02a8e45a8ac2f1e1d80f3803130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14d614e5084851c34c52587a808aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf00c96bb11edb6051e1627a36e0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212dc8bf2c9a798fd065840067b8aac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de649bf9d0e1e6f151f770154ebd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187363ffbcd1f01a4ae865b916d5b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03742228dc56c625a5b8be3c9c4b430436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41f46e22e922275159bc4de6e6cd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc169bddbabc59c9032ffb21db3f5e9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2edd41e896dbb5cb7701e50d33b4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d9fb6c58f216763ec46980f3cdc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed40865c295c780a41ced3f521a83441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049bc23e733a3bea1c0e78ee0243c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec951e4938c3cc92d9b37b0d64cea22443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ba5fa0201249f09281d4f67eba28344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10afa4c9d40853a03ec30accf3617e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fbeea0b3e09674f6f10b59c432d7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0afbcb00a47a811cd1de0845002b0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb967cd911081e51ac5161c836b7d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b51eb5f172e291b7126377d2887749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ae7cc2e729c4985599a90cf5c9c1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd8aa1dd9d6eb2d3940c29817d6ad551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81368b46f6e2415a613eb18ae01f58452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb696394c15d2741fff9ddab4199762c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa43b94890fa3687379a8795f830b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c3277be151ee439d2a154feebd24f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b507531f8b27d1a59ce13395d8806ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93487f10173eda8928d1a943e09489c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92deb53c3adc5b29d06842e341b24bd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438296b100cb593816aee13fbceaa58c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76825a5bdba3359bba749e498d77b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0471f868606426cd750c03f691dcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021d1ae34a970bafaac7ebd094246462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb3305d27a5dc699bd47500bbc1c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f8eb00536a6c1a0b76b219b7b7fda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab92306ce7a58bd1bed685415409565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b812f539133e47344cf82a06618d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c9ce3eef5e96dcf525d43d982f5b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bcf17f599a0f9e58a2af66d0f076668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae22c4b7b946932ca2defe57a2ad3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78859a082a735b1c547452da62d427c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed71121954fb5b34b40c4e150357dd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd5affaf29a707103771a5b63adf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a498706fa0a9c720d9103019715e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac342b37c7fa5b0e33f372559643fd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e6e5ad653b00b81d48001499557c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5e23b27e4524d960229925ae0c99f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb42359a9d4c16bf4cefd17ba31dd4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959420cf8e8cb24295ada9181133d38a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ceb66ac226020c93f8dca2e74ac179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba76f27fa10576909f9ecdc431353f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0766bf42b2f8b4a10ea7ab0faa5ff581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37fb7eadacd2f946b9c009d5f7a6b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baeb44a9372fdae1e061191bf0266283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa84ba7816075db1ad82e63e205847d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142f156ca7b7593ccb4bf08354dc81185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc81cf0552d2d3399e2575f8dd468186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bef50afe92cc5cc6c743b653628eb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e367656931676eee92f7cd42ba73b5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eee13781579fdf302ceb8936b1070989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03091e1a40ca9b045c250907c329722690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee7a253a2c26a296479e192b507ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c625e58ddda9c5e75635802a013df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f0311a4759d5d72d3691c00442d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679670a8b9781f210d556fec15857e7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af135c582f79e38102bb5730be20695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac21a190be93e93830ac6fc5c6a80c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab1348361e18845deb0b878e366dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786b1c0c8ab0f798772ccfe505ac85098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ce91fedd4bf5b2ae1428a6116267099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7580aef67729ef688e6b441c24124100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c85710c860c6f0c6ac9fa0bd29c31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583a59344704269760e151457b1387b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45accc88c5fd7759e31b24e4a62667f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e1e9cfd87667e5cd89d00574de4e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7cb71ec4b9727491b39731003b959105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478e9f120fae5ba1530e11d24b5a9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b34b969d5b0c36b9e7decece830c38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d188dcae5342a33b9c2ea0323367d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5787e7633e5548a824d944498267109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907efa4b7594d62c280d37cf436c831110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207e771c3a17cf7f9258186b710517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b499ca256f2201ba9b40f0aec1d1b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8c8a511cf97d2fcf0dda3f1c296ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f211b18f6bd2f254076ebd388eb86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac234c8b8f572b3fcd65196216b003115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c7d6c1fe5147cd91dfe876c0e2473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24874b943ecc470de45a72a40d069d0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e6fd42e488883991085b790220dd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb446e25acc23cdb1ae360c816ff09d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ff15091b5af728781433a0aa91f87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9926b327ebd53bbc464d57e7cc392121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96198e506b376d7461c9284f8cc4ad0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2feca9b26e02cc341941d401f02df2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b80923adc034b42a6c0fd7284bb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08827a2f13f23bf384ad82ef66e1430a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a165c3a5aba009046ab960cd91e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17381ea19ba158b7908838f46fb364f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0f7a0fcf8386ee10e484a9559b30d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f6a832fc36dde87c7b6cebddcc18d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0373c2139ffab7b56c1c3bfa1c487130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483674ca48682b88ff2f63c1d379aa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1009277146178fc9a7de22323fb23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185dddb5a882da3ddce1f7f689be55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3b5ce4fea7977e4fde6cb0dac141134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f1672e7714600c43622208c0aa9e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b7e616e66a1ccd5271e168f83b296136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2639e80f1b8f5801c8761f37218868137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd151014f3f454945eb06f596a636db6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a2c6cbd2c94381f691166affb12c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fdd50baa1e26d0eb51607bbd51d61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1888d46e5f39ac7ecef1bb054f5cf43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4383692919447880ab6c2708f82c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd60d8a0cd00e9942a702079211d15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b7f8dea767b1f1436417f105e78b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c84dcf2b4288a0ea8b3b5ea94631d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69240d1f82a38a010dba456b61c89c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b580118cd123633369b8559ef813ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d2a382ff20b0f549e0b52a6f71e1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c286d60796bd318064418782937f93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde2b361501f33f35a263b7004d3f78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048225060f7eaaae9e9a91a53e95f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd4908d8fdc945812d16375f82d001152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc5b43b4624045b1be042451c95835153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc54d4849874578bd51fa20ac3c29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a23c96c34b5cb41f21da48c2b78cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31774f79f5629d26f3876479824a7fb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92b40a4a463411691d3af0ee0ba0b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae83a2ecb452bf3d84de88bf1c208a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e87f3d3b46a86e3207e9ab0326e937159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6eb949f66a226e27e59b88a4305b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76800f9fa78750fc6f4da1dd8f1c18b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cc25756442a5c0a646675ed603535162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cafdff3929e2465c41d40336517f78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a397a8db6f2f11d7c3b59317e7c6e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1790a0c1b7558ac557816d8598dc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d8b873d56044d3139080306d2660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40e1f8722d63dbe14d75f548c670a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87035155e9da7b750f8016dd122bbb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b6f66b92aa58ed24ddd973531370169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7d31f5520c508dd9c7370c97b42a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdebe37d9e7d28a5ef74d3a515b19a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908096806215d48f7d4f100ff9cb8a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe59ccbd539b0d67c8fc56c8c33601173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c816c60e58cdf4dfc4d3f9844774174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652bac813cf7be10c7eb356f4fc8cae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d3a9b0dd5d8ab7f9d87e76b7acd30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ffe71c9ed3b17649fccb720e8293177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e723c38108b8e2cfe3d43c86b9b1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29d87c37cf8f5e2d4bf38fcc3958d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e716475c07e5a0efb764ee9d0fd074180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b3eca7ebe2907b813e5dfc4118dc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f47392f89ae1a4c8be6e5219aa92ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b146160449b8471821941df5f035183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af65a2f93edcbdb88245a23acf728b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c220e0ffa3280ad7ad6cd60b6711185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae37c0d3a81602a78097c8b0cddcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ea6e3097ff637aa3928b10f1af543187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6a66fdedbcace273e6592778bf772188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a263e232b047d52d32232a7830ae9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc741f472a296817283977dfb0f413f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b3cd5ee2c26bf516eee486359e8d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e20384bd4ebbbe7df9c99801226c2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9aea483e02c4f245e042b9414dc32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996d587e88443c401183be1afe105c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614f607841b0669ccb670c6f2dfebe3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3812d925721c1a75f346606d5ae44a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97225113f7341447bc850808b434e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23916f0d8841288ea1da423505b65751198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27058fe73a10095420bd3673f1286199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab97663a3773bdcb2e0cb09b4d2d47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba329158d582a8174ff2fda110e57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9834394686d9da18a41a839c4975341202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f358ee47e6efce0f140e7c0d7fed9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c56c3bee60ecc55d9367dc1460d9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52efab73df5319be1123b16f2caf04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18d347cd515d3e28925a44f75f7892206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e9a6ab53c68e7e9c336580000ccf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25caccb372587a3dc1a025e7cc055208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac8024b776031536d5167c432176ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007681a7d163bf5dbafa8442f0df2e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7d5a6d3b885d2bf669d5fec1d273b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31ea052df0ed45c22d5f070bd19e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84e6c8e4c846e9e904e1feda7e93b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8f7a69404d0914aaec9a3d038198214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b67fd4997542a1dd0ac01e77033f65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb2769dbe955e4f8f6ea2da1814a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b22f9460721bfc16cba0cce640e89f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9420cbab5e554a512e40ad6f6e61972218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea447c7840f75ac11963d60efab177219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7daaa1cf5aec305825e1f077bb2e5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3bcace3f484cfe703544e301cff5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362767ca9550937fbe2489a443094db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c7fb6da99b6b0c6fa684c586ccb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c3e6b97db809465d119de93b92caf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1444296d62a332f8749176213a033225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a9307cff3e028106979bf72596c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e23609ddbb5d0674660582ef5a0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b560670069e3c1c17ef0154d0967e65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6b04e6bbdc2ddc707f39d79384616229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8e484fb1cd7a0a22a22bd29c190c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131c3866362b1bd1e7ba7f17e4a254231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b15ba4570b98000b96bcc1bc973eae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422b3f10e7543e2ffe11f47b966582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646d2cda058844a62267c550823aeeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa858c07c3bcda404eeabeab91906098235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c5ccc5c3cb5fd74ffca181f171e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d18ddbdeab0f39eb2d49c26c3eda50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f16013e1c1adf3fcf0da58809ce98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c55209ae5479f4b6f71f20f45bd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249bf6461321622a2f8d682fd359899240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e700e8a78aae10325769ae56c6682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce83b789612de570df075573d2dcc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7aa1b53945ebf11311d1c6126d58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba832ff1c45a607c7f2132ae728924244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252601090fed5190fb635119f94ce0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863946a76298612a6bc6b8d4316dfb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a5bc273eba8338fd56734d9881c1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a88179ded2824364d406186d37c10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b9aeebf69ba3a31a8a12d1e58f935249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc188807e9723546b39d02aba902b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb822d86f7bcc66ba5a74f7eb0d0bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfef9316dcebbfad375696b4aa4481252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c125b7471be4d2ad0fc5d6fe85a913253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e33b7123d4d83b09a1b4402adbeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c006d023e1e8ec4979792e899ab2c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66146312c5bd6a617e20c0dd0ba6b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1072abf6eb989721208d501392a6c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a347994d81f064d641b6864c2deed80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f254c411032fa9ea4ac696850cce3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03389f0744c9c639bade682e3018cdc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceefed7469b4d851eb59989cbb309b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209f6fae72ca834fd0444edcf9f46c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61af15c4b9c474338ee6300a877feb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87b0eddc48e9c3c11e12dcb34b25e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf10a705741e9e6212d318e92755819265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e58da44449f5870172e4eb49f5a922266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ea3f4df51ec5f4387ccb46543cd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593bd917a310b9b6a55ee1977a617cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d853cfc6c2313d8929287ed9e50d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc5a4c32bceabf6a8d4f35fc47b9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a57b5c00896bc093a9009d752ed81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf10f9ca79f1be595619236d1ca1f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a836a798e213dbb7d37477cac55c3bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cc5f40d8973fdf7c1f4df4adb2dd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375fd01e72a892f90a3b8ea74f802e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d7a3d8830010b872616e28b622b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463649f98587a25e81174ce090d49290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596deff82ce2d15891887330805a588278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5357a9b4acf2bbf8aacaa2c1b676f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7e768f07b6fe082c0fac6f0bc228c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34aadc8286e4c6813d5c0c132339ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beae03431a85d0e18cf8bde2dde1ac0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bae5ead81a76772051b815b52b01e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d87c8ed4d0d1b5bc47149c23434ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09cedcdf309ee2867b45514420a1bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc779daa13a5618f5a59bb36bd993a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40dfead921eace113a9ae33adedd87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a035893ba843e7e066f51c11b0e62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34270ae5275a5961605041c2a21b8063289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033714054b86b47faeaca771b2b8aa45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde883ee24295e8a392dc6f84ec5758291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414425c4626561f0c638f0dd65387a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198533156fd3097aeb77f0ec9dfea073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580fc09a533e8a3cb11ca6238bf1a96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ac448b87688c1d3c2c67c64fa6df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a88badfa02bf5922e5fa6d5be2d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270479c725bf21477ad0ff3aa87d5917297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969008e5a55d29bf33e1102ffd018c00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0554e1d59badfd51f18ac143835eea8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923a4b13d4bbcfa20a32623c5f18a93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b28b3c4ceb85a4c690408054c46ea7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd7782890c7648a60028d92e785992302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ec64fd712bf5c879465df1f286343303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ff2874d19b992e3f775f5ddda950a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab35afdb16917717338dd09d0abb105305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3302dd8c1bc847f479afdb22506ec5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502926bf01984a827d6ae6be2c79640c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56416bdf6810f51f915a7aef9d6a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92686be96e4d1288a364c3e0f24a1746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa10e19f4aeddc32266e9d0f00bbcb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3230778a3bda44529756f19cc14badd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e54109cf99ade73add9024d10d854312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d5eb009e07c7e01596c4bf77febdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed8512f5800bd0cd1a3a398ca9a033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d6fe1dbfcbb26b64dfb6f6a5f1044315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffedca64d9691b00522b2d45dabf2e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91a5a4e23cf1a1d197d43957c0ab9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4d0311bf5f726c1fc4035be5971a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85aeae58a7b28ed18b88466f4ade9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933c7dfb908f4917abcd3a3173bdaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2556ff01994031ec4c7eb1683ee30a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7497ff5e8a6c04542d6ef8c2af5494322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c2968153d58035bc95e940eef487f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72315c243f980beeccaa37a2d84ef833324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5cfbcf598a364242babba236a9ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b8234035c40b3a2e140eef9357045326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21248b6c62aed36d2509247bf84e715b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab0aed7c62ea3fb20454f677ee03b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0713aff4ff53f539d3a6620724625329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266a921e8a5ed8420816d9a463dac34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd02047d01b61859a59428b6395c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff01296112e500be0c65631abfee234332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467a4efb825449bfcfb695ab7544d5f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af29da2fb43db209599f3712a51a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef348f1cddf5bcdccca76ead8ac45532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08255c7c87ca67cf08ef7afb700faf533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59208d167ffbe2ce5ac1a8924cdd3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683334280d6084a27b9b9ba1dbbe175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd369bb4c00e58ddecbf95d76e3f2dc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eef6b8fe9754bae2a85e2683e12287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85821f5bb8c59561664811e34ae3688d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c207f207f797167589a9c731dddfed59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472850dd0c6b0c00a26e22caf15909ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f648e40b270bf5a0ee8046284840f2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07a49f677641b554c3282fec35c5ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b799d952af590d4fb753e4070661c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858a7b48bb68819e4d5af8b54cf9e6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d19dfb376b563256f2ddf47edbe3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed5f5c27b638a02692c1780b3f2c4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6572e8d87654db4fec16d2d51c3a1ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686988b118cac8f1eb9ebf7d8ffbb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f1c796859f6bce106388a14f5e0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1e35078b4e263586bbea9892a74b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572890fce36e016ae6d4863c3c0259b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c09a37a7c273bf6e948533cd6078d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecc7d188e21e6c786a81dec5ddf5e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40514d6552b5dbf77e4896e1e330e6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b80f2f4c523fac2bd425350a56e3b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec47d39bff9d517479920d3714ffdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd6c9c2e185d1e2bfc36068df22f8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03e97dd6b022117b2fb3ec5f54db1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5ce977b812ef977bb3954e1743a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904accab8835343baa12ac1e10ea02530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a72414ab4484768bec58ffd69d99b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78d04cf5e05063f7197d41db71074d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112186161cf0d828c8254454232083033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88535951b8467fb113d603d3013a1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f968fbdaa722d823a8b068fbc21c6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506392589a6272cdf1853610c241b3c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a9343d2404bc190317c1802c0443737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df5bd57704033de8dfb4c1a26cd6ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821dc8e1b13f15aec99b7eea7b9eab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499b64cda1ccec775c4099211c1691240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b0fd84a3c7e6b57a1965d839a9ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b094bb962245a57a208882be075d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf393f82ea78db019370903a5c00d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063d31be3ac2fe186988acb3f79994144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66ce76e835eb060c5ade18420694dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f9762be25a03621437af703c2885546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92417dc27249cd47b698793cf9424bf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988dd720fb3eec8a3d2d6f5f9ffb2a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de54acac37c0b3f33784be45958fc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cbdd7d3d048253b6a1c63c086af9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bae387eaec208a6be10813aa5cd8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8df21862d49d4567de3cf20f2547152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194dd19087514ed3ecd8991211ab4aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288ab7a9339d1b7344427d71c10373a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1e048616046d66a62b551c2f1b2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27317f057ab1ee72475c5d6ef0a7bf5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24bce96bea8f177aad1157ae3b4da557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e989784eea4b7c885fca557d5a5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797920c7188a9465fc2ff2ea6e6e15b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83916907d76a4da1674fff66b4b80660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e439ed6a34d13c63e6193fe3bc3b0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324388dec55e73c90022de4c96e4d0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9413a7c30397b13b6ef708e6e6255e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e24fd565b98537bd7d32e6532a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad651ef18a5625756cb0aa46ceb5d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa6402c3cde16c5c6768df4d085ce966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31a21ae2e2b906f6830d91fb99c5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2968a307584ed66fcd1c1421a4b1eda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923484937070b52f76770cfac10d6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ed04596f99413e137c75a65f869070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477176ef6e9ab5beee125e7842bcfe1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e83c3e6bcab625c7d8afa528b72c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868f5e709538109c0182bf795a67bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f1ad20d421bb180a4f1fa725df8f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3330532f1f21acef400a3c8dfa5da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a2841d9e0ed46d234bf43a8ae3c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4bf4714b6380a5add49c66c6d7d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5431e10cfee1cc879b0ff110ef35178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498217edab3782071713e87eead0670979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f2c6d73dcb184ca1e8930fb8dfab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee84efa45dbdb7a62925f1c85f13d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d431139d569b35948bd7b7447d94382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56236e64284b6c2665a853a17d2b0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6c2bbacd61eb47915cfb43b9618a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c379d47a48766ec76bce383c76168085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dc391069fcdced4d1346b893d022986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418c0f52d32dc82c2cf7d5607f97aac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63810c38dff09613a67dd6f7b87f7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5582fe67372ec8abf30517f998af0a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5a7d50e79f34a39e80088f72d4c0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ce03854698123db966a8674ba5ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33236b0b905bbd6918d92b138d5332e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554239799329b7271435b8d859a796d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d966a0c5c34dbc65e0d189ee591bda094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16d8109aa8c92c1a0f8dfc683d86e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6adf92609d9a2093e15456e8092196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f436159f6092f710c028246205c72c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f6ab731fbd255b34b4b2c021f42b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146a8ec5b1b0ec16691463b042e3c8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5b9fb877402117f1be5ee84378e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604f043b905790e11f3a0acee9f5eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c3a4c507377aa7f980ffa9bf17c9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb53adb9fbd6173d8f7dc7afd9552103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e290c2c4724b07ded10640065b02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad872467db112c7e8bd2a8893887dfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ddfa69153b7ff04a8b4b2220ef994106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4416b539b12a808453581cc6607f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321431e3482ee8e7702077df8e185753108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f570ba233586ddf7feb0dda0437c8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4325adaf367b31f59550e45c996fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a768b576f00171801db2b8cf527f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108cc468fb77cce553834ef7b3cf28e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8364353d01a76a2ecd60182b0a21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb2f0e4a8971836df59dae5915a2c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc7b1023394ccb0b23efab51dcf26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265f04a8ad1f8314d7b4ad8d9644cb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb841c758d5e22c2589d76ee422b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9614eb95fe2e8f3c40f1c8a345b1094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b524df23b96c615c4409c65a5ad445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2ae4fa941ccbc6fe9c23b7bf1965120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6dd9a500bcecc349a87a646f6e652121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfaeecc38ff6107057c33a20721640122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0131f0ed6ab3d92b6430be522414705123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82ac70d57a483a8384bd6b4e1f47b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a9b494d8ae297d4dccb8d8aa8fdd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84115eded3e88b9ef31146d8eab347126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced47d3ac0b631e62e51a7848261778127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828e5bf25d2756c328c4a725d18d321128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfcaddc2b071fbf0ec8d4d1c1bd958129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf763309bc8a0a9b5fda5d98c8e5e4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2a49b69dc4fa58d1b1beec5386e0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8bdafd2241ce676c6675e72fd709f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b54340e802a08e20781d1efc29ecc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a2c8a39245a361eb4975bcea4459134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384ffe08590e9bc5c6811997780735c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc449c2bc6684b1e852ef723d432abdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1082c6a79d4ddae12389529ff16399a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a6226ffcb08fe9c22d3af8b34151138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883a1fec0351169d244dc178074ea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7aa3f63795ee1477a9b447a2ca4e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482d97c4e1cbfef5692eb22162c0f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd36820054c6524b2d7609e1e8b844b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241de746cfcc5cc2c6292bb4678e684143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2bd38ee88abb98682dfc4dfcd66fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcc6a87292df95a7d59d931008634a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd137c61830ee22d2f5b3f6850d1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddaab635a89c6e273596b7ba842237147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4265ad69f954592de7c5aeacc9d29a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b1071e1a4a9937dd8b9b3378b280149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a72f905f8362579773e87a1b52b075150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976323b0c2e759fa9d39c8cadfe76488151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935061f6dad40e88c38d2e1943b3e78f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e014faf2e6b820660f148b6de18446b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b7dd584a6b17c3cf91f0b962a06b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84d59660b5dbfa05019204204b0c48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c9bf6b2d1d9d1a096672bfcee23c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66665aff6c65a40a00454063b27fed3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99b24f90ce2b956db77a23d802db0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c9b9c6b625e4646f6b220cb0793c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b79c0cb885af7e3d67c89bb9079d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cc2eacd156a230bb11558e89a1251161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a44bf6114d92c2f1fdc513f95c053162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c9c78a3b62c840d0a5a71535a1c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c96d6a11d5df765e713bf9a06bddc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ef4816f2635bf1e8bcde43cf6432165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed7c51c1b6d247f7e1bf11e5159784166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ba776de1cd9a4c42bf258827c76f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec67c25cee351a4d523fda52864ffc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c500a0265a4b82179b6f9b3a80c83de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddaa3737fe8a753db59b8e59412673170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe1903e0adec4b1704bbcc2a4c906f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a16dcd89d2b2767015861541b12878172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0de1601b1625f97b37703fa061f29d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d0fbd6893b442f3740b439a5cd62d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d385c0f987ec585497daa0718d1ca27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750477569fbae391cd7129e759f8ef2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240d36da8b4d1caa9a09eeb03aef33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449831fa22a4b76a567d2d292e25c389178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aecece5be6b68cddb6ed03c9bbecf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a1c0df394cf3d98dd8325fd7e8c85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940b5daf4269a8d456af8cbc94f83d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45531e718e2c83b69301cba5494b6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f662f18c346889a7da4221e0281462183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a8c916356159e2c52b1dbc2f2c80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a67b90468ee3e5ba42b1b73d6e919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd0a53bf77b40fd561dc81245e5dad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9a18f63830ab5a5dc60f9f19cffa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401fe2ea13b3105be8e7b95c8c69e84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea07046273b1799375b1bf97d5495c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799ba9b532eee3a2f99e11dbec56daf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b017d6c2b8dcfb51488c08b33f72497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052afa49b3ab462013bdbeb51ac0b93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724e6323c5175afb5f86ded568587c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc061d4219df0b0844de7bab94b5e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a128324fb4cada5043c4782df1485b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bffbc1dfee48c8128c42fb9ae484b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce685e40d6963407337906871ebed8e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c692f1ea8939594254683d99fe2c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701317937e479170b08cbf2c6d84800b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15bf74c3547ad377fc60d09f27a8a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b8677db43b4507784338caabd1608201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e37eba6dd13252b313145ef10fb606202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5665086a1a3f73d8c091c035dc7545203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c399f209a6cb567150a711142b3c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a63d7315ab6b2d6afb564e0aca8db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f89874e4e0cb4b367a1f4d2e567a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77458e97f2ff1f6d9f2b074ee9141a8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979d09650d63bde0fc7db1e7e072d6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412677e069852f37fce74514060a307209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06990eeb890bd07f948f22475939108c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785d2998e8fa7b5794c4bd2440d720211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e4725333659875bb9e5380817b0d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3605fbb392021b138a058cafa39d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88dd7df1feb9c65ba44d00a19915d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba0fbf0faf30982941e24b5550ef73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1af7cf7b9e0931c765eeda564326d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac56cc2d5017f86dce4ab3e26f75228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e695d5c9e525d673b0cda4e3d33acb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e96d716170b7d2bd45aa0419297c88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13e4414ba87fe4e05b395661fe9ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57f01100faad8ccf14b011d5742bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d557ae6e4d9c85e977bbf336b77c90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337285d2a8fbd12c80d85ea545c2006223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe209268e3baaa3f34cd934dc9541224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b963fba8c9245d511e099d7cd1caed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170be4b5cdd0e603ea83b2c5a05f3438226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b059460f922381b4f319d38388119227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032f06a82e8ee9a286f4aec3be91bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b2d3f4e2549e5edad82500f7d513229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a574b693d19b24f1ffe65cd63e29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0665b6ebc28ea791b8ebbcec7aed8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ac761237663c1d60fde20594d675232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62e74196c143bfcea78972308c91b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c335d4bebc19e5b9198849228e407234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338612046a4e5ba04688dbbdff5d5d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5061900140106a65c21cd6ada252513236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b9da3a18708e1d217dc867d6f7d05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4dd4e1327dc423bec5c07d40d82b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3713f322c286df65c50a3a9b1151239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397abac58d381b3a34942feae93b06e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce4a0b6a082318ad69866b2cbdfb35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12287181f1853875fde61073844b742f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0830442dffbe83720a6aa3e78495c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36a74667de7dd90f8b5e6fad8ca5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d0f31bafb52e12bf1553887115e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2559397463bf14178eb728cf5398b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3757b87b3802dedfbd40d42555091247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616207053a64d2f3210b11c13d14388248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d3215811df9f34dd3964eb6b05be1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed72ddc012390a403e354cf9807f772250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a7f3bdcb55a4b23257e3fcd10e930251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6078e31dd5cf185106c924680a1fc76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87575f6de18535d2e7d0456ed4ccc76a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92186f6edf9186a5b095259b1bd4fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1969ff45a3e79f0361da182b786e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa0a8fecd6215fde3aff64761deee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0cb30d58bf296b4defa8264a6949a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0958d9644125745c1eff239f671cff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e2f7e5e6c2b0df0fdf4fd690154c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b053ae85033ef21fb4acb32602a154260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec53b1f3fc65bf7697b65bdca962d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ae74d9a899bedb6c7beb64d907d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c415f6b32b90b4b9a5d3f455921445263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad04e6eff15ba909e5620db7171cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072ae381b52ae65c159c0a66fae2392265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f7f8edb17eaf28d9e5a54c8f1dec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f82763a9c14bfd1f6c2463c52f95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a78abc3278493c5350ec35e828fad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba2e027c9c3300fc96c2a6a2458962269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81855d83b5be4d9eb2848c28fce81a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ad9189dd5fb23ff691077d9222001271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321dcfb1f8eab6d8a46e10a8842707272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776399dbf6686379e73929f9b7277b72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b1f87ae7eff377da59248635f4fd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5472e503a59c99f4e45bce4c67b21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf4f1237d47ca31ffe8af299d147cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e563c652b058275a24a4019ac832d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c766d07781f7ee70b8e12bdcc47d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a22a31e76783629844dbae450ce7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf7f1f03d25b1c1c56682e4d2b4fe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e288f448f12aa59ae7be55b9d5d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e5ae9b9247cbe81068ec67329ed5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f6e32436a5f3a29fe35a3fd95c9c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cf10823aa40f6ab7f732ec18bc42b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51fa97af3baec8a596a34164bd5fe3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56346b9e85f47e88a9bad8dc155a6bde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908602bf5bddef944bf0c8161b96fdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb33c213f84330287ebe5af36cb00e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44a0628982f180c32711455259347289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c74b5e21a45ab27ff5de5f96204eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d591bfb356e6321ceb6460ed3785b4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058e0fc19a04dfe9e9c71a2ffcce5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bb630a52868132bfcca3d539708cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd0521360f0170da9879b98360999294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afe735b23e49e11c052706b7173be2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ead439121b5d3b8ce210a89f07ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7d533a13ea5126c87b19e197596ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e74ebbafa66bb6052c01a7e3e7f30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb00cf46d64806739c34d8088092e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988d313c877364759f3b40e62c0d69c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630da189f2d8ca093eaf0e9c413300c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484b52ad330d3d92fedc2fe8b223641302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46894cfd564a3e5e8b4c142f804abfef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e054807aa271310bf99afb76c8ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2fd6d35ee92be167460ae17c28d04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99e502fa0a35b463d7b6c26276df9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe979cba48dcea04f068b11eadf0a660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5921993dbaa9786eca2a73b478a4a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d9a3b4e6fc0e7050be24cf1ce12ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9694b1a945e24b88ca159924947b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cfdde80295a9d7a420a5ba8e3fec3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34718c3b642c9d9cddc96c7192b26933312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efefd67e557fe4080a765ae02f02369313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392139638c07ac91b3a764c75a127d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5708d8cb7243242f3ee20be6736a14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde28959e6b8aad9f507698d19e22b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69bdb9fa3215cc748fd70e793172ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e3838e3e8721a4805da9de3610b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6b2e8e2cb41592a350df2e19db0e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29755eb4fb5f9f21192af594717f76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c84009f6fed53c254a29ba02ebbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd66c803ec61c1c49ca9cb9a1b0dc0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70b0db462f929115be28a6d18a01a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29577cfc94d258e617b2baa4dc9729c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d2be41b321060675e7829baf853a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>