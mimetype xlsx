--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cee96da843150c0d303f56fc953421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe324350a1ee20bdaa62bad8e70e992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582b2617b9d0d9b9e231a1eda4bbeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da872b23d2ff01d682b61811f72874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d427949d513727eb4a2740ec178085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f874fef057ce6ee70991623e2b50e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f058fb401a75082df42206f13c7157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b07c64346d5a8f71aee7498e65528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446d51fc5dd31191c8ad6db7b460d089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77f3bcb4503817a0d9873ae0c347b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfe84cfbec0ba08224a28d4a59ee9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e49db4774dbe8101dde913ed2812a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b11d8a3e12fe53961b435fdfb7189913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a913fbe8fee62f9f0dfe2feef63b84914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e27797f90a8886eb21fe0d07fa43415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367e7ab80128c13a2eeffa0dc8893116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5d4b052883be06e30fd4f5378a8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd970668440be774abe520291ce7e6b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828b38fcb497572e9b2e8a8a640268819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba5f58671acc6de6c7860ec313ea820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f591dbc40fc7652c9dc0b3a2aa984f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5afcff579230bd8748ea23feee7d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0345af49a50cc24e10b78eb8fa4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d9be810d1e58c02b02204622496c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f6901555236c8ddcd83de823a377125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fbddc945f2be78c994a2595404b4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c369c9905a01f6996bb822d5e8bb5fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2f29eb61d61b25ff3acb4147fb5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec79670a79e2616e365044cbc762c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38e85b944aa3403fa8772338c9084e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b1602136260363ff86cded81b0c4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd011c0c7324c4fba9a753792b01393132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7633c182d6bb0e4548ce278768b4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a1f364c45ab2dd61bc00cfe87210134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bcb1b6d7600f6feedcabf3016810835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5ddab63ba8f3d78660c1536f6f9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c580343aa5ea909281bf57128290237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af5b50631fe762cf5c2c69848261e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40920dadc9a3e06f19d9a03c3c3e3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124d3fe570b1899cc9148c70db4efc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b421240dfe65ec14b93b3f38630b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbe4620416ba43c9b81efee1ba0e4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04cd83169c31de7cc07e68cfe93f9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62927e043f8694f9881f936d82200e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285553d92633e855ae28ad5819bb4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb0ae40ff20c4f6796ac0944a723de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3240585ebc991c3356aabaf814a8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae74a7d7961a94759f6eceaabe4cdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7a2cfc987de30ded5948b548a68249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd435fc2884076ef4a027551d08fb8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d88468d051961847b6e0e6b6d3ea051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9133c9cc9ebfb8211864ed89eca15052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5f6494174b6e85d6eb333e096362153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22be6588a19feaac5a8e9c2c49bd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5683b8d8e4bc2fb1af6bd9fa3c8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba1ed987f7c1f619a1cfca5ae05b9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18be249d001d9c27e84852acd69a2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bb95ba8cb0b748c798f932786550b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e467518eb0061593845b121333682bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d53f9b85d0b9c2f61e83cccb22e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2743b3541686576013cf489078b51bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4c9264ff826ec74e686adedb70b6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4ec860187998c09e252cd58f2cbad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a9869a3df7076cbb52900340633564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d799378f5bad68022d3eb5574c501965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd87d5577ab79200af17311968e4fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da019d28bfa1dfc1cb789642d75acb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fc29924baceff25370954356d99aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f51369692a6297d8ba97a94a7097e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a7802add8b794a08f523cc9bf76c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac3d98238c627c82a029e99136d0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca061eb694dca112348e1b0a51b50d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121215be8e2ca61f3d805ccceb3752e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b3df094a812abe8228147783e20a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07251933245697eedf26bb118485d52d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae05ebc7552718b86d04cc3560fa0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab0b80b836a65302d7c9859e5816b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3263c34b9e2f4aea5f61598afea4f5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060f090d000bd63ae014be5ee38d71c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040a98aaebbe716f0cc01ca83872a7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f1ea9d6bffe2a9d080e268f592f2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a9408c16e65bc05c10397a25db56382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ffa101b91ae8a361843c857daf6b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85af102d48fce7bae979fc7f28806284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2a8109716c206e10b831b2df0bee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62799f0aecf09426c58b5f7b39aeca186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5df47c88439681c389b29a230611e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617fb9634eb6a4a65f626125c0e8e2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3bb3246e5d37378355793162784789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8a3cb47d8d11273a3f5b2f60dbfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c92590a9abe3407ad83168b35edb7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfbe54124243dcf7d4a8fa15836b1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466d0cf7e7cc9cf204cc444d67606f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63c24c016bacee2fc7b4407efd694894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789dd78f03c47fbb5b9bc46cbe9306895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6620112b0891fa603aeb55f1aaf7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d53c0c06b80b2969a2d59f53dfec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d807555ea8e1c0bc2cfc6c346ed986798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc904fc5519c6e82d942f971d0d4c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106daa415173140c3e77b9c831b693100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e347dc3572ccaf904d8e59f750b38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf27ac4fc8972b8386bf358970b09cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae70fb9a6461b973169c31aadf487103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e763181cff56644deb7d9623f522b81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5927b8106b61aebf6f615fa6d9f42d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce164f88f923bb113e3065f9a6878f4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc631ad040baea5c1f3e690619ca16a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e446e2020d933b5e8b3d54743c9d97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e339534a3b4cb0ee9883a39080b11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4013862e9b5f88d41719d7d305ae2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597f5818f402e9e303dea197836ab9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e898d76f697db20101501f9d0d69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d821480b49f044ecf2c2ecef47385113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01057d775b11b53fc54526b808af123c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3af1029d943855e3f11efaf2bbc75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cd7eb28084c9e77dfd422f5267af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e194ee064f940e97e4c2335c0578b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183adeb9118194162b3987a71939abe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a50d67d6035a93a1983df2c5102a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5af50b03a0a8b0b54fcf47de191a5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e8ce438bf5efee540fa5f4eec02d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c312bc2ba516736bfe896c724c7a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87497d70a2a470017989e56c5f004a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f5237575b7ce85198b096f77b75a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed510ccaaa7ede64c2b00a9332f9d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31a8c347a561d7e0a4aaa7f524fcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb5b8700f09537b6c623add7f82f78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a2c20e25b57f3c9f3ca42f22e924128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1f6fd0c8a8311a2d60cd000b1e47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71532b91d45be7e57f7c47c2e6c2b8af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc0533683022a169475a23c639049131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4328c1d5bde2732af9828e55f7405132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bab0f0249998b725beb594703d225133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef66e2de070a1f9fab83db26192dd86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf68912bd30eef0be1378efdd5853e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f608b9cac32715be0648c980621a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a60cd722a7503e0d74f2df4b76483137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c716c8b8cf2a45ba914be182240fd1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a0bfbc8c92c6558dddc376e8169b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01be53b2ed88b76b55e7696a073b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee60f64c21bcb9b8e2cc27a60e089141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98ef3432f9b6aaff63bd4bac27a89f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8e6ede60e2a728b71fc0af497552b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cddfea829f8c66ec33ffaf5a907eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3c3e4a6d528461eb696ae8672a83a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2caa4b9ceca9e3618b816a95a1f31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1e94f411e9b49974a8298e47be13f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cb25728f7b557eca0c757c75dc43b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd561b805733de37afe7cb9ac88bfb35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e72fa8e6a3033ab52125976e1855150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b20f369d543b645cb2e860e08f38a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfbbc5dc7de3e13e27b984a520ce97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da17c4bae8f9bb23c7f2a6453afc482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b27043d52b63a3f6cffdc056b63304154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cda1dd89b8fc1e785fec8a1f32fae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee005878f8435511356a326717423f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e55489909d2fd297e1b5a49c349b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb437cc18e7d5506ce54aab54a074f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309baa4151506a36d18e325474da322f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c22327628229fd9d785ec869f03c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4bc51c536540b2d385b510c430b01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c99101199ff9b6eafe5cd8b2fb520162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ba8550dc8046db5a8dcbd5f55105c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab88f7fd9b842121682b35e60b025e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde463b09d1c9f1b981846b9284911c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06437ea1866759f2a08da050a1963166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b9d6000be72d6cdbefc21ed88ca13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257179915c1251bd7c9fd3f6929643a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3129b2a9c49641abae8bfd2a7bd296f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6785252b16a92e1b7e4c296b85910f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a42336c478a07fde4973caf262825171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402448ac075cc74caa9f1a072e2297b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41817e0c724318a09b30649c478500f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a822ae41686f076e2bae98920efa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ee12434c31b738ca72a7f7c47f98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e2689eee5682f521e4a8194b4c181176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f836f49fb6c2f7affeb10254fd0e51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57d6c0e64c9e592ad2d445eecc3124178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a23ae706be71b9320df79b62da696a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2be98ae51e30d0231fe9942fa03bac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970e738e85490ac2e0f4ec27e42ea4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3148b2bbe9e94abf3ccce08641f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55348f6079e9c5146044634e801c2967183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282f0f8e38ed18060a07a2cc4e40000184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877caff67ca1fad55a76f6d5aa1c4f1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b422b8ae91fb7aa34745dfa590300e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3738ea15f8028e4166d1ba097d11c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b093266a6df4b3b36b2c5adf0d16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ed8e1469e43fadc2addc884e1c5f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca1669bcaed70212d167845b743a32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07a649deabacf619b9e7527fc1e414191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784dada825172e86bae2ee286cec8aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bc9413ebc0fed82ad99c285535a4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425f4d2d05eb1a0e3c1cb5c7937fc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07850dd9a420d2b7a456b594e0f6ad96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff420cf8e90b8d3362566365d76153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80c3ba54454d00b2a2c4cc13da3ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e63cea829ecb959a296b4737f08e07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf0d06b7b118babe52e5d30f0acc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a3bf4c94ab7013b248571c83b5515200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f642945bc339012377fcecb6ea2b502201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4f22629d5118ec352dd50a6c3de01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33dc145bc7f0499c1e41a530568e5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464a0a5144edd495b2f2c76570ff942204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7e8a96004c0c18184a1dc8891335205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e66a8802d2ed3c3b403f6f88ba5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593334c08d67620565cbcd9bbfcffc02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4c442b9c42746a908b6716bd4579208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ee8a35b77432e4dff4404fbb3417209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bacf1cccb96357ee34015f76ecc9aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f368fa2059a27c7cfde34d40844a4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c18a86ca3b85a70d158781755ab08f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd071dba6da7bf059f11bfd42bc7f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2e0a78839bfe180922a185651959214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5578bd8c41ef2d11daa4d17a3002d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe53e61f556a28138ac75972fa44aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2985134059fb7fa10a14d4e4fe8827217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fcaa3ca02cfc1522ff61af5b3de47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428223fd85ba62c68e98a3fb75be4f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc02b678d34e4495e2dd1a48d612f30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c485b647e0d5a3fce34044775a72a08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b874509ca7ae04e1dce74376a277768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eee1eb5963dbecd6441513c1d67361223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efbbbb4c04d912dbccaa011d1a3ca5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71183efb9d1fef63be0e0144f51189a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08cb32a3d82b9d7003ca192ca82153226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581541ea87e37dfab0efab62f07c69c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a141a0a8188b7054294e2613602d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ceb7a563d4bd7a923c86f33bb8784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eb8fc9beac3f2bf54dbae677e74ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495ce214f7cfe8af5e0d9daf2fbc598231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbab93acf2ee8dafd6986ab0f0c6ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9986f806b48aa67581f24c452a534a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8355c193cecabb1b012acbc29be5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27554d6797b502be4351b7ac6e2dbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f63711cd8c07a097770456ba2c5a37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a6e137586bd713bae15bd78614d27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38f955c44a0538be058c45c657fa9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f45295d19f07220fbc153ac238a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65664651911bff2a52e5550cfea12e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd72ebd34c0c29e2978f651faf5c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe65ceea06e594370f60a756cb6e0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b707df187f4652b7ef9eef105253e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cfe7976bc0ce598e92bcef0dc1191244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a316a39684d253d262a569e9c736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9553e1e985a446a63aeb182f326e574246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d46b741554de0b8188ecb7529609e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b709f918b38ff0f6da16e53cbe173248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6647d9d2af916613f3bfbb5fa3ee8a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b07fae3ca960de61b58ce490542a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eb00b573ce36dd6eccc17af48830e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb20321cc6099f53bf56371f7ddbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf6279893773df7920bc4b5e4308c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f64a6448b9a2ff4bac4f263fbec7c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69991e88b7f1c547a4dae540d099d58d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42425e61d1814577af95a062d4c52572256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeebd5068d13ef08ff91af5e41b22b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac7906977a4caf05dcdc482f9d2a5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b90b5227f27de1660643fd9966349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40469cff443296536e7be45f3415efe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885213b5337c3037729d49ed5a5af45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461226c328f650e50cb3580c1a0bb7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499314db03396d590063b16ba64bf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ec2f6a04b8f571e1e5bf781c34c6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba642fbfb3bfc0c3b8180ce582f49899265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6921060783528796fe9af962ff45d5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed1f6cacca972213f6e623f735287267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc894ecc52b516abee3c99dd3dcc4ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66925da60a625fac8ac9486a47e0446f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254878b3bf5203a34655cee67c8501e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ec80d4f667ac334551258374fe87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436fe90348083c571dc51acd69d359b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccfa5285e50b1a72362f22cf06774c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad42e5ebb0a88aeb546fa793719d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7ac0d2ac7bca5cb9adff2f028882275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d05279af5a66ec11ea49cff3643b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318307a9faa7d86286f1f01bcc5d532277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d35294a14c2afac18f3511e2a82c6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02911a896caddb70599758f65aa186b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855e3f536874ce1a594b906f21f9a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18745d54b5694b54848e52669e349266281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c354d8d69e47bcc34d98a63f8aa46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491644941e02ecaacb8eeea535177d79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402755562080f273fa6a919903afd1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6daa6c6281610d02f54db79547eb16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235cf125db9a13d37c0aa45d7a175f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add976eefd2477f5e1266aef3fabc42c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2971945d09f3b76d20349a49c700c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179581eb9df31746f78c1ec8f341da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08698864863a4eeb811787133f42366c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a6412a3ec8838f4ef0d646b2b29ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b3fb57b70e4770c2f6c9d4f585d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac918c056ae79525070e813b03c570e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c6d8939535ce59fc91586cbc4810294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b1eb51838f8b482aa113793966dce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae34c50f9b8a0f53ae4435dbeddd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93a512371b0ecf375289593c7b21d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56efacfc6b76fab47f5596db2398c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368096c30cb163314c14b82b47b09d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec854831bad1a9e3616aa488d74191300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15089d3c2da3d957b012dcf2b391b49c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c46019f10945f4685b018727c3068302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450459e26da5e5b19a266f0cb42f883f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e0a4816a85782d9065473787c3dad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff333420e70268074974996bc0297305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700a00302e15bfa73f7e875c6890a62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311f8264599fc0f7fefcd2809aa739b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e864ffe8bcff2776e600c088a15a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041a8595bb22656f3866439be3ec544309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede901a7ab8826324b3baba312c915310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c0a2687f5619d6189a955d60577f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13db16d5026ad6a2a41292ae097f50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdb30affcebfe16a14ceca12811645313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb28be3bd64068356436870165119314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41447315be3c2e451bb2178ef0060315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb724466ad147b7c38ff8adbc89bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c270db9848f5a92156391c24478dcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8dfb92510ecb3b376491a00beeaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890c9c34134f8a480f85d1f17d0fe6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfed08cf712357bb7a12b0617e2655320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19675ccdd383d41c161f3378a353c266321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22920842bc2e1c2f494da0c466f2fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd349b30a51b32779ca3ec40d5cceeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d258ad05396008c3b22e3d762db7a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aefd8a803279592aa9c98fed89dac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b6d835aa5cc779d620bc37dded409326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cff35f6a955457fc34eb2e702d91c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1566307d34d39e16c680722fa83ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41483c4c4a379da99a0058bd52f7817a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16528f7fb4c572180e46754083901b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a35f99e8e414c9a6840659afab1a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a239dd6aa613c2a1ea84c5c04c600332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089ab7011239e3f4d3d00794585eafd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34af43b2a68fde1518026f882fd9eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686abe5cd331ad0e2a9e5626bdfd792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa358e1825fd3e11561d19253a1d043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac032654420c7345d04750a3d5fc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d88fa6eaa890a69bdd948d5f3ac85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a30a3ed6ed64c21e092ac55742b476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab29c4549831d75c50ea7a10a2382b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df54a7594e6c91e71c4a13b62cc1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e3a5a769e1a173d60b62e5978fcca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa50a4fad58fc6cb443f15ec50584bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfbcc6e07f8e159ba4a72f20a0ff2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f20495b229f43908fa09689166f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd0586a798a904257c955618d0202c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1775fe0a44fdd7f32d06d92f083d1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a791fb2ef3d32a9907959f77ffcc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3762150e6a1da9f2d23322fe035db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee759ffd9c43ec6e359e4878f0c67c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc705344912e032de2affaa858d45a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620111b78d3eb2c5ad498e297d3953219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6bdbdb6bb7948c036f7fa3661219420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014af48167ef632745bf91df7bcde8ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215c01e786d0cd8ea9d98b20ff33a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a863af6528cd773231b5d11494c6aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf34e72dfade17104591643e0b22b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b341ee5ea1d2ae6c3a8881a9819dae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd70b03c157184eb001ca9cbd93300326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356d8312573d1272e17818c2c61e1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246960ac4ae0aef82b771ab437473d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116891f8259a794df61cb1d496422729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55529543f68376aa63d01aceb91e2ae530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae442115d133d4c3fbe6853615e4a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027c27c5a3667b9897e4da0248d52532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3f120a7cdbf0ce149178491c1b0c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9ac3f2d7cac364fa72abd5e5f1b1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57bfeec4a8f679dcace7e680fd888135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73867b94b5f18178870a8808bca39936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca3e829f3677f32f0b111a3147822637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500432d0f0532a1b3153d069361f161438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c34d2eab17f86eecdfdf39d83c90a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56f1aa209642fa3fc452258208b4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd38d0b55fcce10dbda18b0e50e52141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699219d6228c2868f1f0cc9a989a9e2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee5074161c43845ba56af88d041e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eff90ec82a692b958a916c799114744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a6e643c4e454c3bbb2ef5f1eebe745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e3df7b24d48001fcf00294600f13646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190404518a42dfad98237aa8719c52a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9dfd9dd071edfd41e341c00f08bb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d655cf25c711576595dc5d7dbc6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b898857e4b10644811a7b597e76f4a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873acb74329e613eadf3567b8d79085651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f833c78ac7afd335c3eb65a6de113652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433509b9003f674f0b4f2b992c0d96753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb40379ef2c1a5e8a88e1d665383dba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765d33a23458443587443fd3425ea1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3b6510c0ce4e84487e37b504d933356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7587e9a193c82228f3193f237696057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7b9408cb409f9e8d19ea0f6ac954d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adcd4a88f930a80042039f31a42fe359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce109ddb795538d1452d4b033af482760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bdefc0b6f85da01663a6b2d9e704061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f45725f8f5973fa681221057b652162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4def633f1e3ff0e49d28133ead79f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354adfe1114098874ed30bac47e792d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52817ba78cba3ef6aa01a0492867c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83cfc491743c551346c08466b3c85766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e6d8a8db4d555c2d96c48d6f567d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f85ebac99218618850607d8ef50d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c93eae7bfe7263e7d4739f053e36669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77af0073e6d33d51dcc84a8bd95641b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3ff909b53deacf21fc5b459d086671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3fe850e5dabeb36648ca9d87a4c1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7805f1c7e34c5763fdb70c97031eee873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d88e7bbc268bc4a065b734f38c433874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c31980acfb75c3fd4bd145907a3a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41aa93db64c5efbd1934fd556b0c6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d7048c2193dc8febf6d4fa0b34c1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3c228e8c7f22e580473ee31e82e8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20231c446d1dc779d1977a80aab76ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947d3666841c5dd8db4452d9d891c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042df54440257a8b6ea45429e3dc21381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e0f1eb3d75671240f1e290161fbb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5af0254a2eef4821c8deb8e401e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c7ddc39ccfbd24d043c54f33bbb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f78d30543d765adbdca65b5d0f60d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c9d3193e50ba7f6b0c53771fe632486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a770139f2ef0061c3c1e14d38cb1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4406e2ba618e8186365cc2429bafc1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba379c8a09ed84fc1bb357c83f7052089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321875efa69dc8011444808c9a19e6c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd3afd8332d7407a049e53b49de9bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598ec0cd55da08d06efb653427e1d8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37aa8fa6fbc41f3652131e7b54829f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028be1106f7b38c2991dee2902342ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb895cb664d63d6a3b2348967c860fb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955367549a04c8267ba79d399de743b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e57dd7a3d2042833892aa3ccf519d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56003b66b9777598cae627fff9d0dda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154f1f299ce7b898813f1619c2c60499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2aacd44638089b660183e969f4ae2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993211d5abdc0cb34eac0fba2aad4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae43d5d5e5fa0650b07cb69f2ac2e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87304ee792bd28440c849c33b575a19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b6f6bae728bb05bc9584fc0abf2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243730876d62ae2e6cf897bb097ab12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034361e61939094f530a5230df126eaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632beed0fce918fee9ecf5ade4a989b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b347566ba8a49cccd627c0697f91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d25be4887b4d16ce19cac0abde6ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093007381eef746c1f129fd9c732b856110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc4b08d7300f37c052d90389ba596111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c77ff4612db7ec496b372a13aff3ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee9bb392e09c65ecff8bb4f253f4d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759774d17d33bee74afe88fd58cf9f43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1977ede3a4a9a1cd7e7ef8b04ae739115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66ac39dcab34b6490f7d076433621b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654f1bd462fd057faeab77995f57b51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a78bf7dc7b9b9ad3b9bdfbd112cce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f094faab4a9e71bc9a3aa74d8d1a85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762ffc58c66bf1242182fd4094b364120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22d84155abe20758076fff55df7e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82144e30c56774494e7c5bb902b9a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e689e86afa1fba7fb758a60b4e79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc04ad17550f3c038d31b464576ac05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe68dccd0c43187389daac6d5d395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caae73c113d0b51108ae1ab37360c09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d7348e5d097c48142be2b16e3699127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dece41bb4f068ee6569cc06c9646b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fedd4fd1f89fc6913be6dae70b3ccb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe31d170ad7026d9b35953eaf5c16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b2aaa344cd80d2f73c8343344edc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0928935626f8790862161a94490b059132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5264abd992cf93e4d13786b3ca42ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da565341560f3a4d8f6aaf15e7a79e29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8936a0f9542f67b536fc782a55ef0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e49348cad630f3e867a4af865f971136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c2ba23074125635b43ff7949e2c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171227ea73ab30fdb4c2d3250b880e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7b72682c3d65e6d288d828ede226b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80d8b03c2a2d355a527d78cf81b739140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b66fde639b5a469e10c67ba631bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec516887c4a8f7c5449bf3bf639512142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889bbcdaa598253863177ad70660680143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6fc50289fdd966638f9a304117cf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7790d19ea7ac5f5ffc70e6bb26676145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b72030bad92088347105283c7f05f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2255ea41e2b8a849e515487df07d9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c78c526faf04fb9a41ffd304632e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b560061f8fd82529d6c275d3e22e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943c66006289ae5c5fe2cf63121758c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996535c14d2d1348153d2707169a205151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdd2b83956440b864e8d8f76557c95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d224050fa7fc471b7cc28d9f9dea98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042eb65e2c2148e6185fb5aff7f3b5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834cbec4c3fba57951d1512804b24b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a74033c327d682764c6fa2877dd0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f5c3d0735e37e440938b9a732686157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0805de95b2b8f7d88659309fff41b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432a9a47dd41e8a1618e908e566567159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef6ed253b74818dd5693af175a89f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60828012a1377bd80450afef4677bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c2137983e6803da77a72be569179162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de3e8e7186ca8be7f4c5b3fd5a9d56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef166d5d514785e104e77c3534950ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043f8dce8dc52c9e870e6fb9510db7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb32e649dbb331bdb85c025a11e17f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e773e1863fa35f9de33b6c94d27bf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df85d38a0f8af444a13f38379769534168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaa577311a9a78d203ef3d0098e259169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc80f2eb99c264c79f7e98ac6bf127170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f487226521de92b5ce33f9eb54aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba594b14fb1b56e27cdb28792f709d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d7ab29aa106dfd524931a9b7c4b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c9e5c34ffef6834ce0ed8734664e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b89e0f373bf363df9a49d78b9446175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108dabbea0ab2f6fcd05a776024c2a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d3828652426beefe1e505dd91bb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8361fccabb9a19d1d052a79011fee22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220a67aae4d5d62ec53eae33772ae96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7712fca84bc464d16025cbaa6e4330180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f4fd515cdf44930a224518bdcd8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e73b7ee2e6eb5c0e5a8842e788ecd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10512c5fffd6d4dbb3822d489b00d9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591533f7f394308e6ed80e4c8640eb61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcaeff4eea45d179cf2f8577a75c4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374dc20d1da3d742cfbabc661f9fa0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc701cf99711c8536e32282e571f74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32447043c94300aff3387283e7078a49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b4f5bad67f80884b70525d8be9556189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da0f050a2d59d1da8a8e6989765aaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d8b4d848ce2239074f00574d52339191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d56bec06e89f8a414acc3ddab7a26e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1694b24e042a54c4509988a359dd53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65955a6aac83c5ce797532093ecce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e62b9153911e9bde9c78cd76d27f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663cdd0077f23d8086190c0cef196e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0568b2b6a99976494a96872cc3552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ea683d3ec6c3e1eee3564b75425a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade810b1c4211d4830c651d641c2de11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22b2b2d2193c2ff1af6a49267447e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffa2e830c4acf6e6a92e5bef6e8ff5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daece421a3cf0b22bb8b51fdb5af2e65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9b1bbbefc0c5c2a38e3fd1b23230203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e05838661994c35a022725ce8b7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4aca389b48c68735965238b88e715205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae356e387c23d2256fe0e8ed03dec455206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb0bade4847d55ad720ac9547258ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94053a3dababc0b0a06195977c84eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c882e7a5eddd8d5095088264abbc1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df3e8a982d548e436bec69372d89a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966e3bae37fa4a4108f6a99fffc8c38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd074c4a30016f1bc8ddb73602888e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ddf836deb78403761b54635cd9fc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d911c1b82a5c267d68216e5d1de240c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c1db25092677b5366e8f662a82a49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f995f8f65573ced60c259a24446a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83167d0931dc86362ca3bd3f77404f4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e59e951cfd4bf9c6c2ee8e44410c34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013038fc44dcf5f299692039bbfd29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f686c01e824e8a15e63760b045e30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd455b6b5fbd7a9230416eb516460819221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2ce47602891104aa73905013ff43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e233f31c20c2f52d76c72dd08c4e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe9b0e49f29f047ad60e0fea24bc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf3fa5e52b0b0267139cd5a637868a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6523425086587cab27ee8d8a8ced5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52da7ce20c136eeae2c12223181ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76514b3ee58730a0b3fd4ce3a7533d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb8762174c91303e012dd2c9b3e916229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473264168833f7ccedcc9f8ab074bc8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c7f83fdea4cd231211e3b4a4d212231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e5ee9eed4fc799cb2bb1b90a6798c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8025342f79f8694afe344779c59cc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e9ea86e51745f6cda06638a74e74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ad8b5a490f57eaef526ae31a3c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca44af21ba49f2542400877ea7118e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef633569a82a70be7d0dea1f955ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b57b05e1c0fb7038af06a7ea24d10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b68e79b305af1522d017bfeb4455239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ff7e91b6855a2cd68fd6355117aba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f626528ceb0cbe81b185535639ecb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc31bd4bcb423318c1a01d9d13b3a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5a516b4ef2c98e7351fe83b6950ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06253e3d805ca06701977c7ac8d74b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f8e7f67bb5b3cb8764f649fb00af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423c0365dd1bae3c5c9bb6b8fabfdc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc12da491fd7e462db88a240c69d1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4849ba1d28a57218bb7e147637efd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad2a3a12a12b0ddade59a211bf1b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209cd1d40afdc9d857662eb6b29fe1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b611e665f2bdba86193fc61251b9153251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236ec2979969d258326d85ddc04528252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c877a151810f1565e9e92bc0060d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d9128dfd763352fc1dac4dd54ea39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b421905c855eedb5d234bd2a5706bd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe1b25799d94daa0918be0a9174c2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655d534267e22bec3b0dac62ff59666257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb8befbaf1c306fccfce8e418e671e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722202c876d01ac1d13242d3f41eef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9c68bd9f48e601fb88eef28835036260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720ac3e1dc040e78a2a159e03709f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b5d8e972f88b1e4a0627ec2f5b198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee210e3fe64eadc4ce1d36bdcf9aea1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e0b77d425777c72e4e212bc897020264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7b50240991b633f8df9d84a1824c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278df8c8bde3ebf69ead5f4e04071e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982c46392ae689a1b629eedbaad140267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d6c6e015abe80aacbfa840271992d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795d914f9550c1870e79c04e6edf96b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab1e3e824f861aef68b42ef21761d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaa03a3c6ffbd6eea205cc445bab62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd31ed6b056682ea495e2fa3c198f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e083d15423594ce6628ffee1d152273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b86fc12cafbc03fe67831d1d623c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210459003eefc0879aa4574d5afdabb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ebe002ae23a8dba70975d1a7784ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5299ed0f4e1c4bf9c0faff4907266277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d25ebc5c743886b0998ca07e287c4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718be7c3e6d4f2bc93e7842e958510a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305578511cb30350380070d972a5e28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66dcae357a7f0e001c7801e616fa53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb8a039622939453ba02c45bd99c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00844612abd53fdd68f34724d97a026a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e7d080b6fe864acc948332ea898c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a543169ee6bb9f06029e77edbbd48d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdfdae4a4b62caa0d87a22b0551ef1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8be555f8268dc53aa4fe0a0b2c23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8581703e7c52cbaae14b6938aa3e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2bdec49e7ec9bc01974a1ce2fa4fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8686bf51e7f5518b3d75289ab21a27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391325a2d89e8d5dfb05b09d6b5aadf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcfd6c98505bbe97c76e6756795b93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9baf8feaa12f8c3b6cfdaf9eb3210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8f66244b1e75828fff8481bd4a59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45ede969e384d842c9782e79ecba7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541551035d2901556946cce50c666314296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d89f123343b29f031ac7c95c353b9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a0468521f59ed0f24f47caf3859d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bece7f4e4b1bc74555274ebb45791299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1344bab8f49bc526ae2645a0b4474300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd46f50202d48daf4f6a368bc56a29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9e5284798b09449b0540625708d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b746d3840f4ca60d296bd0fa47bcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54aea1b544217a9d8622b6031ee21a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e43a5ebceff3dd7a1a2bbff1c1804e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c340491aa6fb550e4bbbfd6971d62c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be19c9d1288d1179c72ee8ecee2a4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1098fc2a210106d270ea03a6bffcb83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b852617c8db35f81232f95fa7106c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15608ca32d9698fa22b321bd112a774310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47182f077a87f53f9cf6a0b84fed95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce696c8c6d493d5c2a15a830c40f4db5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c80c86126063efbb0b7d1df0348b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e957d8ef9a24c6cbb7a3ef051457c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567d5b210c0d85d35fb5b5f8ed3a3b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff3c1b8c20a633bd4f6b008718ca2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccd52afdce24f89a036b8493f7ccf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc787ef74d1b8c27cd94c1077233e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c8c2b76497cdb657bf2a050b5d806319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d672be973cd96ad13481f9d554a8d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ca9bc12acf32d9480a6abb53fa10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4247969ff1ed424825833d626f3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93233c16b052099abf2112c45996662323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c6c2fdad2fee20c749209bc1e47f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616fa74979bb93333c7f3e5dff5e9de325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>