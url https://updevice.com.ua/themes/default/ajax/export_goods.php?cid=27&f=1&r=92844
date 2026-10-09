--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83248b63ffc245ace461b1a7bdd76a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b961b4ed9043551ebdadbfd7b742a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e276292f13dd4e96d8fc7add6433233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a94b7a45212dba92f48ab7d7b101ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85df59bec26642d5b34cab95a01e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5e1fb4cb06ca9ba512813ecc54d306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80829146cda33d685c4be57fb7c1bc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f772936c12426bea0f3e9e233c9448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebcbb2902699b4c28a0c8b869bb45f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23d11b25448a2e085fd9d1e09dac9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf818998a325f46cbad306fb2ae35f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa0fbb73630fd89d3d3dddf85556912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7065caf601187a52030d94bd08df413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c1eabbfad86c4c4d16cd3a5dadc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780ac924a8907bc2f8dfdb31d974a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f4833f6a63bd0b98e29f30f1bd7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d004e4749f0acaf93ac819a9ce7bf2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe872bfba1f97f418ba01eafd18a8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70380cdacbaf40d25d4957736d8a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ce6f3bf71e0677f39d91412b94bc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2cc85c8bc47a6874cc2a10909cc0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dffbf3922b68fd2d8db00c4f2b8dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cffb09015adc2fb93d55bb7b1c51b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3626052728b184d108e7bba8670424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457e653f4a3cb5aaf77ac056379983d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27120e184698ce54a001a74912920b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfbbadf4ffe906f6b119ef1c1a701a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fff35ad3a762150599b418117982528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d0f6c61b6cfc76137d2a9af807d0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c06c0cde48debd7718e3027304afe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d7a0f1d13b7db72055a3cdc64665d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cba87100be043205782d9ee6078b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f582fc92c9f3c7cb8d4d08523682a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794560bc3244db06fd4531382107b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ea855a11feee0dbcf5f48f9413a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf3ba3e468b5eb80059c23b621a1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c81b5f5140463da4c08585b79ed9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc899ee731a32c156ab8904614f889838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9650ed4f82888d764a41413244fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4397134a6c48c2288c5de1e82577240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41459705e39b8a2985427cac39017a8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb923ee2c6b590ca553ca499270163242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253109198c1350bf6ede1f35142edd2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d570c6360e0bf9768bb73525af25844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf8380aa659b26aca8e2cccef7fd5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25723c881dcf7abceb3dfc26893464ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c305fcedc60d4353799462e027684447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27a92d6e0cf669f7d831b58b10c0df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b257ad2061d7b0c36d10664a9914dbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae577952930788606563c27aef94d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0853a64ef13cce44560731f5598ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f7baf2ed71744df78a34a50609dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b44ebcc6ecaef608571f853ff30e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e793d76a2a36ab198a9d2404f2a6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f9ad21755e79d0e845e87eece80ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d98ec20435af442e69d14077de768256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178385668d68fc6f3445e023e49e8e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055731b7ba0a4a3a298f94d5285fd43e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2713542d84905c4124f651a063797859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba810887121fb724aaa0b2915c2053560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e00d34fcc730197ebb65be73d683e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d774c03fc81ab5463eaa19f17c1800862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a15e96888af947439604af25a381163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c85dd11c45678cb391c2d32480c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc2517fbe379219da5505dfd132f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b113c89c569b4c2aded967daf8cffd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbae47e1665a526a1457ec4772944967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce48a56db9e55b60d61f0d5b395c69d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc52f222a26c6218394b66475a378069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b1f548ed2b379a2dd89babaa86cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64bf119000c12bae2dc3c9dc786f3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de43d0b532b079134a4fd4f09c03472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322b39a7160c87b382fbc9e04009cff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7a80ae3d5b3d9e5ba64f9ebf33c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabe50a41e35c53b19aa92baae7cf0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76119a09613a5574104d74b9f8da2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa733f671fc5a68072f00f52840f6e4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e18b917d68daf5a41623d4e54316a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42651001d0f083c27e83dba6eeaed1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaea4d9642752350a5606ec1d4d87bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dfbb25f19b12f928b632db3e1aba981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe2dd3765fe1253b679c9a5d519ddc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ce6869a7939360aa2abae972e6f3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf4ac9adfdb3ba25f72ac003a80b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba99336ca47b9c87d1290b6e50dc7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d9c5ca51623355fc628db585840286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037b734ed09befade5aad2ac258a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecdf0c0c6b2015aabd324a50e85d9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2bed036e293a0369d292841507f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019b5cd329f4470e9d7558dd67a5c0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f7ea7293732692ef8992d5fe70fbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad560e8638002975fed009791de3b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc69515868deddde746740d3ab398e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e4d5be567c31de5ebe69c55841b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc99ca4da8aaa7aa6990fa0f48d34a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01983895b94df539e5b50c5aef8fbb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a3eb08bfa1017c687b51b8a7734c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99bddc2b9cb71e0d73a254d318c57098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c0447bfd1044608ee347844c060ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8981657c1ef09b4fd0a7cce7cc682100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126c27a41721398c94d26b240838d2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96492d5c8f683fec1728b1457e5b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d0cc3ec46331b28959441916eec22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7863d6db3db97713c142ea4ef39d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd37a3f9454f5b7ef9a3774565b8e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58034dfd4ded7ca20020b7249b97457a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1075a9699d45d91b1fcac7a619693107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb1cab3da9aef21e6c49ab8d2284f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126594fd8df1396b6209673cd1a269a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71ff10a3059af1fa8008ee3fea1a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea67dc3b5322c7dc4a55a0b962730e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2602ce04b6fa05d8e3f2936759352d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5cb77795c2384d5262e90c26ca8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a1faab71188453942a030ca863d26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65605b9419e8182ce765968ea8457115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00664bb8c1e46ee8203628d2a9b204c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9eaf57b3c8ebeb709f66b995126a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa77090422a00e047b78fbea94e07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121dd17c56fd23f240fc5f60119e12b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98dcf4d34a06508d5e1ec65e2fae8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66c9b2ac249cbeddc428960684fb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18572bc5f23e18f62a3ccb88ea0bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b91713111cb41534db3cf59ab75073123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eec850af16f52c36dd373f0b50bb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ba993be548fa68969485b5bd5a24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54673f2fb54fd77544c9355878bdc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264354896ec1ddb9192ad8760e85a6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0892b404ff959c32df298393c6b4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b503a5e6f80294d6a076dbe0e3f7cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bd3397cdf9c5a059544eda29f9c51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec9d423511d237e466e97ae92c221131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b2bc34f1627cc583c5841b740903d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c4b20777766da2811f9f76d014f9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb5f0a5f389879396545cc591fe395134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dad0a187f7aafaac823fe136cdd83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2f9d3f5dcba994b9b3eaf2ba1ab9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973f11e5a18515e2c2580a659ce1ba6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205e5df3a58deb28128a83d7d2b058138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4592af82ead46485d39febb1a7a383139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a04a198db5f643dda6e0930214d99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2acdb5e9299afe77e236ab9e48a4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c49bcbc9ba202b10c1149d68f7a52f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d2c132a3da125de9107fcefcd1b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44327d27852ab02a0bb450acd5688bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b599e8853b12460636ef942199e4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726ad28c1c1bd1853fcc09e681ec2fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae600c937e52a7edc4db3b04e395a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15f7155c4a73c2c16f85458f24fb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df1dfde6b4834839603e4ac5367323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ca82baa9dc341cb7b0bfaa399686150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41393a89fe0f4ad05fc9c7f5253cb5e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf82713c85ea50dc0d519f16b6806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b3c73d3577bca050f4dfbe76c6a6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05270ddd4b21544233997100388ded2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe9832f8e2d883ac368f3b59d4410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a1a3311a8a12073aa08955b295e9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439290310510b7a108815c345d9b7458157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b77cf26442c75e5d85eb7efcf8409f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb958319c2ed82e46ee42623327e38e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122d99a5c661fe8d113e92f6a961a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1eca749955ea82f74457479d150b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b889e0b1c5b2750ed14fcd9ccd77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5478c724d43e101ea236ea5a5b61dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2cc561c485acf4ce1d3fb48d433cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501ebfe5f2dbe50c557d6b639ed98ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c11d68c9077928d9d251425cc3c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15092d9f118148034896644064e567e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793829ac805639ade1b1b3a824b5314168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c486ab75cac6d00b41db5cf4a8c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81bd564c017dd9a426f2bd5eb89323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be86b3e96edfd4b37821d1ed76e9b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dae72f92ad9ce9ec19b9154c5ef6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2c3a8599f99434f0e51219dd6d67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e23d87060fdfa8aa962fa3b8b72d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232872048768958beb7cf0dc25353db0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c462a6c9e796b9c9ff874b9af6a4db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fb20588e66d1543c035b08357fa7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf02f90e3c5ebeed166ca4d78bb0b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c361fa7d7a543fed584d53417aef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143bdcacac7d8c5c94419204fc87364180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7f9267e5c14a3f4601690ecf70577181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e97d159c7b9359101b241d518db4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb27af736a66ceb2f162344cdecbd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975c45cde798f56dec37e1f4bc43a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82825db87db0cab65e73b04627df4ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6c344b5810fc4861d9836da03de54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd46aab081b131639fa003176e298187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced07bb53dc083da1f2dff1d7e07af2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a81514d178c1b23920760a0a214a7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b2f2ace77d725628813060f6b8527190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbdcd95e23b5a693d1364cf2c04a67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb7ae399fcfa4405b5b6d82f960721192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09887e5469b8f88da8b1197c19ca009193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde072a5ba142c47dca3ce0c8695ffdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91caee568592c822e8d73173417ad1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dedbce10c5fdd5f18021a2458af3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e46114fd069e0bd123bd06cddfec0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd1eb5bcf07e62333c0ffcee572c0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4293b86f86f1a904a01cff7d6d4aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ae6782844e44abb0771de592dc9b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51219f53a1726f57e489647084e0868201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32034b885e3af86e3812f57d995f1830202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff246bd65b2e2871a751182635ac5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2991dd91cb899bc8078a3b7e71b75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b145e20fcfd91e765fcd195be213f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155531c049749c68ef8114b3956d7b26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608e00cbf84a1ce948d774c21787b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aaa5816d5476a5573af98da9284be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9644bce535a561cbc95ecc1f449ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee845b1d8fd57513ca4c2b545fe651210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ab46323ef30fdf9f270fadfe1260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dd8d0ec8c7dfc1615a13e1d2b5933212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ce657efb88f73647f6e4747ba9611213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539755ee638369627d4375fccca37d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a02ade4b8ee8e0a3ce2183b3fc234215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cff5fb106b47c69a84c011dcdb82d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a62f3b3b7351d5a3dc4d201d4af75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98be02508fa22a74582fdfc5d79767218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94178081c32c5a4907fc22e95f488e26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172601a58492049f8eb0b9b8d40432220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417afe1649f2675523da7eadf3581d56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d78df1c11f4d9677a0c5f945b4fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582fc4f38d50d0a7d623d5e61fe8be2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839435101659702d8c5a033c29579271224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72289ff24a736a28d5611087ff7ada225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebbd9f1d9d0eb121694b9a55dc7877226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978764ff029b41c11c6a7accc1d64cfe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38059f97671a26b6959a718f3e3a9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003316495cafae140348c68049d9fee5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8d7738d73eb22d5b4e75404f78b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b9f149dea938b2698843c2f9b228d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d81b7dedd6a7916333b7e97dd0b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ae9680a3c7ab6bc9018de9ac458d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023d55402cb056907aa237163f2f1cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119a80628df9e830acf1102dd4acb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7968aca3750b55600330a5b8a0a48f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c911838649e06edee086c5d4a29e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351f87c9e2fe078d303313744298c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c685e706ef4f7517e64be378d1e2083239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc37054a71c3332a1aba48cb6ad38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f8b1554d21b1f7d027999800d4d3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce38b523ac5c0e267d9ae009fd3bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b5f570b38b272c17cbce947bf37d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2acd81ae923bc082d33dc9fe70022244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1422b4dd09c5b24d39d463fdff139245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df978c34d6f063071f96144ad7aacaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d233d280866d4309ea6711a494c3ff5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94728a1c8729a184c5fd8ab0699eecdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947c450b6529877f58991052697e9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f5c3dff64f80469b9bd9ac35bf258250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c07f87f6144bce51b78de22bc3d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadc5f2f4f10975af8241f24bdb663f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb8e5d01f04ac03d8b6df3114e61e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951db9a411c0a2852d7afeb697eef53c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a16b5274303bd2d8a8646b740a8d34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea89ab8348579279c3992d6bc9cb56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46bd4abc989bedf063e0052d9ffae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77f03d31153a7288d500bc3fd78b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3114d35faa626026826813b95f9a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac3b112239af638323d6e45d4a1c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64d012912cb57cf37fb60aeee4be89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e7cc77ba12282580daebd8f96c11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c56eb7cd1a4c50fe7c4ded7c354d08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7473af7b76714e3f4b9504d278d69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b9be149740c466981f43cf57bc3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6300278377600fe6e2e1d77da3c09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f6e66c45fdcb20c115b3cb12419c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f320fc8017f9ee66cf77ef75be8990268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e49201580dc3884299e3f1a5a7b86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e3442cb24e1e865f0b26af39bb51d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6eadb176f0ad4b287666b3899bd67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094067b86e52944131ce12314157bc15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ff6bd6b23aefdceb4011c806e8238273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908d6c9f897c9750310b98d4afe8a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04002594ca1b5fda34f5317ec6b64d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cb200c6ecc78e93bae7aba84ee51e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15514c15d1d9e6c7cf2e28ae996f1da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6334111f12965c16c0563f6a60f50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b02ab58b2322ebebb15876b66ef2fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0016d42834f08350fd5e9f776ced9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d0bc23bf2bbb59359062e1873afa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a2b873e79e6a0478025c3eea324d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7bebcdd4420f9bad2f40ac19c31df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a344c66d02f5459c09fa52a2e4d3a3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e56cc7adf53dbaaf70cde40bb369e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adf2522ce6212c3afc1350066a6a1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a437edbc2f0d9290d10de84fb7fa81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b56d443c29b21a628f82aa8f5f4d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1728e7bd64ce2f764380e4718db9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a016c1301289777ed6e4b8bb6e1c58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cb9d8fe87a0012574456cb05d8393291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a447dc19ea0f97440bcf48d7f6d3f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8acc41932efc5e0f8bc6c9498d5738293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caea0a451da703d6cbf0c78387e0fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae372f4287cf85c17682554f3b34a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69176b06d6604ce2bb07fea04b4a826296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b32fd44a29f7d22ab3a10ac99070f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f11e3a680da6f28cbbb896e28a9117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa79b1a0d5f7722edf115b2613b796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d18624943413d0260b3afdeee673f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88ad6a6160a21170071d364660107301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b2d6506c9df7d06d5d40ac179d927302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d5542be7ad2c9b4996115aafd473f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ee4128a8466d210946389e24a81c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f841950d710c9944bd969978fa3d17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b096be1f2ad52e03db669382b95c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c6deed813f984cb47bd05438bc2b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cdfa66d389e34df939a49766d07d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cea65f39a9c4cf4477ad0d1d3951309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402c876acf7ea977ae7a72d3830368310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31271410265019ddb0d37da011b8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e49d871a6df77ee1b6990a6b8eb931312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06834a5fb290ed59b5d82aba24777c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe823a1d4e8f6afc6cd5648f2d2749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035d5a0885e48ec7869a79e64926f52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdc6faf133d53eca6668dfce8c8ee7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b91fae6c26d3609f490a35611648bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc0c78b2cfa7efb9cc8e19f5db416318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb3df85d0893f27678a4e6480666ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552553d4c430c2dda55dacf815cc21de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196465119640f679567d55b5f403d39b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceba8e8b4a5319a74574453a782e8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799d0742a1603a59e0a63cc83b35f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eadd42da1134cec6bac608421a5efc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085d5318be8f865ed3be2e9b821a940325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c47a57591dc5e341fdcfe53e8a915326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901178944166e0ac90ae825fe3528ea4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec774ca1eba0bf9c9af8713e68cd75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16e99de6ba7fe7a90867c575d85535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3933132ca4a817c5d2d14a6a4666b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e798d635061c3021341fd62bb8937a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0833b123b1328e6187b64f0494e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50d765d7664af49aadbef0b645bf4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697bd78040473cd6d91fab6ee1bd0e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac3d5a60f484948b8785c7fefdb502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d21a87659ea1216fbcf8ae05dc723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe550d9e508f87daf2d2f22294fba8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd3a791564d0017e71df11ef58cd305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d0c0a3ed28b8a9fdc6a162536b7a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339eb3f4e199e9dcaceadfb9ecfd67b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39413ffb86640f2c7d647c5b21a8f73a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4177e491668f98bed867f1e70cb2c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c5c8c41522a88d210e965eed803e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec307d4f15a5f18122585be98fe7bae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d3e89596aa9c7fdc33c250caa7ed312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527349a6ef15dc9d86711c90648db9f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8925fc120858deb5625d140e70bdb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378122c09eee16e7a065228c656af715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010901b4ec7e699c8cd48f184bae8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7376ba11e9293e0b6bb3c7f563e01b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ca97e4842a0dd0e4c9239999bed418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e464a8ead40e502e096373b73589719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba31bfa6bb38384cfe04401752362e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb1a5052c0536a600a556f7e16bb7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706ae8fcfa56f4a83d4510c8e93b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9589bb53c02595385fd520bf4d03e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4a97104b17a8f5b7ceb73711bdd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b4c7b900005e9cee4dfb8bf646df525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba43435b35509cb84bee7126b32b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c4890bd66a8271b9bf7c9aa6a7de627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd95325e21dfb248942c0c513e3f0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce506a62c5e01741846361452e21679329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b970eec1616034aa7df54bbab250930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67d6222088c0869d781616fbf3a5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b4ed3fbbb407968d578ce6e7826832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6db0205a39cb2e2c3b90e2ab90273e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728a661313c668b1879449d2d3e7a4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ebfd17940634288e4158ca1a6112535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21495901ccc69b6f00f8d442dc01e91536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd35cfc0bdb877b18f7a27d970eed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f00bfc6fa236a2dbded584dc456c9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd000318cd3b89daf9d9ea111368c37939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e174757d13140a12711049b4431cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a6bebb4137db3995d44ff635d14b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0473330f76becf4c832d0e8e30697642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a6cce72204e0a5b2ba74021db52c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62ba4325eae084ada5e7323557e4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1751caabd5b69a478a9ee3111f9643045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c35d259196464c56125006768f533946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b0468fe600864c6cd0c11f3aa90e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bc4dcf47bafb09823981c2fcbf10648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcc2cecddd66db3961e7ccc86788a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe6a12674bb0218bd3467bfdd613b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbc8ee73d389689e3d3600fd4c3a5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee89300026a84916f2234b6520a36b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4b0492df2d4fb9ef02be908cb692653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee76ef26ebea613f48dc4520fbb071c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d1fa7bd6bf6cca6f2bb4dd1c9bde855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587db9b1f8fffb17b559cdaaa7834a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e015af6fd5efa7c8b2a55e79545157357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef796eb101f21e418496962812dc813d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ecd019bbb99a2709a6b10ebaab65159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e8f1c44b59c978096c0f3bd9d07a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b5c715ac90449322dd61cfda94d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce46c1e37616a535dd73b7a479efa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4cb0b7c5afee1742deadfa7b4709a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ec41fbc4fd1a8e5e55b3b8a81ed1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce199c958cdf39c97c25692a34791bab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c6e0109bb005184412e5e72d31fdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e534d824874d308f563119416b419567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07fbeae1c11f00ffaae0f98ca9fbe768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663dc1e04585fcc29a106d9051f0b7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889cca05ba679a02213815de388f79c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb102ac380c3d7e70bc823419227efa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8283b94cb106246971e7a6e0f9183872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08785dc2dd6115c2e2f10cbaf1a607c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b4d2adb397268f198ef5f1a223aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bd273ed51da4a9d22ce2d9c0938ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060415d5a3cecb6c5368254a80f10a9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866782eaeeef8f1f9aca4cc42ce050677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55139e01eba86ed8d4d05222e9470b4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f3b359bef3b9c2f736241e770b46c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a33020bc7cf99aafe9870f6e25a30c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede07c4a1258ae0389691d3c377c9f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec5001e7553f9cb8686aa3605cd24c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9049a2a7e3a1a7b42cb4a0ec013483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da8bf4545e8fada38c90ed5fbdab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda70ac9daf08b230282a07bcdfdcb7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a1147884f5765c0d22972a9c228f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772f21c8fd96cda80dc925ad79a8ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203c0df16a8b280338c09a6deb154af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad3d440482dd5c7776b9cb3422bc1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb37fea4ab5b498e7a362d4d1cca6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d449a1a022e520febe3ef63b79317191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a823f68f9635bc3b634f8cc756b2e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37861938ed8b05ea75c4ce5a48efcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf08457358b7c473ec6c37536f38f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d44f1c0ff0ca999db8e31edea9cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4519a96fadf3fffd340aa10f7569096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564ea516b05b45f7cddd8a42aa423e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849850d8c809665ca7162d3e550d1c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc859d201fc430d0e9891f45cef8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c015cd291c861141f283a4ab9866161100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343957fccfdfe6da24cff166fcdb725c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61889157cdf6a33fcd099cefaa24aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f48059f177533377715f710fdd559103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18c41a66195463dfc8c99f6e69d216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110db6d5b35bd5f8493680de225d09b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c6be61966ce6b4ecb8be9700fb318106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eb5c20846bdc69652d2b1b6b16369107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9124378b27ad621374a266552e8e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed62dc35ee1b72fda987c71bcb7ad2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea5570090a5a5076d5bcbae42b2eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad802a662628b3a10f7ed10ed68374ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f175ec119c0990c2af524fb26c42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82516b00201d89ba8424e0568062c063113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ccc5e3798a507a57e72aa9d0d3564114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0988b1e11c6f8d0ca6de0961df4bd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d76c46f08bee7ac611232cd03c2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786284722f8fd11096e838726e088caf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3b7d0b1738e2ce7782966019037c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1c8e9eae970827ba80391ae19acc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845852e0ef13d504c2ca605181020797120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe7dd88854bea589557df55ce0030a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7186e9550eb97c221fe40908d1f4242122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fab6b24400712748556a7cefa54740123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc8345de80429c3e8819ec9c447658124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10454aa62d94b8babbe95728d4ef49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48c4495b94f83f0ffd9eeb9725af7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d04c935e56f4b972fe49dbd48e3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8601069776f575e1a2956b54c45292128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aba14dceb81f05340fdd14a822b67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f24420ebc681c5d69a18810cc71c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976b4fdb0257465077d0940ca35b82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f968d301ddfc5267c31b58e7b8a329132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091f43fc2f983cd536bd926150cf6fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a6cb57ab3bca7ccc76dcbdbc05c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97871c648fd901f28b1939cc6ef5813135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35939c5d1acafb0a8e520e7f6f6021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83cb9ebd53721ed7a35f182895cc50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e6d9a0fe88bce461579bd84c2541138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe9d628c7aa5bf9a13d244251ddda5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd2cb70da98073b6e5204737e9e1dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55f58556a90b0b4b195eb00e42c53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37868d5710b0f2fa5b8b790922d17db0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a261418412de709e85adb4c7b3d736143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f5a24786d1c2d998e42828461b316144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d96ae7c098e9770f4d5d9e3a8cf7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c74dd83e9ef443311afbac217aaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf824b6694da17e9b676a0a8bf37e43c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b01971bb26d1faaaea32cd73672063148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02174745846abdae9f2d5bb8a5463dca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d3ca5823c54d26cea2dca88169f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f466810967cdf45e6c528375c80e3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd03edba15db1bfe3cdf6f357c50b9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179be79f492d80a8f4e12392e4331df8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc920e284174015e30c42dd489622154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4afe6b72d7290452d3edb4c7ddab05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e2725e315f457762977496ddba774156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7a6a6e4fffc18edc4946412dfbf9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9ede7bb9c60c8db5894e71fca8dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c317c6099e41a08366a5232d5ea241a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043638438737c70bab88cca26ee6ac7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967655ca5072b536bf36e390045a5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4114d0e2441db72c6abfdcb51d51c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b27c7c1751154cdd49d7ed18b877d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f36ae599322cfe6769bff5adf6163164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d4f93d675c99931f934e519939063165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297500ece710861af885718f0e9b4d41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64444784e93a6afefb4ebd78e4ab9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e43dbb47775d12921558921885aa79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc5bd201fa0701de37e9c7496cad75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796f838bab3449f4c651ec574f3ddc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e1bed68a57e3ee14ae23b405dd9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd78590b8f1976a1a718f4c675c524172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d68e53196d0ba0941dd12bec06c8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca92c150f780a6a58546efa30cb79b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3337ad9e5ff3eae14eef267fe7d3581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84b6fd2b64ab8b95ffe8e007df71ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9c7b031910793a02bbf8f6b19322177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b285ffe1ae9dd67d231af59b1c96a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45529b3452206bf03d489b8b9db87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc33870bc55c41a54a11d4653c615180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7b16a41c1859e22af802e80b21483181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5285c387203767cf036e1f2bc60e24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a02ef52112a3229645df81ea7a358183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de2c150f245d5fdd48868324b9db36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360030d2eb6617eef513dc90148e0d1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e571eaca4d6a5e5f70d83f8bb31257e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819e427f8646f222923600073f5a17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53befada3e24d20fcb8edd59aed98099188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88e99b7ab824479bd08e5ab3142e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ad46f51f5331ae4e4e99fbb669e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce0e5816b9cf6a8804de77dc96d62f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf3bd4ccd63788e6779e731a6dda2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f839365d0a47371d0e546e094d12248193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5043aba0561261fce320d793c54b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f13119cb71c885509b3f17c7b3deab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef83b4a2d0885429f708ab9d57135f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74881180ed68f4babce2e2e031a30a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63514f707a6c45e06c364d5d0f063dda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4cef5d1c2385859dfa49c08cb48b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1a82b41254a9d18c42cca39fe8f06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82dd259712e5f6b673879d2df1dfdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e66ac61d6731eadc5fc62aafbbac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3448fe9111f53ee76a507ae1a40e19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ce9ac866e6c3aab3e2e5de8d9904204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8828ae36634bdd65cb2806d90b686205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba973b305416c45a5cd551b10625b967206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcee111575f3b46b898318bbf5553b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6257536d53c9d1f507a800bfce5363208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec072b831365e8c771370604f69a6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ade18245bf876330afddc2a70757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b631a7624dd78490717c46f180ae4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46b1b99836f815576f9ca1ce70a07d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad7fcec47e9f949ec1d72077a62197213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01931026a043b3dac08456ed4b5eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5455c1462c18fd31da80d28c7d6f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad6c95ed6c84a729db01dbea3994a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8aee04fe428b5b6b6e7f25b955387a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb11cbd8d4f126ff2e7e05568978530218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f9b2fcc33d94f04d69372ee3e405c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ad7df2da09f7efb35abf72480a572220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b0254e0f457d16efa1f617ed76080221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f357e9ae663d74ad52bf1f39fe5eab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacd809a9031f08388602298afc4da5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7efc5d5d032c8feccfdaf18c297515224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb1f29deb44ee98d671a7794ce8ceb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14305ae1146fecc627003237a4781a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3a96749e43cadf05ed05cbbdb4de6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd454ec931acdc054a5399d228c4094228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b6af32edf55ec398755766faee611229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05735f743ae79f2b6093e3b2c0a6fdab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba52235d7533fa90d8c0bedbb435f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0428e6f534fcdec4335744fd4eab40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbb565dc75c8c98ae5d2f617bd8959233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f2b772fb6ac1a5936b692b2b3199234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37bca3f4782265c92a33f6ef421dcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae0a621c230a7576e2f6b6aeca970236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032c549523bdacf962cd3bb9f1f8dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321234aac355a3c501e2491d64426b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89eb498637888050b0661d0fc57987239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4b2f2b9f66a931dc61721a4949b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac4c6d4881dbdd67bed92f45ab533241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e980c62b8f971e19faf68a6809ed72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6bccb3f5a920805d0d3857b4c0807243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5c575dd35f6e482fda6878499bf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff098197cc9843b741c1f796ccf6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec10d606a6a218a218c3f3d388ff4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79f0c6596fc274ca5b56d5dcac3b9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5edfa4870a5c666e8e07d1894d5e26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c96b5c12f0a04e57c544bdd47f7d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fa22e45510bc5283aa537c1b16761250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6b1fb524c329712b692caa29249ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c7310d4e70e5fb84bbba10e0dbdfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38add19b4d6eeb821b557532348c90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a839cdddedeebc8abeecc7f6f0fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb26a66560fdc76d6d5df69766a4ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955ac399ec2aaa2a38f9f6bd90eaba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1fe714bb597711fad90735cf5a14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19ba5a06b36496bc2c3afb6a868ad5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b1926232431138c1f8220cb3aefd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c1de3b95db2bab1fe4040882273b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30520a428a9497a87802414752230d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965774094a23332e5407fd9c18fc09d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f97b47fa0adf3114b0d6b88d803a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360cfd7d9464827d76dba5d91ecad06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3bd4830f127f7e4e2d12646d1f80c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5b86a76e758b6726ac7da5b49c53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fea8235522e230f9d1f672eaf37f6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3452371089d0fd4301e7df774aba3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6095f6560af459ad55325dbcaf7b3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33aaf164d7e5031307500aa192f448270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950636d1a57f366360e13326f3cefa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e37e8fe3163d504cc8ec314e40de4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e42f41ec720742f9aef4c600e8c79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79254b8b0415c2ba3376c6f95492a70b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bf14db3498b814ec94fbb45ff2931275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5c587624f333149ba04cf69e71949276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5c20f10ddc9af12f594025d0c1c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b443dad08673e76eb44b82a6e93c53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59fc2fc2e3aba4a51176e14f97c5da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135421dece76c6c216463829287341f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d1e713e4c94ecea3b8c5abb11318281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f2067f19a96e0f40b92b5a5f8d363282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f666c96eca6d0929485da85f87060283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d26012aafd3ab6ee2a1799970b03f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b3b2b3a2ed6c8b0fc1ffabd47074285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2eb04b1ab4087639bf6c6637054aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eda00254d608ce083d3712006547c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b009646a3e46f8babd58d39c272f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d4f7df4dd0ee78740f244458dc2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e0b92763ab45f9b2b1574fd2e300290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dea184776bea0838ba228ed2e1927291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43552b1b8dad7b911cb1ae796e3e98b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae748b1bca3b36ee490fcdd900d600b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6999bdae784585e640de79c1c9d7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c937bf0b05e34385de50d733f0988b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36a39a037aae4cee438206d28fef8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f738497c0af1fa93fb8e1d71764cfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc3bf39e6347230f000c6fce615a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d292d38898feb020690d295a98f6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4abfae5a54871b3029d97b2e1bd2ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239c47c6ed7e047ee34ea5d087fd1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85a3fa94158a970e6cf364acda30b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50f525a72c9472a0add3554b27746a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f2c6901fc12891273792ec5ab5075304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521254814c43a21abfa103146483b4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4103750b3e00abcde42f112235df4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892907a54f84ecf56daf13ece634ff2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206528e22c0a67a695d8b5d16003986e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4157679470779df1e5d868388fc2b54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8fee81c044d5429fb8206264c231b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85af6cc6fd775c42a2dac900c110d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bee69eb712ecbd23013bcb307758ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4adef2a7a1e306f46173c22078e8fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304b82003682369501100df5a434b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46088b9a50f57c5f4718c20bafbdd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988cbf05d15a05dd62fcf6dfe9c5a77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f8ac49689e8161ddf97449a3cecf6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cec378b9b651c782d1c3c1f0bebe7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083572d8da6ff7bec2f9623a5a2ddb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0e6453049e5acef10a2918e1794d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021833f61e6618953e56365513438aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b32864c9b9b303f52c8cdc941a6b78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45101758463626f8a821384db5c10158323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5c2bb28b7c848e8c6065accb638c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e99d783b0591ce2a5fb29eb369454325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>