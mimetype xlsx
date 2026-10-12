--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aff50cc0ddaa9c7ac2582548107b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67513131074f69f6d53b27851464ed2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c4ada58d78924153c53c880f3fa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07780b395f5a3a90ff99a5a88a070b864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf05ac273f1b0d9562a0251c4b45c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808de648b67568c045f4fb164600fb2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5651b8aa7a8576ebca92d2f270a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a35f64a916273dc175bbc2d1ec858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4646a1b5789632e8c2fa56d12d238739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5756e44004a13d2f6779b29e2ab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d12f0ab8f29896829fc5d8dcabb8ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32661855f000a2e07db5332f4d40417b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79751e6ee7115a1d2e7206c3ef24a8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268445686b263fef77c2f49c504aec3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1ae55b487302e5b45b4357ca8e88415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ed5e4e869bc7395f5c4d068d41d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977908fdcdc41925e1771788347516ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f5a261605dbabcf934074e65b97918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4054590ce0dd493fe8376de44ea4e7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862472dc2ad84347f013a86043d26d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac553339f038e0eeb9bc7b1b8fc96621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68944a8e3d52573b651fce8dd18861ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9dd19b4ab3ed0a42b76b14427fafb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff01f838fe962a1fa20e25adf7cc79a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8db26a6ade80a95a5b0bf4544db98425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fecf3c8e87bc46c6fbe5b6aa29eac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa592168c3e8183350b757006352e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1fa19adadf3c5aac45dae3363d7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e1634d5939c65a1e3ddd189bd08a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a26fba2d26cd59dbdd3525822163b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0754cd6fcf7e97d729518ed0c2c964b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2005151341ae1c061f732202bdb288832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70374e1f8aa6d6d8eb9cf7ad1678e9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd219fa977c3f4c16365e609bed49934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd103f20cd6df4b8566453f455e5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716640b20c75ac48f16ff66b80760c1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db288c8c9aaa1fc03d5270f9031a712637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b88dbb6d617ef648d382cd02f51cab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556ce978a4eaed6cac94cae6beffe9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcea27126fe2e97e2bd27f65cf835140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302fb85971136901e05495ff75973f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407c683f4e0aca17283824fcece0a0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b60110f4000e88b3eaafb791259dbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e905f5fea23cbd1eba1baff9562a9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b932bfd48cee72729612eaa91d80945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a050173329d30045afa851b9aad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549e95af3a8d045fabb394e32518d2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c38496a70e26d168c9dcfb87bf12648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9016dedbf998c83179e9bdbd5ae1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51479511aca0adc666001f8488bc3c9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe7ee08fcb2323d8e00de6c52721c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640c93c94c277e861f86d8876acdde652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1a0f40b16430ce08d0dd0f5f38d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87dbe4d249dbf53c01ee2122a5afe854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf3e4d6a88222b554556049c9fbe755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc18bdb86dbd5e4c9d094d573e33756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407225b26b0b3bec06dad8473f0bdab657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0696daad6d2af6c16ea2acfc7331958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a9d7ff9a6b094f40b9b2913acd3a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a3bfbf92b8c043f8fc8bdbb95a38c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f2b149b388de6b6eb1b28d4a9200761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df543c53b379453374c341a0279e1b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130e0f17198ecd68a6c937a3a773d7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d3c52e7c7ba3cc90270c26b2cec664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c9039692471bb587d3750c76dfc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e6ecc7cf7f181b09e5b0a754637a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a26f29b0f7a2565aca701ede43bff967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23916c6c25018551a210fd44bfdfb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645837ea75f40824697458809e552369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b68e5184f92e30cc13848800a3622570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73626460d42e621840c80c285def4b2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27ec8d9afdafb807e0fb758001d3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb484fe40dcbdbe9729a0120a84a4e6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a313b081e13adbac76e162d1a82274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5f231509657f4c1df3d2654738f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f1f206de6440cb592afd21d288fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742753cd2ef527cfdcac36c9076ebb9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e021b7c86a588d57c410e468673b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea68384a98cffe33356b3d505f871d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21628e576d2f26bd3bedde70967d5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8cee2c021679c9617258dda739d2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57061bd84daf1d35fe28879f39e3b33982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d57cf02c1fe81417de1b976e3ab083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc541a0d3445369d94330c2fa46b3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb4273d94b91a1f1623307503d66fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53a2e3471df064e46a93982af58f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef361d9ec794069fb1ef06a900785b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cbfe44ddb0989dfe1ba538d2b53388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e926d10d0725846aa9df0595ddbd3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac6dd064ae7f852b11ea1a3052235b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dd2d7649fd73bcfa3093c81ab52d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155328540792d78c18039c783c10f8d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c96b0208658d0fbd62d9a0b0708c0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce0f81ff985b435429861e21b979a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d290926039ee826a56474b5574db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ab3170f302a7aeb1d44b51a958d1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37364b3d635f9590e0a5de12275d1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3d8846a3ebe2ce70ffbb74c2c18f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7d05fb0831e3ffc2b1035b6b94cbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e919f7a39cfa68983a1b62bc7dcd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4a1e6104e32075d7034a37b79dad4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18821ba851d05fed948958efe2dd92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4ffe3de8008c7db817f2fc00e199103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1872c31eac6e9c988ff4d9f72b51b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3503433450eddfff731a5c0496c3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0982c3356bffd2f16b770599c6e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d11b37ea150bc7ee095655b73da6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee186718218b4f19a9412887ed2b5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6518903e69f4113a6de69b49a2b95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aedea98916e2a9101ff5645131e840110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b775a8b4afff102910001e83b7d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6e048e84525d2fe710dccfc768c9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1d8b2a2db8fd79a7e8d4375025fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53bbf82ff8e0e28c09dfccad284160114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12b90be3e7eb65b8a9f05779b813b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091425b48d418e617f6e8999f29d950d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea82dabacfb0cb7ccb1f36b3007577117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba420fbea6db184b43a353e037501118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8638be1db2b5c5c28c139774c8ada119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26406172cb3f0b80cbfd95fa902dbcce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729b0581d6fd9f128e2c96bcb986a82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b9b5bb1f9589f82806b7263d70e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a734e30740e66da2ac2b60cb005672123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f20874e5ce062e2a14bc7c15358d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4834e0343f8c95a34dcf9a67993eae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1045d98876565cd0dcb452ea25cf9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f854f1bc1c28e8f0c6a54591ebc0808127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da173aa9aa20b36c022f0a773ac5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042cea929b6d58e91a5628c40e21e35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db2da1eef63738d548b475b6f09105130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4b8bd677828754cdca2f63a50846131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c038458750d2e6e7b2ab0e96ac0e3ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a821ce32d3b582a0bc9cba3ce35a2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd66d3f0bf444de9cd416c492c9232134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8137afc04a5a12c581b5f2951222060135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d8194f964af249a5ea285a6c9711136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a8e0452bf80d6d71198e0ba9e518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5c6b5a3fde1e2f5e70d68f4e1480138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc8c625f6bd68df5d83b55339a468139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f19e3ef3f04c39a7a1d7dd4a33cf0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a4e06fd29242b312b4d014f83668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147f751bf2bae4c9cfcd3801f86fdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641cae5a0080bd60a5c60d829f71b9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e110d3f91f003a188f4176c3bcbb00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d999505cc6c21a240b7357c3b0085b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff26f7ad19c24459be4b2ea341e695146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc52aa8ed6c6d3a01740adb01bf8428147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1701fd206596250cd85ae962bfa17c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0463892cdb040f75dbbb3e703fe73bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceff7c3c5cc7f94a0e5b41252bb3b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e2396b19b81370c736d145cb7d6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe1be6d52a874e7ef87b1b4b4e36a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12a3c0b97403b40be4712990d3ecd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b07c5fd75485b88222799c75a08669154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cf14405e5469f9dfa93c6115e1ea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fcae1718a7e703a003e93a1dae17a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a1100e0afa1670a7d9feabe9fa55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3de602aded798709a2cc635cb3b627158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa70e8202cfb939b76a710621e4a2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754972fea087db80639b999739ce128160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f9f16fb4117d42ae3ee30119b7d0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479722739a78413e93a8a3543c8782e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351a43534e56ba5f41547ede362c42b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca68c892ff1e508504bcc2084e45c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc000d24c75f0265044ad69d848182165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127977b9bc0b369a043a8ca16b46fd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841fe48f2e01ca3423eb261c9bd0a28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9b853ef380eee075f4049d28315c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d2478294ed982f881ba919ccb455c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f6b8824ade89507bab52751129d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd02f041db72899afd7822a8127b311171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2b27e63d54d5ae21c9388a78b43a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc18e50fb46a6096b7e5bad01a1d93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a473efd2998dbf29b0fbcb7f39b36d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f397add4eb1152f0e879c97f9c6c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eefec886b9ff246f5711fbc2d099a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45cc7471cd1f52ab38f5c2824d4d38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a995f981ccfde2aaebbf5fa81f2277178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320dcd16fb6779aa5e52ede9e433dcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f73bcd068a2582e5d926bf29543a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7c44cdc6849805fa574f10194bbff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07522672f2f787f9b0435c0095fcddf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728f0a7fb840a7efdf0c5e5bb1481c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b2db6f35493d00186fe3944555df6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6692cba0ff017c3e6f27f13d2f17c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a520ba71175183980588751d286a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ff9210d4b8b01f694781dc560f95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e09029c5df330086b07ebeb1db08c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ff715d900d6155c32e3b238cb070189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f0120ec93922a3d3d8b88e054efc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bda31f031a3da0b31105baa5959f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3940632bf7377de71d2c8616d6fb773192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116599666dd0cec861b8639d3c4e359d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94771f62be232d158e14619dd05b7a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74cd7af96ac699caa402f27c46f7d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97540bd7dc240e0a1fadcc62691ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a1def638bc1dd0af3394b05f4de78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228bd0cfa9f80580a3d6309995816ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238006cf30e1749b2fb111fc7880259199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557a3446de9a16aa5544dc4029aa083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de68ec58b2a3b977d8265d31e6871f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e0ac675016e138b8c6ae6806915ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12e3266a12ea2fa1cea985c239c05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ec051fb34f21214cab865e37a7062204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f87fbb4c37a6691df846dd83e962205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe091e4c39cf2ae66ab090f61a5e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee61279d0517bd05b0c7dbf0dd502d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b77eefbc3d370ca321ac7d8067c8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c39444e06b0c0e1543a9012472ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e7ea650dbe5c111ee8bd1c3f7f9c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bcc820ff85075b3acf4dd6c752874211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5642fe7b2e99e04309a8c86d2af7888212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbe6a9093a17475c785006a94d08a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c98ac28997e0c9becb6274ccbd7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a73000252befb406d810451c66a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185acb9f55576a63488f45b7905bc96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0725359d477262cfe999891aa7fc72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaed07b5d040b7887c749fe1464f24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63505ec22691d796cd8b95fef8597438219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113bbf51fabf7707153eed556aec97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a3fc55abff30fe80a7f9946133f85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c3aadf365d49df6b1448dec5a5db4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec25e383c09eca224dd56d6013a9b4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118b77f21b84aae210926401c1df62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f9c153f20628f746e49e4d28f7a90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeb0ae4785fd1443c93dfde78edab6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b10a0a721c4ea8a6b965355ec27f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2428147c94039465ed8f12ceb870228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75933bd085e88f265c6e8b13145a25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc94a6f37ef79b1a712d5f5a9d37711230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df049cc96d442a21bbd44d16a37b943a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569542ab5d254e578abf431c3c249104232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a922b25d92693a4c8dd46aeeea0792233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef196ac5d4a72d91857e82892bc813b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d2f354d2977c751bd775dc1e2059235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945145748924eac08683ac0dc1594b43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cfb3ce2fe4edc19c1057330f32370237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a167ae1cbd0ef3f82beb6f9ba6373238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f0eb990ca3e4fee8d5ccd82702213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c88d0ffc4d6199651ad5dab599d4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad2d3d17c53b9bf77ef04ac6a251b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d841371ffdb29864ffd60a3bbf4d16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bdd16802b256483dfa7196149ac4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48abb1f42af7b71b99118bc9434256244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644c3d9610daf06fabd06c1e269043245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1be9103f08c0f6a460ad8a7cfb52a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672502e2048a1548679f5a3abbae22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f53549d01153622114536f042a4d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f191be4e06e75ebbc887cdb3bd32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda61987ed8ec282e84429eabfacfcd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19bb5155a857cf7cba2dafecb577f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930977cae038b8bf342c3d9d68b83088252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef51e6761027743806c8443f5851ce0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555adfdaa5dbdde43f2a00b358ed89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d210d16a5d8c535308570412f928623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755b17b709ac59a11468a5dc11811c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627ef4604c8cb4ff687ef008e81656c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28507a13b59814eabbb8eadac5b3541258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80945fd6a3025a482ce4ca5c94054a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8860fcba7a17eb69ab0873e014247260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c478c69f76c3401f3477c1aefe8e8d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfba52f12b0d821844fb1cdda9eedd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b053a56d9b6a0bcbb084137fd9f07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d3d4c9f46d3dd2c45a126d3dffa45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcdc1e8c41f638a5e2dd026b49b734265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16591dc2a59eaa42fe4e165418b2f89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca9b19484982141877e02aaa835b02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08837615b78557b8f7be415aa370263268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6c821f0aca8a8e61788fb52d3ad42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6526b04c6e2c15954d3478eed8af91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889601ada1113cb3acf85ba4829f666271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226476ed8482e6dd0b582205317137272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad0aa1df7dc04d3c5149a1acdf65d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222c386685b39606710a2fa410e5441274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48d0289f4545d5ec7f06e5c2356df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd902d19e4cbab00ff4ffef1b766810276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b080cce12a3037cb980c9449e01bdb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3c81534e6e7fa4f82d312ddf088a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ece8d2f64b384333fc8246f13a1c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a52562f6a003bc2715860dde87e21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff0c8242f67fd392a9ff92397ee5fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674a2105e1f1c7f85fcce1008d79fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1513591557039b115b331fcac864b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933fb9738f5056cc398ba8641b0009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd08be737a48ac279683f9d6d1db505285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266637772330408fec875b9cb91f92d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897d80b437ffcd45be70837173d319c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e9decda91043f353bf943aaf3a34b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118914924e173558f402f35f8e36b442289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce2188ab214762e7b9292d0bc55b63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe9a6ac85d5c442941aeb4854f1db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c2acba09a53fc964c6ffa32da504292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce99fc64e0b7463a162fc8577341c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61919e758d24cbf2dd56246d66ff8eca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7df9c53332f300c0ca5695368365d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd70cce271805547d869b837b094323296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab701e09928232c0ee6595c47352791d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed30b258d44f12d02f68a6532d4dd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ad9c3982db4555eb4805b9abae52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684c9d4d004a9cee4e8c5ec0520526300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6208e6045d285c077795fa3256bbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20316876128138cca19b2d8b4b39db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f555766901f74e51094d88b7458317e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e2b858db128e1a2b0ed3a8c828ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd4b0a570188cc2a0df91fd3f339c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1147194e4e9f95d9469792e1af80a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda4a6128d8fceb8119c409f5ff2dfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b736c6e279c32a1b875f0adf1f780d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d523f84acab02bbd3600093b61e706309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576af723f3156327f556a1acee1c11a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd6f26b11018be3828dd47ee0d1b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21639ce659d404f260b9335f4ce72d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc51414e06d6e450da7b6e5b31baa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74486e51819088b4570b8608784c27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd599b3972ce5d5376fb3a24ec7401315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80986c2c51179f14a3b301a9e6e475316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bebf533304250df348bd9d648a4298317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965af2bebfe3d0bcfb6b3a03e11b5d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe95d7f895dc960a599202f19dd26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506cc18265e773211fe57c2dfcf767320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51761e19c9d7a343e3603f775e2f0e17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b4ae69343e605ba5c02997f17ad92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8f326b4571b847e48ca4b0e445b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13e115151b88f38b0215e0ec8c045c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f5cc9277d4457b3fc2d131bf3d11b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f916e25ad1d4f2d8aed6fc89ae0ac7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6875d1cf2b42097bf35f007a5fc12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd252f6fe629f171ac128b6f41d35e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2bc2922bcc9242bd008c9bc754bb7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe649fbe44848336a3b6b92b2746f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d6202b96ad5a4ae72b1993f97d987331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e39277f164dd1e719cc2b563c16a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82135130388c835b4cf5557f403545333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5389ef9e9e6b69fc439a625bda8971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c97fc3f242e8a2a15fde083b93412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1c3c1336f5cbfe31a900ca2d8b6033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce2e9e9b5647c460e918e125d0c5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6076fc1090317fd34559d0c183b57d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d3ab86e22051b6fb85fadd89e8cac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fb0d42b5684a962073301896571377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757b3da00c5bf94f4e82d84941fb9b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647effb4c0b21fa08e5548a1326dd7c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea6abae283cd22404030bc2e1c31610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5afc4023bb68de0cf4829438c9964011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80dcaa0b083d3a21be08f6ccb270f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782943990f4652984cee03659fcb8e8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee095421a5c149ebd7234fdd3395fcb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a909d6ee6f0e0dfb40a76201c5cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d463e44556ab63e282127a913a5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369415ba917b5b8374f856799125e59517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89edcc8b7e3a777532daa9b94d197518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad49dd703cb78a44b75ba3d8ade5eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f379a28a35126b8117eb0f453b45cd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a296aac38de3e4384f449fce940d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c0c76c34e6810a5a98d033e15c3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e907eb3fbc18e1e2e1a69b31d4c14523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35122cc0f1e99839ef4a4e890410666624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61391ab1fdc66d707d23712358532a3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b91b9c554fbfe0e314e2bc298548f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd4357838a587680fd188e3b7833727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435aba997e57361ff9db45b5ba681db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f3da221345a3c17edc8f9d7bf41d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa39df448cbd3da99a6fc73ac1fcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a64410e60f0326218879abd7385931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab00edd395f8236c7ebacdaac12c9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe743ee861fed8142eaccb492425454a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de052b64f7d77eb6b5c472f38775a2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da426d1f9cde1a85474c43a75f526e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28f3c4f99ae6a6651566df0d2f810c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f45f744c1732611fcb4b26b7f648f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640c4a8eb43727f8afdce22978355ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fbd8af8e9c17568d87e6aaa534a8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094b36222ffa51ae69ea9772e2cbd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dce662635709369c8b90577bc47f6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bd4b956e839f4f8dfa813b8c1eb4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be5a24980caac7c0dff2b20495e8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f11045a29c4623efa3872075feff044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a6444276a8dfb83bd90bfaf641f8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d55f9f636f0caa6bd6b4f19607f2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d59c33ae9418a22882ee68468eecec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c93cb3f331e5bd5874f712c9de2f7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719f4b65525710af0f209436024c7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a13310f51d0703817b6dbd2f220650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ddcb88a14ff2026eaeafb8d68d64351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c4e1c5e529f241da74ffef03c911552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9933914c96b7f1b6f5762a7739399353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c1a8fc4aff4ce94ebd38fa02e0da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7ba6614920f5da76e579e925494255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786ce035523b8be658973753f956f2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05eb6ff3fc27585700e0d994d9f8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761243d14fe373305910ceeccd4ea0ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d453fee179ffd08fe7217d9c5e8c0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd64eada31b63ade9aad382cdd392260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15de16b3324d4deb10b05967bce3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b7de98db715642d8f296302fb78962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1abbd8bd33b4b17ebd0e2403cf833b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d5bbe2c5ad7711dea033011173d0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e035b870b30efda39995dcda330b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d8985427220f991fe4648b5c8a71866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543235830c9555e28a4588a4cf8ea6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c801fe52c63596298a2ef55eef1ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaca04a93048c400d7c5d09f139c6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c7f91da28c3e9d70b9b192100b3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79861a8e6662857a5964a433b3b9b7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df90c33c5905e3e19579b5c375be372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b865c4e42c85e4b4e8b37a7ad5f2e1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846656b269c7a9ccbd328d25b9dc81f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5738ad983e9aa8b243802d098d68275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1683b1972845be0cf57f12a0ac97d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9826b653ebce13214ac11cead8313177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec72c5f3abf01e78b8f1c42a2670278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907cc7b488c275eb382023c1344ee479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe9f1900fba87805763cca58df18ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c915268bb5fc3315bffeed133c527b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4de75a5eddc8c8fd152e30f7fb6ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf701c6bfc35788dec0b8dbdc7228f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01258bb0f8d751f8350641f08a0b2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278cfea2004333c56494e69c92fdb2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b308bd255ab214da778f8142c132a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f518db7a5ec2ab6b4cc31d71e18387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e465111b39e76b922ccbc6ff01b6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad183ee197a2b0e447eef84c854e9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9ca05fa1a53aa6d3f7aa0bd25a88f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b2771871566e1147c515efcb03ab891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ea8001478a879e43fa8a2cb32d7d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8214044e4f43a77e01e9ee2f0e7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92830462b21647519a40d124543620a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bd6f92935ccd37106b4bdcc176d4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dafd115bcc1a134c1f82baac7161a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f4782c69c1506132bf5aaef2de7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cdd61f1ba2f2bc891c6e87af9402998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e85eb0f2ab602017ab3ec6916158b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72138d8c2996a0a604be7e55ec72f26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14587802b711dab6bfde322480d753101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e939f77f2ff397b6e29aa5675231bf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e25249341d22a9b3867288f5e8078d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a97560307bfb53a150bb2ed7435eaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40717803af0ed221037f269673e84331105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee1ff8f3405ddc34c2ab7f837d2881106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948edd81fd68bf34c3c1795be74a05cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcab608b35cbbeac142685e8bc42b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d10cedea3fd64d3e9ad2630a5a30b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda314abee51e2bfbf6a9e18a2c2620d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4257c6d42f09b99c699237df87ba583111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c383f3e4ca7991e14ef7b25a4ba05e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c971abd90eee27924d257a7203940113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a189d7b6beab618b0719e8b3b65e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf105daacc6abfc360796d3289956115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1715946d83fa022e9c9f2d7b25fbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed33c25d42b74ef67732063ae68aa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a64fd9ff65cd04694f76d718af74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6659b94a27fb85b8aeb60c6e220cfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753003ed7248a21b6c0d0202402fffac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444fde6c3ccc75a8809341cad32c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a592ab516b0c274d6697144292f12c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f35bbb9ae1a6986c07598358e9b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46168576765ae7f6bb18a8efe328fdcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7ce07ed7e9bea812f511ae6fa7b67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8c06006100ec176b67c6cbe0f7f12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e7ab49c61e9ed12dbf91f9a46fe38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07a9400fe0d0262e94e9dca618791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530bd4f8f7711c5abe1e7bcb8bedff5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534427050c50ffb7e4b8264eb057fb44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051fbec8ffb50841b69f874ebe27b17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d5530c8b7e5949e2780755b4d4ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf0686c3b8b23e21a3543b2ed12dd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362847be0c7784c74c948e686310ca7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50826223194ba5e4c9f1f14f9079589d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4809bf702907b9e2fabcad04d5ef1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007ca9844dbf2b10ccc9e86ac8e919137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebed88646b30f779e12953f5790e41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c559e3a28992f8f61acd8bbfe3282e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b39cfded67e9c773a4b6aa7c96338140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb215c2886604a98372287bf424860141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf74cda6052f67efe43cbd211fb93db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9ca6f578d92aaa6568245543e6268143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c518dd49b9df3ea2f34175926dfcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd7cfc3047cd5b984407f5bd882f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0905f76749b4fb13170724f68e6e560146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e118dec5fcd0524405e6f3e27cf23a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040602f0920e1ca9ac247fb5318f29b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71059507421ca3f416bd656f2712bbc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8532929e7cb99bde75777a440b7f777150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b67b0c9f66e0af4e0f63dcb4ebac9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729c2bb18cc581b04c4f44b9f79b0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a48b097c1f32cbaf0d02bc84bff4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ff9dc5f85f82dcb34a1821ad68d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b255e97c4eac55d5d1bb5f5542de3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be21510a7ec120b394685e39ee0b80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97df38058187cecedb0b0b49168894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3833a51133c48159eecb90e774e914e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82325fd28853b7f1b13293feba453159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131c3d016403d88c72fd278e3a5aefd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6f2c28ea534e41111c19b987218ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e292b8b70c3924e303c9860d00bf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c35e9bf72be1789285506f5b1facfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b9e6e4c61d38df39f21c2b6521de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a41b3b1f7f993ede678e43194d5e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269895d6491109371b723cb415d1a7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef025cf61ab96c5671339e5f21b91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5db8eaaabb2c4d37e04f74cea23b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0a70939df78505a68b5dff910974f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777bdafd57d5d14b1f6ad382adfbd56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45ae565217590380fb181a4d339348171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c307ed2a4fd848bcd54f4ca1b9259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d9ec0feb0982faa7e94d724ccae7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e4b3ebbb55a4f03e3d1bf069e40f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb26c634e4dd53b3e95e6126aa8228175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552073f237cbfe4484df9d8034921b63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d7e5dd2e7c9c0cf383b7fff953e40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5833b6dc82e9096ecdb96f77c5ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0213b6e24288dc2aab41a938173dc53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40681e8f38d9c4d659c60a1c06414c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fa2c65c7e59bb8964ee04469a6950181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a510f801893284ffeab2a2599238182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd96cfdfba335ca5c7d5fe0520b6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de891e8437e4c215833b3ea741fcf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b648058ad9f12c1f5a4687ce4c01c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ae08c51f172723bb90e16dc51f25d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df5fcbe53346cd9410467056b96a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0edd7f63c66ff095b0a0c94a09990188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72cc366fd631c0992b4751ec30553189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5066266159fc8b38c94268a66517c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49b9ecdecd79bce9c6d637c7be637191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d477c9557b60b1ed4d77692d9c57ad9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3c92c31f4705a84f6c542ef1cdcbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa71759b20e44a018ca98562563653194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2835fafc3f7c9711860a8889cd551195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b13a8293db15dfc3f08912415a4ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f54bec5582705a0944a6b409cc0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98560ae404f9a1c484929825461576198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61139f056ba28e8955fcac16fcc0bcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72dd328eb1a9dc2f4bc325fcd8e196200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb56a43de64be7751e89b438e52aef3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e843c8a45e842bbb86d32cbb04cda1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b648bcd3486d1681dd0174ea1e10b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9666ade1a6a90e383d963b85297f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dcef000668ced3a018e73ba6e9104205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae408ac08d3585bfb364770142756e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b707c746edc1b03d52481e88e8e8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d43c28070779d5fe72a2e4a0e5741208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e49a9b28a9784df722b88cb2852b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871466ee50c5b4620608fe82589ecd14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cdcb87120f2323bb5add780bf7ff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cc20ae1e30ba441c898ef0e89e973212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08054085c3b2e02ab7d419c055708b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df73293a4cbdd0a7acc8c3711203e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e97afb8e0d4aeb9ae36cbf809d6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f241904dd3c2674abb1adf5bcba8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b818a2e9401a8090cd951e15e867eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2fa313f45f568ac5ee3e97b8db55c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740eac202a61d2b4ca60dd881f0e8bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35176a00334ef25152ce851e80789a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fdc000b04462c14e61c79d87ca419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839898f3a9f8e39342949842af538084222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7813410a313a628cc2453c2a4caa09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1cd1729275d7d8c6edcc4d4d9c4a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c323cbde84e2785aefed76d72e8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fff9b5fe47211bdebff09de7148ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d6738ccb40df4f4d3811b3190fa4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45c739084b4888bf1a0113a3c9f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0aa648c96b5d7300484d5c1b44771229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165be8c90f34fab3d17cf7df86a6d60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913212255ea15c0b3ee751114d7cdb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae054d539c8a5b519d2c94a7ce3e2f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45744764d45d02d874c5ffba9cfadd3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29088feb056ed95ce4eca0161fa90091234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be02a3058b29566c22f008ab0c584d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd2a9b48f201fc1f17fe0fb728684236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b92223d2900e290deb7ef216d3079237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf935abe2bd325830764dd17e40132238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c350d73ead3dc2379c45eaa86bd6e9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145140637c6a831df7eae34fd49f4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0065d9d297e4c7d2de3fbe71f37c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14787a5242e7dabd9188bde4ea313ab7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c65c96a3f204d716c18217152b376a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0a130534d9a6fcf8d3250ccb63ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a150857516798d0782a5ea8602ee002245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bc3ca44becd286bb8db807f0bc5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627fae5de2c14a57f033dc11e7e82ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a2ceb11ffdaa1948908b45d1e1ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d477b1fbe4ae17ba602cb8aa8f95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960803107299757fa42621ecbaa199e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06204e3cb3b71fc43e503c4290e7f43b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962585558f3f1bf98cc055ef73a9e4a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2619cfd6b2e972b4f166fbe81cfc51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6bba3c7c5e61aa44e446beeb6d367254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f298aab337647260747133a1fb3182f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e32e5781dbf9ffffca13b92823acc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0070064e244d7100d44175d9f58a607257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581b3f18d1ef15ac661b640ed5166e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e586dbf8fe19f91af1fa50da013e20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba4399be704a7fe55718d62e252cbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2391328b77d463616b9f0a801382261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaef31e434ff668b1d70add4799633262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe0edcd79dbae1746e41bc9f1e8607263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cc94c14508c0bcc25723844846705264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dcea7129c0d7c439ba75bdfa5b441265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515fa38becdfb5e555db5b3feb132b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca9665a3525b62c361361c0f26de17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505aa68e70cf78b526af9dbce6b0a34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77f9ff1418f99f81484e3d95ae2930269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8fb18b753a07098e550fb06b5b130270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a482e00f017a38ccd892701e73c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113bdd60ce2a5fdf19311772b6d5900272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab5cec7e9779e7e16807ab7d24d14f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed4b5e4d85b1ebc12020eed48ee02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66939ba31d266d127136bafffd4f7748275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff4d67cde152025034ca36816585d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186d9ed1a3d25ef8b1f3e76fd70238277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632bbd63e3d70f972a258842e306e65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1200b2b68b3d653b3d23ee87ddf847279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fdb790ddb70d06b09b26471d90545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a488b9d2063bdc4470084cdef93ad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec065267e9a485f915543984e721b75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be813a702e472566b347cd8668906093283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790358536a1e316769123cb61ea5c8ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762090c485e80360f52789482f22a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dddeac4c510782d236b552be619618286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994c726994c1505622629d6e631e0e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fc04caa51b2400933fa3ddd4356af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6876996d559eff793e94ff8261d1b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c74b6911255a85837c7ce7b78651f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366284978eb7b5cc6fe2e7612a4b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e951eaf46642fa00c47d26c1439cdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc9137c8360ff8e63d7b7e4a38a0e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36320e6ea7355a772deeb7bfdc87f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189c2f4c2553a0fe749af4495bb6511295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05db4f96a6558a96fc4559d29ae1f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0805021e648dd2dc99cdd06fd180cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8264221fd3b0d946ccfa618e90bc08d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beab951b09cdba98a81a1c167d7bdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedb518c34761a47e8a0032e18958c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740adc3bdfad9d70f1d4b36fe9598a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c974d92e789c6ae83aaa7f9df7177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa709636782032fe564e2f9fd06347303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f095d8ba142a3b1e61acd53533323304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2770718b44c8d5ec7261a87a47f6007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd5523cb94cf8e15b4a274f913ba7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efad356f3809f0877106220c007349307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86a4ccbb44506a2f4bd2ac39de00eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db94c906c1b594eb76f4d3f693297309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b667dfa0a1a5ab897d7a3e29efeca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8901e36501661d7c83cddbfe5ca4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513303e0f6ddf65a9e523e617530a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0293dcccd5ecb1ff119c7fda5ae9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d025afbb30f27b759e0cca692d31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e10880f73a773011d93e68babfe8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0524371d3f3180e49b438d3033dff2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4618cb76944c6afd27da9d1ff61662317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb6cbe36f6ea0ac5a143a902d6604318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b84b968c12938173a711cd00f739e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bbc1d3fa8d8489d0bc2d2d0884d2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c345a1bfbe7a2cf522167bb4540c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322f95106af756fc5cec5744aa5ccd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95097026f35f4acf78539975887465323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5178a51fd2daa2c1c299f767a030d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7416a32445015496d51cab528f11325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>