--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ee227be53998e55cf5f95ba878d0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0856cb9706c5aa08efc8799631e8d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef29e6f4db332704302eed624d78c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc291f221d7c85d08564bc114c5a3164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc61859ef35c342f6314e60d20ef15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a4fedab128d9780f1b650fd50f976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d542952c910c75b86c33dbeff16637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5dc3992fb187cad45cce2782c9498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade460209eaf2ea2586a8846941b1459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a16f09aae3179ca6ea995ebe929c0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68483ae40e802a13c60fc682d71787511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff99bb30ac1b1a4c707d59d8b657fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f402de820ca17d654117f4fd26d3ccd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a95a2fdab08ff605a8090afd922914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7051f3843f02351c552ad88b05216b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b532738cd018b2e0c9de2e6867d43416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0140cec24fd2bac43209d570f65b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611d4ee370eb4d1681dc161667cea818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2d3e496f780f955271cd62853ffa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e65b2e28e4f0090138f126054619a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723942ac2c66140745b1ffa89e824c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1254a7912003b949697cea065683222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ea2cab1ecd61b260f37243b6e16623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a84a68c9349b23d94bb52bc181a4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec58fad1ec21c8d951f317b62658925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986a96cc60b46d226c0bfae8e82f4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791c72336955b8ef06c0658331bbaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f73080797c3e8762d39b8e33f883928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4039fef637935ff23e1222f5749f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f6581f6114bbd3177589a2ec75a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbbc56009fc24041f1ac4413e58e6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee861a090404a55ed5cbbbe7ef7654f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dccc23894e96f46c8dbca95d8c08333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7a5a4d5f1a671398b69ea21a677734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb7ec8f08f72c10cf5e8a5d47ae3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab79811ebfb0cf7ff65464c2be62636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85859993d22ec2463a1dc2de27c634f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dede1eb3228e198d807fd3c5192d3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a8a5a000d2b1f5d8478c6be989cd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f55e0f61e6abe3a555ebec91e6ef940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b606fd6ad6b8dec6cc5cba4437ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebc2cae7dd1f03d7cbc779f44b697042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e8d609b81bbf6801c8314cdb8090443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2699c5b356d156263b8f21671ee58b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6821fba854968bb60383fb581781545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf49ef595fc92e6f15e66706ad5797746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751896c6e97d6123b63a89660d81875647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eebbe044912e71da2171482a5d033348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48a5c579b19c9f7be155ca1dabbcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd392e7125e5da7708ccac1c96ce450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9325bb392bdddc63a5cbfa91981c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82b365b171aa57b627bd0582997e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5b3de71b9a50458367b5bd77e93e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c5a1ba7320519cecb3764b1a0dd8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637985bc28bb71a4adc3e49ddeba30155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b3d79b5de9cdfc6ecc0d0cdb7b64156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720f9abc88d820778fc40ae179ac7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab8c9cd73d6336f2e55909bc65f15b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0455d1eff6fbd533b202ee0b040259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c268eb1bb7a9f323d7bb6f7861a452760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92772bc925c7ef612f4a597a496aa4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f80e7e32149574d1ea6b9aa4d5dab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90d670984045b3cbd0f257d49471863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5fda102ca2b3301c132efde35f4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b5ee11ebf93fc0453779bd6c87bc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a17cbe426fa8590b31c6511a0711d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bf2681e1f853c7404ce2cf229d47c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d6c530e6384c8ed87511d5decdd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f498b9bf9095a3fe7358fbe7ca8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccdef34a511c9cb5ec6660468c2bee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ea38b0378df43c6a74dc3d8060cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558120379e084e6af1c7bf5ff3d6e1e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65cd295bb5485af4c0d4dd24ebbb5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570be5af19885c451089bd0a3f242bed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994613d4ea8795474f4b9ff973c20dba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf152874bf57f7561bd03a8a35b4a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb99600118723d71243dfa163c8eb3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a101fe8414c8cad393260f7f801a2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9f6037a5d5685a35b1b9fc20d1ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4759a076abdf78b824e6d29f80e1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f6dce50c936bcb6d505de25b6cbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e680ddba43e16a1b947975fa50345682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758156466c975a0838cbffe0990ca6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb97a97bf9b3666aab523135b52dd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76737bf04bd44320357076f58733bfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4ae14320ed8e1c17d2e78dc4b08986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b01e6fce7dab7dc0048290460a13987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca306d2948b937bf6b90eb410bbf3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73829eeae08059fa3758721d582acb7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8aaffb258dfefbb19f04e5116fc8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd67536929a3fa0c97aedac1f9b5ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48434e127bd5dd81daef91603ddbfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf89ca008f0e0c269bca38a32b20e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409cca475d67c112c020717251dca0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd1551b3ed009076a572fab8ba12195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28564f0fd117759373674d065e05bf2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce4495922fd104db0ffe26366c30b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83ee113ddbb9b055bd38ce7cc212a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fc6349bc102763bd992688ddf19699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a302680725be6085bce1d5d2bf73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa2a2fa01924694a6ef525027f921a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b774978a790a033120fcd7d84454f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aeeb1ab71079ccdab26296d3c0547103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbdb1ed431809b42f997d6ffcc47a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616c448968506ad2875675a829849d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b211e93501333e3496d49da92e0f1a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0869caafa7ece32f8e4e7bcc15570107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3db35c89c66f8f2c6261f2d93190108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed57993fef1a134f8d4cbf54f96595109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29a229330a6aa0e827b32d198ba5a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22d1698fbabd4a330905fa5fe1df8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3fa07dce803ca44eff9553c40bd20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b126c66561175947d6e36365a0d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec6ff54d0128f2f242772f40743fe2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517681f335ac9929c0e1988ab34e5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849af8bf7816828997b6af23561751e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c1ebc8502485cca32fbc4a90bdf5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923d89a68eb515a011347cf7b3aaab9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0dcb9b7a0f19fb7a112654a229036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc833bff1e66d94129d28f6d8fb720120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4172f5276a650363c3bb6a89252c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2817a1a501469512d8af23a9c10c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0a55f098dd8e7757a7bd22e6ff96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da34b8d11dae4623a70baffeed3a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5c89968a98a8608810f1c5a576502125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260d3594fce0e56b7f824a2a1c9be25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8c459d619c74c97733e7b066b83a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c56523600f6d304d8865cf8babe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26290d9eb4ef89196c5530cc3a2c29fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d7c1ac2d92af52537607f3d534040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19acb081ec9239d2cdff446dff326e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1184d5affa7d91fb630bcb0c0fdf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e73d7f941583a65345d354421934a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421943da616fc88e9830bd49bb20cff7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403518d9d8c4d014da5a2024f5f2437135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6383d7f7ebda0a2008d2497a56f5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302e57b8e546743e8deb43401b22787137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6ace0aeac96cf8e23a39485e8983e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa356798c6579aa1a9f9ccb882baee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed57dc14ff6c0c2887acec750a672140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da0f8800fc0a861d0dd3cb1b601d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0b2c84abb1da20873ddbd2c36a7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084827d68030e46de301a59f16dcd4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fe25eaf7eb1c10a8054057d850447144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db757455f47e2ffb0565017be687caa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe2b7d142e7cdff611f265ee6af5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9aec0b56af2b489a3bd3b9eeaa10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa33cf7259ce16ded66f64fa7d9bec7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d14f83470a8fee4941f1899345ce7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363e5ab8b2878551f87cb393f126c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58748bb0f538f07858673e0504c4e10f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c564420248ef0c6e5a0ab8f8523238152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b38abae8a090f117834684ce1897153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6894cfde4c61ffceb1e242409870df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bdf777a42129bc666651abb64bef2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd699b3ea7c8b015f9f7bb14134ccb90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ab3bb4a707c1d794c523b80e2888157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f47bb22891f383c7f2a35a9cee05c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dc663149b11bf1bf188e74f2dae09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de090e21c3de147e430ee5e8dd3572eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec67c89df31f5df2fb75ea02dc0db84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934fc348356e1235708138cdc6a1ddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e993714b3d886d5d3b0d015739d013163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c44e976eeb5772ad889982c034666f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669feae37477a3802e0440c3e30114c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c1d16873275e1cedf9cfc5167007b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31dcc8ea09eba91dbd9882b741283167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8358277b1aa0263644ef2b5bf522168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e2a081ca8e35e2485938b2659f601169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100844c9e210c054e6ae94c1833ab2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00fcb98c70b72a03d07ab0ed6cb753171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0522a1e5f46bda385176e1cac0951f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ae1d1b50409b5236ca8624136a66b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f699f42103c9ce33787e16c68d68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4534789acf529f6d93acbae1e283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349233320f6e094c06893e22aa0ceb31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613094304941240edb928e14914eba3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04ae13b028ba45ffefd803e09f27a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe291024b4d611546490b0c86b55880179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aab39e1f098986586bf3f5add42a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c74535df1afb7adcc86aa1e9c66071181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99776a40428186ce7cf51813c03004b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cf95a1db3569f203a53c0bfa83e54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0280c6d5777a1ddbf5b1b090cefbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc554a54644ffe628f58efa99eba3dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f5275ad5e1c077f534bc670504d61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963f8a8d6046c62111ea7efae429a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad380f4c8fd6973e75e05899e169629188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ab3222911f1435fbf9da5e7731e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef83ee2df61893b9aa94eabf792d05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d6d8c4f12652f8d4f4a4a73b6a757191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc1e31ea12ab0126e69756b57fd90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85651d7ebdab055ba1476078a9ed9cba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fafde80f0f8282a0a1299e18d8c556194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c12ef4591fa298756ef53261ed73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2483f071e77bfc76bc0feecfe8fff6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9985350df053c3cc0ad75a5c1f96a1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d5de58068aec093debec3c0e42a32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1009a7038931958a3206ac4df1f6eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e824b389aecd57e3b59e13a1d7213ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47dbd06f37288da866031eb0e09da0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89fbce481b27dbd753e326bd6981cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f02fc7c6c0d6d73db08f8951d4da7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94319ff6b603e3d5d79e513f37b26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5407e921a5d19aaf87edd504aeb9e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc41f1ab787e962b244316cb395a35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69baa3aedfd5bc0d5e4de1e2a77c44b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22be88c834c8b5958dab2b25f664b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dcd0cd096f5ecadae6d98e7607c63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ef89694dc7bc2b9fb61d5ab00c18a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f5822cae7af0306653aaead6ca852211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5842ace8f0e96262c3a10155f94e57c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead0d08c74c01e31aad9f70479b16b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ea01a3a509d1d609533cc22794d58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27f4a15ef5f11cb0cb5cdd03031fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c3d7dac528c754a4a4c5022986a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76527a4d835a4a6e49e7626fd0c860217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522660067f94e93cf9ce539fd70a20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef30a835b0d0333951894c434355aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3f83c5eeb312c6f38673e71fbfd7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c206ce496df0e5f1279b84a13e54b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3d445ff3e6f1a0f265147151abaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c13057518359ca006c89fe1076645a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad44f41b2bd9429a7c6d468bd0f07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1dc972b31d48faaac88b98eee374225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c31bfdafaa2ba463c59720272e0bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c825a4e7d40c4384da0126b07c29f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea77d8f81f39c4542597fd884a769d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bdd91454061b824ef56575af2a59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1cbc589f51d356c9cc9a7d10e1228230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd28600a0bdb5f22b3339eb01ce506e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d7118f19f94e004db48b9b3260981232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67294f3983021b3547626a543b06d92e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493c4ababbf01e5407226b359d2290c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818648d1202b88691084342037af7b22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0d8de66849226a65902d7a23bb36a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a343606b388994d1a1cdbcbecaf84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa646f53387ccd06c93612cb4e5ba0b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9ee7c440b2191d02a8e9c25a80a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719624d98595bb91725eff7e3a2bfac0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7da8f4c14f19852fd8a138818b4662241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f2d14b3076f5add08d6e877ee696242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf514d8da4f4605924c9f813ab38cae1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb4e13245d36a0c9418f93af0e51e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121efd3b17d5ba65c9ec080a852554ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e361d137aa1175b2fdec4a5b14dfcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6edd9b4b01a88a72e7d0a34f10dc2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37133eb6874a21471178d899e9f9cafb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6b93c5b1616396a4a201589cc22b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc65b6be5ce283ead2ddf2d1b6eff58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12405abecdf1e824cffc97d9ffc510251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaf4591b2d27cb8d6375cbc82ae353252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db709df94d4a47ba6064dffaebe9a33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d30f22768d7cf81fa0a9e4dd9df1b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2358eeaae73c3959099ce9556e147255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465607841db8fd6a0bb45c4246c3cd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314e8108b2e19acff10a2fb95aa799b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c25e9564c16272d3ed32f90c44e967258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92868afd3576cd0411abb6b385be066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb2da5e7ff835bec8d5d6cff548d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54148982a7dfdcfeaaa2c93bf06b1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab2a3d34c732e7ce99d8a0b65fec48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a008b0a82468f5340fb0d3957399263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec5a72e3f74cdbebb0cdf35fc66cfb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bcde888f998f92b125939f51f871a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d7f7f4d726bbcb92b3e558fa8a239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83838147a0aa7f0d036be5ee4ec0bf4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614249698f0dbb674068d7fc0ac49d47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc930142aba668aff1ad697fffefd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ae2540905dafc590d0a423998ad4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e6a4681ac250b88da9e73ee2b03c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7835ea9f99d24c0a02c7a97334f7fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f38211766790bf982d51c71581e5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33506a36d898bb81156318517e34d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20608398a7e4cf5bc368ed4f87531eab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776f2fb6b546529192df3ac72dd9cb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cd06b5e854d8b992f180937485fba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e4750f3b2bf6703204e89dd4a7c54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f7fd239ad5a5030e674e4a9477df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689de663223eec4f3896bd6662b2a033280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a44fb05a61dd7f3b5f8c2e1c08c6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9cb322595e56b19efa28f5d3067b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fe2fb5ea57ae678bc1ac125dab6c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3e2f4e07194bcdc66a94d8f5436f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3496dbf639c09062b4ed294fabc03c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd43e8490914a043e4b93df770f9bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c5d888004c26074eb16d3e84ebe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07882140537c4e99e9baa91a2777ca5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3106d33853fec1fc509dec8825e088289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d191be6ae7c42add891f6da117860290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2e41c5c8c81ca4c5ad35554d1a6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e237e1ddd51664b68af02a034fdd7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3859e54e535140f0cf418d0db5cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd13c368ffa77e1129f7bce8ea65f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c6f9d983b3f4f8f6cb9cb8fcdae9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c55cddcc56de3e16f9ebadfe5a26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37930f20383e6d1577dfb01820990949297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8269fe0380c63b89542cbf35b90d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58669e7d978e4443aca0978027b3c4be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac45f478924d9bd59c55836e7231108300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d82d945a9066d3c36570e93b60c16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9d2f6177912ef4f91776ed7e07f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37ccf275d8f861e9e961d45959e49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd44f3bb2ee5a7f45f98f96d48572f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2397a2c1a7c909c19793b31e92bbf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2119c502a26ddaeeaf00e34737158ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a8a8e202833fc46b29d5056b2c44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9ce3a88274512d4306a22995033d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddeea040b297ff053f6ad5078b1673309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e7d2c99077f690102e59a06582a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168054bcacd902853effcb085de37439311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53c58c44aa81193d4f0e637bd965bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a91c1b3b1f4feab103f3dc3058e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a576f17e89539dfefef0df01a74e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a90a7c31f84c6f65f3552ac1227d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787079a518a0acf4231531fcdc9b492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3c97c8634d3b011c3324a3cb0ee92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7abfd3c681d61dff96af554fe1815e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6bd16a61d23f58bed0615884eab6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a47f5a0b09044159bc4eb9c6a6e1fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f54a2229911804f4800e7d842728f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31222c4604bd5c6effb51fc36366c2f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754dc013f64d6eaba79fa59bdf2de48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131920a1b70c1485df366b5ee73c5c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0e2c9fecb0a87905e84e482b7319325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a5ffc7cdfbc095ec9033f9cc6bb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8e597e72fe4af961a542dd19c60d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057aedf9197241d3de9da6a4c6bc80c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893cc1a8da235821f9955c6328a34e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab7ce7c709505c1bd694959b32f5a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b71f8e2cde146e8d5fb3b56129fd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b633d3f417460252776284f44d5e867332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9fecb21f57f39a36fa66b088be515333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1d0feb30bb5953f063aac294af871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16356fd6f2e37520da7c5106b774d2282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d98ca13447f92efd7167700083f81a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfbf7ef991f622ccc47a0840c081924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8eb4719ebd8571ab35a9238c5b96f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf01ae5de9d658b5103eee10f3fa2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cc3c660a22486e1e0d2f33d09abf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7d386f0107853984073f603e74888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16d389e731909c7913f86730b3e8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483752810671dbd95b58e3afc7542d9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec340e0d8286921103186263982c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b41a58df29bfcf7dfa47c9233f1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14935df43afa39c2bf632a8f82957a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c5fff4096200ca962281fa9197bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8eb8f441ed68f56b76a662d586aad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de41ac2ec0e2c26d6d96c63a45b6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152191bf9d50edb77ee608f27ca76f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde9211ccbcfa6ec18d91e2e8bb314e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70726d5672c1599db0a66f21617b20719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb7ed101fff7cbb341372f4e473e2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2654fefdd85c43db915d473f5dacd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15312d535a26b1f791ba29ef814fdcdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ad2278ad7164c1efe9a377772fe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831fed9f1e6c671435c5e7bf949b7a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5bc9596b15006740eb05ddb872af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893f21c1d807d842c5a185bd9d9b7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a23955f074fec20898eefacfc3cbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526eda718c5374b74c5862bf2b4c45f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee36187c6cef1dc8d6e3592a49cbd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506e4ebded6fd225ebe7af99551eb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa511599ede92cdcd4b95fbab91b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ea8c5285ce740ff0dbc3f359735d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3325364592db5dc95e9dbc51bc95d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213d33ff9facb162a8934d749b8b58f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c723b8dba7ae6990f53009eec2dac5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ba643dadfbb7e15c396aa8a3cfa2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc6ea83a13066598e40f4f92a0686337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa41217d930c61c69a52d6e075cc92838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb163ee05086605cbeccb9eb622663f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf5a653978d145500fe144a172e1bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f8f1887443229787ef4fd79fe53741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681e80d3e63661b866a0d6ff5fb74f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42649190b6cc3abda16a90d9556a3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaab75bd0dfd68d8065baee83867ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a370443fc0c31d530f62dca26fc8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17612895956314078ef384c4d2514e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5901cd16b23a1214ceeb39ce6201b5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed366aa4437bd4bad48d185fe619348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5665881a1c09636c0f83131def7859e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710010df6ad31952653094ed2c4cb57150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d62a917585067f691500796bcbadb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689c90a72f7eb50568ee328c8277e6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5a66ee979af1e5d4c733cf40e1c1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8520c3cdf7ddeccf36bc1c574b2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464dc67f4400f03d77e9a257810980055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83029f9b97323d1516df6eb36c7c6df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eea17d6240ff0cb760599f4a5f98657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be505511624c2714bbc95613c603158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304a235e924f9d72ab2a5e144694dbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1091f8c275607cb5abb438901162ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624f149d3ab648c4c8dc822b888818761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa13a7d1051542331708045c48bda462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9598e0e410ab9eb80384fc66eb0198863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c0d9fa85891ad6f6808ec5a0070a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8da509faeb9e2b49d438970d0c76665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90113c4554cbec7c2548424001d74f6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e90a61d33ee8b7315a4f8b806c3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef959d7d96179e8805d16fd6d1b79a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd1b23f6f9bc585fbaf96018dc500369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79df3d6f1e81a0f7a6b748fb4ab8f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103527ce5b57c5bd388cd278ec2be3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84db47c92c1e706e8ba08becae52f8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a60dde5dd1537c96a887062ddf1a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4f6a9c9319a79fd6af72feca4307074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc97b1606f3721ecba8b2e05740430a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d548cee70d09d73732e468895bbe05176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ebcb3bf167918b1f44ee4b6cb3e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b604ef8a1f6b167c2408be248837ddd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1122f9dbe71c874cfd3c14b64d6c0c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a232f132fc8dc0a5913f953ec7d0a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3d01a45c412d550fec1652bb0f6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c79703a312c53b17604687717fd0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a3305a2b379e4aa619e69b432801f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec35e6abf9e1bbfec48269097e784684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9da9e3b6d7eaf637927fc43f9f1ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d63ea4fb9151e0bd11ff2e4870ed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36790177733d8a3cca18a0d7c502addb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8c689d69abad975f9bd9f504c162288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcef55f28489b471324c33ff0ccc6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e4345b845e08e7dbdf6745d9d92ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf49df9a89dd38babb9502d5470ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aba2e5cf69f4796d383bdbf38194492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad601f233644b60a65e4c903effb4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd56d5305ec12dfba3f76604af73594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d3cff1d408f226ecc1abaa7e195395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98413afeb2ac7015485ae820c8b9106896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d64f38ed91bb09efeb72fc3e5afb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9897b183aa15432fdeec923d6e1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83c8ee3e9955f7ec3c2b2b7fbb6bd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85250a57bdf816ec6b0785528e40b9da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858986f5670fe4c6d533014ec50ee9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6001a6148b56bbc4d07f6a90a386460102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b0651289937c911f166caa4814c12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfccb18384cf6463109a6b9529a623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702c4489008b83a1270ab7d6d5c727105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc28a0a24da802152ed4f4acc92c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d067e2d08aee8e2403423b01f3dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4f11d4f132409cc3318899dbb5034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e92f71980ccc7204c3ad8b411b3ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61f85458f971606a66d67bbcd6140b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dca537fdf8a70849d61045e6b10377111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80f8212ff05730bb7d2cd0dfdb3da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd44de25b65df696957eec5ffdbf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f898da3938d0e914dfb9ef0696743c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961479afbbe1e75a406e5414c8f288b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1f5915f5f0d7997b832f03e16d835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f60c90a8f7d79ef893a326094b70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27522a513e4b9d1860c2d54f74ad395a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3f7a791effbcefbabee14f88782bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215da6526dcf221769ca54acf185c28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad242956cf9ea92e558c6f4d8e93362121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ef072525a8347f2ca04be4d5e3bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e93f591ca7a49f0572ebcaa495cdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e1af9c3bb567331a26d034765db4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb178db9418daed323f23272580aa56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670d06e53530740e71bbc64e0c15c7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17908c49dae82838bbd6c07f39a77b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423e29b67012a8cfae519437eb8b55c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32ad624d9c74c0d918df527861370129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b3b2793cab1f20a9443845980795130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3d13a17a1be6cc3f60981da75483131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc30b1f4c541800fb60967ae4318f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7354972ec3fe3bcd2f61622f419f51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a16746d5fd3ccdcb2646ce646b0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84801da6ba17b8c6c2d753506ac5f534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68476655a359ade991144835126a431136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93e504bf47e6ee6d5d11527bfd8a11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c5b137de3d1f9e8d193395707de4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548e8275cddb842f3aeab73d7ca591139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595705c74e6628aba7e9da2cd49fb239140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9865fb3706522b2d03e1475dcf1740141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bbfee9cc3eb2352d7b7eeb5e8bd5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe13aa0cd1a7a3fd4cd7190c25058143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f033a221428f93029a330add8bab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8233d24567c7f1f4bca2051664b557145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174991351b2310797c5f0583f5da325146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36db2054248f721d858ea43f5f511147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3358976e4e52b8714f6e73119c2f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dab3c6c7fc9238d323e43d226747d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8ca87a88fc41da1b7534722dfdf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01712df06533e86aa6d116195468b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99212bdfd8014c14dc253278676e8394152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2252d77fdb95aa79b0ba4eb22334366153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82457a0cb19b58099c1e5fc6c8a2b2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde093049d41145ed657a39ff8cc866f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018770335a22dc35d515fa101a9a1542156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616b0f8b6fb149ab048a130e71238f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412c15009c5324d4b56a7beef4c3418158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382728b8717e35fb1b6efe0b68dde6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b9b29501b66fe9573e5dbb7f4ac2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d89b1d8650c0713627696e0e63abda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee1a6224cdb87cea0b126e7bd3464d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a99231ac1b5c7ec83872d6a8f752a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5d4c02b21fe98011cd7fa7b9f3944164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90624fc2a35e404f6e507b2cac9a694165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a074f279a600239c50f18d2d851cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8684d13fea8f1864eb1ff8227ef6dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908f98094515dbc55fd5a9d6ba65aab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202551a58e861564ea2829d4f7821f63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e9df016f507e959932eba2f5ad201170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa95d27efb0247af61dc47b7f8533b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcd08928d9576f075172d9daca9c04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae807a2f51543f5de3d08b5969ece5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6e24036bb27c6d0a39efe5c0ef7d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fc621619b7cdec3d376779de50b75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74ca913006f82d01f7c066572e947c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202593e4385c2981dc7cc6d647a20914177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f37d77816ee7f42158863db286549178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423434d8ea115496d35d2a0d6f019840179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888c7ada362d2ddb5957541ee7eea4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4691438873125fc9cec9aefb357a4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c514064c3a93a8d002507bdae309261182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb1701a981323c827a6be9871cc256183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f16e6f29fe05487bfd975492e2de39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6fda4781c889ab363ee2549323b32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb420ba735c5d174e4a25500dbd51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2b5debf5c0ef9b020d93ddeb8e7b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f09a2a2a37e3df7c694355a58435188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797984f1105583a43424c62bad6df16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744367d7d4dbb5a0bd90de642cf6048190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10bd3e3de6706065c7986d1e6ee187191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dedb44375cbccafbc28ebf22519fa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcace6b6b85edf88ed01af603552f13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d546276867f67e2b24cffcbdaadcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736dc05be5ea27d0dbdff9b43680bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38024a03c7c088c0ae2402cc8010f17a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db13f011932cd49ddfffb0c00c761f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465a9c3e51bd5d7c444d66e1000ada198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73416d941740106c308b85285f0df20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92400163aea0570e47f1d2d04c323f78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c941444da32a034c06fd5197baa3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388aa1b491eb34cae9d1eef96422a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac5e1ddc300623c5edfe0853bc55a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd14d3727ab36314426dd1d9d8dda8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf21cf22f94d82cb46392852d607837205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826b0b63b35a0ea660fc3806452035206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a23aa31f78b32d5936d470a9c729ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcde5af5db4a20127ada06ca1da056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32bb6620cb8088a552d9e9e7fda86a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c044b32ec7bb58a2ed37e3726cde9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d172c5f620ec2a9b40b9b415d77de16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff58033d5c41d9ef705d454e7f0d34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b851d5b2ddfb616ffe6ea4720a6f05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8fac4a831ab255e229ff2dbfb5dba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee309687caea4da920a50daa41977d25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34af77b380bdcc4f572c4dbb1a507f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98769195dc084a2ce8c7def8c464d4b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763cfce6c120660b46c4ab1ded84cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21431ecbbedd06c5e7352b993501bfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09067b0d6d1f63c296852fdf942b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59494399fa89402bdedccb8588311545221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e6839fe8c1671d9747d6577a5fac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b6ec4c7259fc06b113748c5956759223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a874af6e47a3e4504aa4251d6df96a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e88b091341bae41ac7f105241c49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c309d03556fe8cb55dd5e54e23aa9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507c2b1baf1b231a31f3423e9acdf4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa565bb28328403731293a59c33d168228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667f9ab0374302d83dc1d9e7019b84a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e7eb06716429c54164cabe23f31d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063d48ceeb83f2eb3c5c7af00e6476231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd50e3115080e0972beb684fd7df6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175f2116ddff13e0d2d29ccf65e7a32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b968c5e602043a0759a42ebe9e3002234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c697e26544a68e0b3805b33fad7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d0a27a021c60d69e3c0a1c4b29ad7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f63a9498d914e6126fafa095b70d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040d74fc993460cb37f7fa306f2ebe9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea678e7f86428cbfe56e0de1e83856239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462d923c88c3fdeac5fc88f8e4076c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da07b1e69c8a6fab7da142c38acfa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7086598b93586dfcf692ea525eee1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfd3ee251879ee6e0e294dc74ef90a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ea6c9bdc83dda6c14220dd5170b27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf96b036a9eb22f837dce9f5b8fd80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596fabd5a4ad2ddb95d27024a626375246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954c53277a2fbfc1162151c4a38b055247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e85e19306d85f69c826b1b40b0e3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea2f9bffc12c4448f54462d0f6b409249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad226f66bd95a373424d7b66bce767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c410e08bf938b946c4a652b570393251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c92aa06f8aba5d5fdd18f7d80b0b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64f3d4dd68404c20c909a32d9f9f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc315bbdcd9f72da508ac89912aed919254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f64b287ecc92eae0fc4c6696b201255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d2bfa3fff8dc76831b32fb5154aa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ff1c9a1ebe3cdb49818820fcf75fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dbe83e268b9ceb9ab01941d6b8757258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc97fa13b77ff77faa353ee3dad7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da5e10ecc7500015befc1b386b59ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575888229a52f90e42b67b5b2bea9a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865f97f57e9223fbdc23329d59c1b0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c4255c075eb1b539aa2ac25d0b0df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b610157f5b17759eff5206437252264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77041e50acdbccf5843d94fddf616b52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bff433cb3dffedd6a34212b3e3dd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c37b0dfbd324eb35801e71486f294267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195731babe41ec59c5e79a34755e3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9665b0c4d91e3281df1e43f0669a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597f3af6aab5ba9b954a31e514de14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47702a56158bd9d7e690356a2884470271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee5663b65a74dc55ca220feb4f650272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab607eb2d4b08cb8e26275c4c2b6dc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6bc3d4446d476b155ce283a7b4630274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146e8f116c0d8ddccd145c6e9ae2ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1aa26941112a36044f7a7b20f8603276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837c1f19aec2d3d8eb183c28fa69b08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d9e44752ddfa34a296186098f288f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445e07e14dc3f03f06f07c6302bd5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6346d1b78c5e6a866a3ae64acdb6c33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bcd8276b8698701421ade3737e60f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360500c9bb5dcdfed12ff8274e1670e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52664cc088580bd88d0a72b3de7d9be5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24cb2d815bf8e8f2e0fb5cd20d1f1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c997bf44784dce0bbe3fc45bc09386285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049e978eb697e2eff8e49c8328b197c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e74f7d9b07dc2ccb9a1d19e22067287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ffd455b710943f00c6e2816e8a9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80477c2cf152f49411d46a306587e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea51145600e34e243e1d1a70bef6eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13fd1fe6b853c2b10da8cd6c609a55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0b44d469b66ac9a9426ec0fd491b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e64b3ac4863bb7196ebe207530e5fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821b8e6103bb2f3fdb55441ad31067294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620827655b7d621dc176bd740e7c2752295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d06a46162fa0bd79e95906ccada90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31884d7ba3f723a2efe747d2354c252297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac85d4ef0a467a251cf5d61eeda92c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425072ef455947c566e9aea9c2791ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a52c169a17c534d701d611b5480b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f7e39245b593d4e120ead780f1bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed6b05a911374f68fc20ac0c255a6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63603f85605311e82f7938c7db59f198303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f4c5bf7987b73e6b9f4814f027a1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041c4b270f86d174663f17a1d72d681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a167ce5fa1b4e359c50a25a866c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90181d79c045acd10449478f8b5574307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b342c73273da2b834fd95d30ad1ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe13b3fdb3ad42143ee6d9aee6edff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe574afa5b5a86dd053f32a42abaa4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e9935c15515e985519ac4bbd2943311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb886b73aac24106e087b79f44422a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9648b951a6bfd35670cd7ba51f63ea1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f1981a8e9f59a206aeac8cae064a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c837f381e66e664cc56db70402c160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d32ef4f423d9ec88f64c9b1781f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec6dab184cbbbbbdd368b7728d6b35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf558784c5ebc465e2e70d7454fc335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c75be81f49d08e0d162093acd37c3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f04deaf4e61cf4913279083ab23701320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2ddbf3e628647dc0da682021eb5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da003e65587d7268f0c54ab7ce1880322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afe9bed7c836a8bf8dbbc893c48079323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d5e26c7d6284f503d0b46cb858f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999820d5a1a4f2cb46ae4b902421c96325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>