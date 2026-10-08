--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1a70c52a3a0f90bfe632d68cc45f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5c6c272b2c727aa0004a3451fab9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769b802144ad8f9fd58d0c7fb300ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de66f52f236e94fd6d76fb99537fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6388c5b1125be56af9267674e3327f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd7417b0eb9f49bfc808d822c2f8686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcf91b5d957adf06d3252615931a3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50b57c71ddc27b0552c8e8b745b488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04437ff8c507d45b05faf2d8ff1ce7019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5000f6fca4dd09fc039a89cf999710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ceaf6e4ad52577100946c6ee8003e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7fe698e26223546ec417b62efe44b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2672f42c36a72d58fcf8b719d22bd0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c33938c1b007b7fc5e4185913665f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf577ec3a5c248826632b04f17f80515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65589fcb768a852d5fd8b7fdcd086e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14212c1d51fa41432dcd17778c2ac2a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18aa0f275c8b074ad4e20ce800391318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33f977b2c6f5ad343b480d55e911e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc49b1471566ba43e8d0e9ccb1dd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ad326e6374d214a21e7c0a6d5c1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876929093835d349983bbf98e546a67022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058400b3b8bd912d8f32a0fc2977df6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480eea0f744995aaf2772f6f3cc418224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3fe6d0df95f9e25d9ddbe8e26514425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d43b3da44d3d9fb5fe058820cf88f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab219e9f67eaa737dfacaea6b2f52a7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36fa49028f6db95fb661462e70b6c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb2291b9a3dc6c2eaaa50d884d247729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce382ed36e2e1ad7f6b9a882efc7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa2130699ccad621d9d330820518b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b18dd296b6434daf325ff9c2b3aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ced6b23816401b57906d83875394a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa1876f6100c7d8ba3a3cf295d65334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a2e061d8d8a2605af307b79d501bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f679b900e22624562915374df48e9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb279e69abfe113dcfd78058abdc6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bee0dd45109074e2c3bcd4be8d59638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08086cb6c5f7d4419957b0b255f5824a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe148d84cb9e2b342bcae6e5db159340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49747e46757d10256413c66cab6ac9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf10d216457162b2c817891ab5b8b9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdc297291b282ff1150eadb3c17c5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a0c7c292b058cc00e4018a9ef84d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96453dc7e131258a5a9de3a064d631b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b086fef426ce069f68d487f05bbcc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306284e175d778b395037e52491ace47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b84d8003def7463cb734d77f308b6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80600ec076ad4dc495f4a9842622d72949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34eff04edd22019f4a3af19e8ca4db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b8448cc9ba0be882be6cac03dd0d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a144182e7f8899633b60bf7f230f9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db22ab261f815bcb59d89ee4fd19c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1f934d9be36627205c01b66927d4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb877c0202453924cb9a2870d41959255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41150bea6ccae524f335b1ee8373947556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fda3a5f0747ca5bfff3edffc76e9ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8f32d9cc8d7ddf9e54f2545b2aff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47972c26661dd8389152f39fa2b366b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deab8e452e6bb8e786d3f7c1e50a1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e97a2582959781e005c7370c3bb8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c932a505a6ff1b3804364fbe0d5f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e613778e1598216d7fe1e5cc56dd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8433ff7a8766536b96937a1dedde564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77778f14bde84d4d115a1644acf9324865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62607f289b0a18f75cdde87db367a4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2edf785ee329615a771e59639747267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c3ae2afad8a7b607ee9e5e5f9b92068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6edb61595296699d0fe660b6d5448969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab5fdd10a6aa1f272d15fe878508170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eab3b17b7797d1c68fad4dd9ebf11571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7791e131c2810c194a1e70ce9ad48472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241f626693af07c0be9c0f30298e3ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f563a71a1538e0617a50463a2fd2be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127871b23930f8200218c710838715075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63d1a72403a6efe5edcdca548069576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9dafa1078e6e16454b0d81f7473d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff19ee69c61d7d6a58d327b1884b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fe42be313cc5adbc71e07d44a26f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40869546137313f1b9894dd1544e0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be38500d25debda1cda84be9aa14d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b718e4fc31eff668d13656777606fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035754a8dbba87b30dbe5d60e848cbf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88668f15dd9cb6265632a7e8fc9c3b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cfe78fd5a86e3f09c8b85ece877f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cf9f340d39c4e1d9459cc0c530d5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be5d20db26cb8ba7403c00b812eea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524c40d161f2bdc74adf01d41f046088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a554a50259872f53e6d8c741a0bef589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a55d87142f03e5a0d5db4116f57f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac434dc85ac3b1fa90c06a202292e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85650331d302f5b7e6ba05aab7b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c0360837fcdefa752dc6e2dff159d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3d9e3df280a28ee2707244c4a297094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c4c2255c1e6f486a42cd25ea7bab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b997fedcb35ee53373d7742c9baee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069ed9a8f478100148fc5b9d0d86bed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0022ff3d3a0a0389a3902d1cca44d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb62c0c994bad87e0f6a05740436aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324c6f061ea76ada1dc0d80e3b1041100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4d859f89a3131a8859725e8cadff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32a37fbb746d7941d0293d26699e05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91beca3f351fefccd7fc5bec0c4df36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0de8c54a685c0c0f77f4b9c7a263104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abbfbdd00828f4141e3c51ec6d46ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9aa09cf16f2daa796ca6c07d8e74f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e4a532c83744f04d5f93b3995a480107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdba45af10dc238b5ae857dd17e1af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391d879a6e77745fbe032c19b896b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dfaee0cd0f072b066da9dfd82433f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf69e8c3ad0d816160ad072729a128111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c935bf14f296f8b44f66acbcbf2d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f111c46e22e5f5234c013390ba085113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322f6abba5dfdc533deb70486b86230114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f679eb495fda31f836eef51eb8014d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2810f185b09779702ee3c8a538a8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c1a08e9e1bb67a01f6320c1f71673117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee181f2507f31f50c951f218e6a38863118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7acf859cb8c4631c88fb50b24f387119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9dc82c188d09b5c61afc7176817c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4efb1b8e0b8ce8aeda787da63ad206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72adb02247d9ebeaa8a2bed840bcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864fbf82ad57a77079224bd0decbee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845a83540b1c08a18aa7705c274b05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883f8d5ade2872083497aa1295501b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2dbad8093b7243ea234679724c8bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e45f571db147e48c7ef796d6749b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f2a36304b5c6d5279ed9e71ab8858128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822543116dc2be5e903900d263aae26f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb818c33b32bfb4e1251b585e821b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a834a67391137dad26e56ff96581bce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374ce53bc8fadf35c191787559b5a46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a47a307e4f9bd5ba3ee58420cbc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f0bd170a993eb403fbd7ef3372315134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44657e88a66da5370ea02f7a57dfbd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedef53f661c463e3d11ad31e24a968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf795801f33e52e525c7399988653a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3570cc264929cb146e4073d1e1137138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ca3b3bab2b94abb3994b2dc3056a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287839ed60242bd048b3b9d59dce604140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc101f02253ce662bfab9c5330484141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f59910f614825270c315ec839137142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea0a9becbcdfa3031d310d84f92a8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a881d92220bda5725fe4505a83caa0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc91c9393508df57796db0217aaf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea631dd5519d5c230ed46b7cdae9681146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cc93d2ed27a4345b1d3aaf642003c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a117b4809bdd21db34be50316d3829c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b958836def4cfe3829584a5e79f222149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b4e362a236381f5ea0fb27751dc46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc63e8495508e85403b2a98700c2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff53f0f478c9a2788af7e0c7547e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eed3a8df158fe0057010049325112e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd77990a97f187faf8ca6004793739a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311892fb8912063d4ab72a813bf10f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b74731b507d2665447e55ad395aea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160b9f0223522a98ceda3bafcff8be8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0000a57d5311d7e7307482d698a44df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0ea0b53396436019eb6139992d32e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac58dba939421b47cfabd8c3b6d138160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0dcd82399825115b3c5cc4d682fa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65c811b092dbb1e065ec9140f9c0b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841d54ccc299c40bd66bef8c32f3e87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c9136fbb1412a89244432b8a8ef3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710f0e0e22b3d277a18ca85c034ec0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb865ab4e724b8f9f472dc55e81fda0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a98039e06ed1b5cca9a1d87f156ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d827738726692fd8dbf9bc74588c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93496eac0ffa60646d280778309242f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f131ee0cf10f99a12c9864dfb268c39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c0265ffae1d841e27f5451b05a03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce9da85bafa5ad7680ca24fc6d838172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34beb189581614417eba51697928fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50dc05efd1adb55cfc44db592c011174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e470d4c38784bec7618f6fed8a1c6b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187cca5f265da324e6a8ba122254ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfd840ab72695f0f702a0f88603de2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c6543232d3e0407e6f6b4c32b7735178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e232372bceb149a5b2282e1475f63d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425f6d5364d6a90a8c894eb16cd6e69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737eebac742851b126aac1fe3815dd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb994fa41affc6711bf9f37826557182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063a1514712543665b0d6c169dac1f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf060bcf3e80f075ea80cd30dcdb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b03c697fcb6fa21f1ebe5864dea38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f67b79cf273d4b7794254094ead9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a02eee586b3406f8d54c1534d2ad45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281820adf2e8b6aa3f5d4e5ae985da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ada9e249399e9221e5d329410e302e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035018f43128ca1aa198df058acd010b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe80c98c458741b970543abe62e9ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc094fdf82d4831827669d8d2a59a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226d047c000be17b06aa4a1b39f78f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995a9bb60234265948284620209e7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45434a0830fe7298e9414727f23e885195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09467c8c0787cb90bb2b4398f36fecf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dd7416707f12c998af553ab78333c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177834c4819ba475e55bd094ec3946df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b37d2568b29dbe4ebb165f3459c53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b0ba9d21c858882823697a9180b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b7a097469f42b50de02f6e004d06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f955c075f26173739ca00dae6b4b9da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f4ed2cb37f53db570ac3c1d6cc5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7995053c557d19f030c50d5195b9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d57936f8ca938c9a615e3efdb42d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e6b2f3888c1d8067f693e2cd35490206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d56d4e31b1741b01b3f487f863227e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd92ecbcdecc48f9cc156a1c7aa2cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bc719a95efea87452426e68020cd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14024ee9719292d6e616cdb24e6c39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09cf1f8c4c37e5649ac212a4085d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8041ef247e00a979b57eeeb084b5b77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690378d82789575b4bb707221362227213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eb1e07a61904a398fdcd19c832a07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be034f9f6468b4cc57c8e66ef34b5599215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16215ce9bfa00ef364681a321d282426216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251798ea94f25ea9d37075ee8d95623c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019ae36c482161ed10d3fb4b048cb32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd0a719e1254606b62495606890dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe1c384675870f1469492bc1d0d60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f291c5b4091ac6b43f661f074a8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430a06ed974d26b0c73ef8e074abce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c5dada2aea49f26b0b1303c949e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55ac8383f01c703fd9dfcaee71964224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29306c21616ff149d3f4493e788bc20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120516182d36b902f5774b4069b5bd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a42df65371d6f161ac86cc7729205227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1592c3f31822a054e4f134816c118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac3680c74788194f4ed7066409faa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fb57fa4f22c9205291777f882bfb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380b01a1a53e53fe2a97a812c9fbfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20859269c2c23fffc6a03cfdd531f534232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900d65bd01672887cf0510991d6f47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738858159bf2e0e9d2494ea9df6bef9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8e7a8c95fe62486353611ca8859d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37394efc779c67f22ad312d95cfc788b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a650f562366e9fdf7e9308065c60654237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092b3ce2f71665d3fa85669f4640a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b6899b46698202b7400516848134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712f711bc40f54165c0c13e00546613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7c76ee68d1739d86de3bd311c921241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf39f0c2386245ff0b53ea481f372242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590d574bae60da934b1022f99f5cf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c41b255955d5dbe67366eeb9991b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3fe2740e6803ef09ad100f431a78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da7d92dd6e102f44d9ec4bf34dbe5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179d3e1f176da7a7f65c295d12d02dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d1bc0cba12d0a80abb17af472b06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9def3e5d7a3334ab46af1d91714c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6a31de1e2ce9c69bf75192099847e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0f90678761cddfcac68780478f10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2db613d7dcbb397b13dec533a078a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b6f389ea1cd6f63d8d1dc77a3d4de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c51983741df17c814fa70010b0539254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2264803430138b4a06d4cb4aeda5e3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045186363b965a5053d92486b5d55ff6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d74d3221d78397de7b9ff632a213257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca395c37643cc0a24463347e8ad95e45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5029d99a6913a5410677c4177ecdc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907901fe18277c912da1ef7143987046260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ef30263e50e4879b2a068b6fafa0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd88dc2bcde29be030d54de618ce7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d905f34e595448de87016151dd52125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd65ff407729376be7d75e01fa86814264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2967d60a52a020d9e5050be2dfc605e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9730132be0d3165568c87bf464723266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e6155e1f43ac599b7745630d98c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c80c09bbf946b557cb601a4ac4bc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee61a49fbdbc69cb4a13635ac3ae36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacbca968ce93ce0f062c0ebad479dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d01d3bd2b407fc82112e23e4ee5994271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02933b95e42e4706e2ded49f8484dd66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace880524ccf46acd387026da00ecc79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9d1f4ada54ce7f68953ee4340849274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2db2f7eff3d52aa517797ef094d29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38695733e6516eedde65383987242276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9679a61aca9918d550a3355eeaed2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6326a3c3bc3829e5ed759ceffc67e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfbeeacd7d5a94387ebca210076da5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed900a94af190a60f613c22ea21e27e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0b25eb01832c4fdf1d05a98316582281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3cf4294bc217ed0bf4e9b245ed4ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae32987a5d441372bca31ce9906a01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea665c2fd30b5fddf08177241e60326284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3cf104359de3e6dbd1be359c945ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e25f3fe52fbf328e8571cf38406c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d52134aa652ca3c4759b420132a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918093e43b5cdd661919f77f7b6d91f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394c925f13c4b2be32b259535fbbf0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce28dcc1c68d2f3d1ebc1023be2ed9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e6ec4d797ab4390a26900f27b1b93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a944b8d749bb53b420250d6c56a67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e97f7c64df9270e91a975a9ce810a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017df34146b6f9fa00bcc85c6f7323294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f465e706ddbc86417d1f5dd10208e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee8f22d237b1e1ddab88c4205b415d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210529331bb6e9dcb1a5ce3c2b45e29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94c9c440e2bcdb296ef3c03485372298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc7775bcdadbbc400edf889def1f55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e2cf21b2a37f151b1c01cb4ae7f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290946bbaf362723f2c8015c217c6f22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af0ef0f03dc07df169e34834e6b40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037045320fa4c04631175283bcec62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030151a80a280962bd3d88ce5189c33b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af537a9faf3419bb1400e74d085fc66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d4dbcb0cb6eba5b0e04117ff6fa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f616b73fc4e731164e064313ba1cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce782643d0733bdabb780f8dda559b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c437d2d04c5eda9029436ee70e568309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65bc66fb543d877a739b65d2754cf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4161cf5047350c6d42f6e5a6b98d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441741ee69d595bcb31c0c0b34be816312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf6b8c40fe3dae84c9244a551c16f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15700028865c02ca5bdb3c39b2364e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f4f9785b3e31d75c24236774b2f3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88050933779181926da3024aa20b0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481cc9abbecf2491eec50e30a8e5f17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e3d27fa9dac8ef3df5069cda26e4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea54913d9bdf4d16d614ff75b7b6e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5345a14840bc895fe3937cc69751f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85682fbe0f008433e27f6dba402959fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3d7c68df43249fe5abba564e11d84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3fac4db4aff43c1ac72e9e50c6a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc625d55df65b547731cade29d08a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4c9825643571465a31271af61b52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b45cc35ad0cdc0c0296e43b0168aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc683e2ea75be391e12511f1202f74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699cd175e3a449ab872445b2a43c83b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24222cb5ad65579f8160b1ba3947f06c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968bc0c7975a457f33aea78905dc58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cc27c33d6b269b2f91492c2605082331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db67af56418589533c6d12c8d2a1e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cbe6cdb584f8b1716ca8e4dd1ff93333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ce5fa0d3681d9763f5c3c7c68ba5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638866e9d8470fdf7791f326f2cc707f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282427ee65755381cd43363e3e32d773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3f28cf13f07a832bd3049eb6388114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6ea7d2e760590de69067d81f4a785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0afc7f08eb50c4cd41b82ade0496f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f7bfd6693164b845b3fed24fe3307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c06447eb880dc18afed2b4802b6c1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f324763b4bf5245afa0d230faf15a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39782f41111473c01da6fc2d11f34ebe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fe9f91f50ffd5e9e3b0c438cdd08811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6e7d18554956b0b9a8ce6dfca4ed312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f2e73ed4b7d47240d5f9621f8a9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ae17ae91f9e1d917d56facd71c5b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66cf696eaff146ee9eb84fe6d87c9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f94b5ace77fe005d3c1d2aa4f79de716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6fae62901b3435f1f5e128c8283a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b008d1a385a9a8c078e81f4d32b70b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e5c1c99d10be06b0fe1569331de6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec3c611c9f1bf629af98ebf7761a8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928326ee8fc0bbc52daa8670449877fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f40e954d59413de3f13427026e9f2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c8305bf6ad7c5ad5df9c7de54b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41254a65d5631eb362844bc23f623e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fe8072b699f67c59c3b27cb9e063d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280f7477db18f54c21faa794bd4991e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793ab131fd74a44e08e33f88b515b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df17840207c71dde04afcbd860dd61528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a52b12e7b68a5ecdcb6eb73f13ec5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7af444a3924613ad8c30bdc72dde5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fab11b2bb8aa8d0b1996c78b263c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed1f937e396d1c0fad5e9df5f24cb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef37051bc0d429462b76386376d78e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b5022817b0778c358ef72d86393434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeed3952c02c961cc30d3344f64d6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee73a85163a69d52fb976b64f74e7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb7a3fa77676da60b5753274a482137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0d9bc3330827f1227a91db2c4f72938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7304e3041c8f3facd9a964655149739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecef26ae6126e6b9f34a9c33eba09a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5c55decfbac341b32ce03db11295a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f8d7da5e8dc508db7b8499aebbfc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a421e5cd08e70d861b8567470d1f2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ec88f34044207d99607990239ee844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb77eb7f05bf4d78900e5deb907bb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a7a07fb5ffdb5d59403aebb62a7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf3f76beada5de29eb5bc8fa41e65647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8b40cf9137edb5ca34368336b902f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac005e439c388e7ae8b59c13b80f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381072f88991b2717a92b01526675ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f1ca4f75402395ab7fc6ba2720b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68969387cab52d844bd11797ee3fe152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b84ac9b9b9dca67d4167a7b9c096853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecd82d48e8cb07774995c1d1e49e7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2f2e6073e7fe2b6c81dcfaaaf52355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f13bc0ae4b5d402de1d851e90fc4ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bd381ea1ba65c91ff50e90533d1a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472e54f9a3cd01e87f27912558ae07f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed2c14b9906c0b62be5e3a13df23959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018904f26da8951a04afe199c166756d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e925b14946b57fb9add5fae72de70261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb495cf8255b5c72aa5c923d7cc589d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23ae4d6413ca5d0fecf1300311f0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df76e5a0c22e4e0df9eb9efedddf3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f573988283fe12f9d5d74209533645765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b53c6130dded07a31abe3c9142f6a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b1fcb268e6c526d70bf51267422a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f75a7c05273caaf0873bb9356e98ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bb2609b2ee79398c642c5437df83869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd8a043f35659aa1b27b5d0b742e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b1910e674ec6240626c1d3234fcb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436eaa7006a41b7fed2bf37b5c4f45572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfda1776bd13f48841e80c318c631373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e80777af5f5fc704a178850e627a8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdea2b7b5528143a17ad1cb66c6435275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849f4b226f3e71c487c744060eef5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9ad50302fcc0821f0f1df238ddf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31e291289e81495358377a11543b4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e36a53ffcee2e88a34a571c94929279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2856c5c427b657193fa9b7d5ca15780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4585545d4624844bc9c0530bf866981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f29b4ac5b0d0fcd3c8b009e4e64182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c096976cdf4ae8d1222325371f60783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f68c360495670181861f456066e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4afbf9c2fed68f93d5102ae967a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3388da10597e109abafb0806132a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db949b88ef7ade4cd8ff09afc968f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f93ea11d5493814c06d83ffb66c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c69498acfac263fb581f84ea0884589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b860b331a23c1eae447dca3c650790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27a6b1e640568024b8a7908b305ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5909978679826441da6d5345d01af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c3020924b428d063c5bbc761f97993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f96929cec4be8cdfade33d2420e5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2be65fc002e5425746960fc79b03095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09538229f71439046fc0bd24ce3abd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f52e9a9217153f805c872a217ba397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbeea21ed7012bfe6062c2f12ce4e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345360d53f09634f8af85bb652064e7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182405befc913d63c52952f4ac5932e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a391429e8c9f8797abf4235b0cae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f39255ac9ada630684c3ebf9ac236c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a668304f4fa03f20d1bddd06b8c63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fff01b467a6c024f4b1510a845b93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc51a90935cd27aecfef43524317ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7eaca96232d7e14c2d3edf5d644f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b258946239d93d457b1d930e415ad7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad5d0bb5641c041e59f1dba56ad02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa68e95c6dbb558e88e5cc5e1f5cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24714ae2ea42a2ce0799577a94e00e5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3293264f36ada0521590d8665309111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068c35e2c9a7f14c5246e25055e27cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387773566138994f8d84b3e1e179c48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e68bd6e93897c103b5c7f637da45ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d358f0667f2995bc5b0b62536fa9de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de49c7de0e800a1137c56b1ba532ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b859b3f5886ede168d8292369ec0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d49b58adc6e057ff8e2b84859ca1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38b097b65c5632f69689e1f51f4e1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c59a5032b6298021c0ea81ae0e1207120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb24446d4398edea5bc494c3f7ddde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b6aa23a94f3ec9951e2c733757ae5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff60b1901e07d32010777964a4d55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac9d5fbeef4da2a6f57a7a90d5aaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444c957fa7a3c5f76cce73e4b07d2bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f4bd26d776d815273de24865b7ac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54fdb3536442a8c1add3762dea7c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc34ec2583b4a75a327c2c96fcf68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f437466de782e26ac96e85e6ee3063129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990acdb47d81e544f21aecd62e818873130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558edf142a5c0e353e588f11fadcc73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a509363870203a081b499f57e631ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e2dde4a249172cef40b6aede7ef4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c05fd12a7683894c0ff3489886b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81fb864260386f9aa9a9d6eb80c547135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959af8dbc7ca1f4e51f67ce8f7a26ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a571df3589978d1e6fb043532197c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81537051083e88030d0b3372389aef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0386f7432d9083997cadf6aff749c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552e116d93ef8077a8b596849dfabb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361accd2dbd04dfe612e8b255e35ecb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dc7ecf9d7dc7fc0857d7d7895db40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144d6db276651f30f312de3bc8f3d06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116a490aaf10af4fde795175c507e5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac2f92f0528f09d9da1f07e376bbb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714bbe1a2574b9ff76fa233cefb5193146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c11e635ceddb00fafe14c4db58a8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b42cf40761b175df405c2b9f2fb144148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a391c45ff3241db076d294fb1fa64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d968764dc721cd1de2ad51aedccd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac059a3a3bd76b1adef6ce2ab5d7ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f43932ae628af400c6f0a9d405c30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c72d9d442a9db5bfb61e119bcbdb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11535d9291e0434d2a99734eb3495e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21b3e2aad3ac934f70cac76fe7a165155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95545ea649f357ab4e118fbef5e4979156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e402264acfab6f917d374267c674e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536583693cd7602aa7252be613c8c3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccdb5e94a7414941566c65d63e306b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c440ae9ae7ab7392415ff0eb6868b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b77a27736f838590befa3789fe51dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c017c3bde146f192ac5aeb81fe089162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167931e012b9e80a852390cafd46783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983a198a480f04af3302d31e8a9e513164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0bc2a4907651c36399a9f30b7de92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcebd0d2f1ae77d94c3871b3af54b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b482757bd829152a419824280bd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc217f32fe91e610d8ef6b55ef6652168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bb995379d27d75a1c9b5bcf93c3fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd307df6e302117e5d78a141b3494674170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ffb67305eca6d283485f0f4d6c09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3743c93d3bb0659880e5ab8d90068172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f8100cbd2f9aedd0adb13056a18d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2957544d80cc13efea50ba590b0d08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f9b7b37407ecd6b95e4ffea7806b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6686e026d15ebf3f2ced2993b6d74d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927a96a34d4a47d0bf67d701644066e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950cee5137f48d8dc505ef7825c9e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe26bcdfdf2b99f04998c6199fe55f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7bb527f7269c13bcfb6e443acac19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e700f77d3b17223a7225177c86c1aa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6065f60a867214a1d043e75bc641182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eff04a439c8b5d34511bb69e89ea6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7a08aff1a5f784713a482a11f370184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a9bfa949f01834c2d52183469e26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f863b2d60676fd44f05d7e4a3f057186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b2e00a51f1c403e9f8ed40df4e2cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f1cc34badc0a7ab887d85960a8f85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e061c4db4cb78c8322a7f2fc91217189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043380e00a549f46a4ea6f08c8f7f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dee0a6204a7d842bdce48ae860c21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608620d8bf27d42d1557899d807ec6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603fb6d7e35867f156780c052c2d94a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261ddc82b8d195dbf305c3fe028f70a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14f038cc65802a7e4659437b00638195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0778c74de97cfcaabe5e81ccd9c3704196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbbcd53ba4999645f34b62d7743676197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe428cfacc0b442bac3da9cf0c0186a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825fdcea960d6e9d885e41ae118fe54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01aa4e434f096de7d0d3473898f6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eedfa4f2ae67e7e64b171a2b2581e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be1e2a587b1af8553ad9ab6a8dd7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c473ecb95e7934010ecc01ed8ab964203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c535423262b8f4aaca8da9fedb2b551204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f004300664ff612803c6f523edd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4fa731f2cc528deed855d6290962f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999bb84ce24c5a783484b3e33fc7064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa620c68407e8eaebb1a55bf2ee98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985b08098c7105ef7047a79f54b4c1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb39dcbec7ae4324e5f55d53a6a8cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb595b4b33c50dbf4a1d0150c0ed59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8692b6be6aa7f4f5d7d94309c1c496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d5c1725e10c19a1b81f851e262a4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4337d03d59a3eae0823c4f146eaa10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ced73443e9a301b5e8506485a567215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017b30e3ae79de4ffc35497a55dc2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9f065babe73104fe2d7ebad78d2a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a46ca612c86c1af55d9985a8e6849a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf7e7790b456174ed6fad22c521748219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d724efc6a969b6120c690ef20bbb90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28be6f6a15f29cb61f3f90ae3c2603c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7652e0b944ae2722e6fd84eeac35b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0cd95171159d53afa252a5cd451c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56fdebb71f05a563275c4053851add224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9a11059f5d5498a90be17dea347e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c01836195f6a0e0a369d56e0db737226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593882973cb138e588f9e58c1c9aa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7c5c5fcb217ee4803f349eb67681c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab3d50cd3491ad5dc694304ee0fdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876f057134a25d387e0cf9c22377fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0abe1da37a747839171f01abe868f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ed5c5b4e8872fbb686c2f618d9fbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e205b9c740d23eedaa8d5609ed8be8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec153c0966e5bcbd19924ec539f63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375ec9c509f6878f961c5d76bdb37d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c50fe6d432c4d817b682d6808eb1be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007aab28dc5c57ffac125666e64c061237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8785f74c13a0bc7d51f060ac37f1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6d2f77d050c5007a0b93539d63c6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195eb93f74762783d841d8ce76d18a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7740b317763c49add7704bb153412af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8b15fff318b09e9079aba39aa32ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48de016353c08f1c5c6718befdb479243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bb147ac50cd83215f8fa96d8504c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a309307e0d33474f3467713f455794245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da66abc7a0574211522433e550bc13c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699c293bfe10fb7fb67cfb14a5b55d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e9279f8947c9fb3629c3a9b64294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baafda54609585a84e948a337a81ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423985e5874519a8a33543f1ca30506d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d3db7b92052bb15a6175da2faf442251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c44101ebe35daf857781810e8f01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc9a69ebc8d881f5b59ed4fd5599a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada8d19603ea7519863bebd827f4e08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0440fd92a5b3f3475a208a0523f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5148865734925def83f44dad39e60c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b35c9e2811076af6be65488d9233cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373c6bf00ecabd5fdb9d4c939659b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49640984d9ff401ec96d6da7d389044259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dfb6f25990debf2f94bdbe468bf80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763eb14c14af88e1489bb423a9ae84b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e15bd1bc884d43f5475be14149e4cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def93901ed35fe7115588bc3348938263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2296fbad369c252ce4620991dbf3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a90cef2d6c55d22309b7bb4d180bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfeb0410d2b19cac76bbbe14e3e3af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cc4cb7aa5eae3aa0d0e73c5008b0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ba98d62453fed7b5a88f26480305268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa7d1076056433a03a52ae4cafff99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5ee29718a46dadca7f06da55c9b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a75e7243fe6676a0c1d182a05155271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557a99ca660692df6b8e1e8acfec951272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e39f1347d31f6e8d6435e29840f57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb11e4af35c8972490f1a708c05cf2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb75533a43817fa630bed308d64a32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3b230e8afc4acc54d3e0afe3af7db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734fb830e5248160b46d409efc98e30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927beb575ad2ea56f594847c2717ab7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476108a50f550f4464838ee37e0bbcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5e6ae793bcfe506c1f22261a809d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dcebd745cf96a34ea0509e23ba7b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1b1860f4ab7863d59daa23c120a9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90519b402fe8725db7b295358663c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b7aa3f47b1e0b87488cdda0b4c776284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75de1d202c1ac0ae9ced2eec69d447285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d80c1ad2f82ff4b4d05a32e8d9f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f748b74149b80bb92cee0bcab3695287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ce7ee120ea63d112bfc3ac90089e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc0791bd4d62a087bc7943f974d00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c23ab9d360bf497e625b2cefbd2a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5dd5fd7f12be7605b9534514a9f82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ec50ac2815d8a1a45aa89a0b56d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c912bfe541e70459bb7f2559cb963293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5415690baba1d18180b4fde7e674401294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab65b8ebc82071a723ba6b6f1d589d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01b108ecd18ec1f6b8f3750872c59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041673846d6aa6ed21dc68ef6f965fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99f7c547265ea5729344fdc3eaec0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131da6492ce4b9cb995c039c776c78bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefac44f71202b885afc175aea6ea6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428fce0d6adba7e1e0c781fc863735301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0af9ec543224b1c17b2eaff5f63d06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba511a1afbb65b5b97da655e5ee1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f5b3402e19229de17b564b97f573304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582bbab8190748ebca9210812a33783305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbef327fa5c2735504ab336d75a109306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882445616db99b20c81600e08913ac10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19c2878b5f178a31299a6a0ed36901308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd12b907c106a1a78d3c5517098a351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f80b639945e7683d910898ce006b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb05c29d48eb8701dab27e92dd465311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48cf74f5e1f6106bc283986e8e157f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768f17479a7854bcbee228c865c345313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e7d9d6dac301d41d2677df46db4b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c1c9cd4e04acce0310543964cd709315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402b2933a47f9ba880c6a48e52e8c41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483959b6e8a4baf89a57bc42d05349c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643739a17e3fdbe74a1ae4fd7c580acf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fb725da94d9abee641a5c245ac58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e91f896587fcaf0453e6c86ff5b1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c332384ea03f9c5ffeff1992044ccd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042a92e1c909fb7d0256cbea40d27d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38636f80cf2d2c10f1d8a84e0dc98b0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de967dcf30b71843e9b5daf268c7bb3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7629a9bcc56d3682f49b930ecc1bb88325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>