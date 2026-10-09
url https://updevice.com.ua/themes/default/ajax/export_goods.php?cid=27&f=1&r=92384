--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e50fd22720568e958b98431a51a061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db543311a3c83f4de5878a5c388bf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834de387e3692a214af10815db93a723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8d854693270743d8bb99d099d65c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63729389ade011c1b888480abf0705585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1135c813a120aeaaec93ebcc4ae93b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb7a024aa40fa4fa93bcdd14259f767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffec74800bd360b2300d7b6a5bd4c908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8025bceb94b26fb1853c458711b359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3012ccb55760ab0cff076b1a16c841c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326e36001a1319597e232beaad4cad111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972b406a28adbc6fa5136d7d683f9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490261322076a03f7bd435e2d988ddbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf508c38fc1f6c1ee266125b02df96a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec08733f686c9acb8c1a0933d324da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c99ba297c04b4a4f43919b9d9cec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d718d0629a9cb7f450311d0b9846a6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb844affd388a89f095c1e1d853524c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b48246ee003d85f5a527411efe3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c5c2e58036ab5ae23878f9fba240a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64f682bd0e8f4888d15ae08d55caaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06b592167657186cb8a84cced4fe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70319ebad6b68d8eb4bd84a5e05d0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e4a245ef3d340c33891467e41e75824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f93dc7590de378be36f7e8aad2e2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e921debecfb74d3c7522a6fb4322926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e03ac1d3574b195dd6f5ce5c3478027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76a4177e6e38a9e11ee2ba80d28d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0810767bf02c28f0e26403399c51229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d4655171719da7aa05f25391b068630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b685b63e294d8bec4178afd27fd1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7811a55b609179f4eb4d634caf8f8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99e621c661e692f3bf33620973e35a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa302d723fced6ce1d8cc70426f2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc810b1dbb07b8c6f1e7863140e6bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d7ec149290611aeb699b2591e862536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97e378aa1deb2dfdedba23d1815af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc7c5193a198f3c0905b53e92295ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c988f6fd1b6f5307bb17ef818755c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f9ccc7ff9ccc6ec636163cf1aec840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4926782e719d8771e3fe9696f7a4b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5197ed2723e9b302ba83b4b2e34a9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adfaa0a6a57d7052f0eecd126bff2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696bff509b416c18caa75e191b16acb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e88ad809f898df0e618fdbfe9dfa4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d600757b4292a743d1b10f4e7df2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747389aee70cd0a926833058ec19f5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e68770ad47a97a4efbe7263ea5033348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875d414f0cd876d171047ed710f706149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc74d3ff44fd0e8d863dc578b545f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf449640764bbab9d9ee2c6a6246c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a84130cbd55bbcb6e69aa54832b2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c29dbf6f34275b2966446c343b52453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01241dcf483a3c73fad5b34a9c1ac754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc8741b12b1e150a7e8751ec125e1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6299cdcf3e857eeeba3266ea8e8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847773942d3668e2a754bed16eaf7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416becf1e2621444cbc50db25f945d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd25e1bfdd02eeab0a47c6d425f0e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ef57db9ff6cd56716fbeeae01b0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9637b840d0dd0d8b19d5cb89480361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aff5a733c9ff9cac322fe561bbc6c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da8d4526100c86f7faca32bae89f3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3894be4772cac6cec7578a79dd02c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3315c60309185d9dbd75e470d942865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791661615e7bbe00c499a8a731304d4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523400bb172d9e79f5b8c6f2234121767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ac6adb12bccc4765b3d6619bb4b5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfda87d617d6ed51106abe6058fb4bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adadf9188a4534a45cd2c6bfb11ac6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f2345a5682622e99bab273924ec371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443b9064318bc5774af95af930e6e1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1f66f06731dd7177db10bb10d37a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eecb1590c438b32bb06b87c9d0e8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e5f139c16a62b104b12dff82ab3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7601bfbb99b5b46f095984831339376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e194e506d5cb0e7076e095049786d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4c13ac5718235bae567816faaf7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f0f4996a72b7e1c7774f59f08c62d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a64d2d34ca33d77c21162f8d2baffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf8556c6cd022f82879d497cb71a1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d8b3d2f294d3b1f2fd1feab64ce682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54697364b3e53e56188db712a35701983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b00b3fb22b1ca6fd71963ae318e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318a6bb2fa72bde8ccedc2c9a574c4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e3f105d7d2c760b5778eaaa3e218c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfd6763d209ff696abfd96d944e33b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62dc815ab6463d11e607dfbb5abcbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d407f623cbab41318b0df60a7db489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102db7e39488dc782236d0ed4de96f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d48a142d306284796f514bc58ddc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29908ceac18b3cb244c93b2e7c6c02092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7f075a26ee65429e9b80f67dc8bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2800f3cd63ba3cccb597d810670d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52ad887967e1625e4c3bc6c6c428c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18bc07f0d1019f23babbae12f38ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14306a8c55b6dce34b18f10fad8d0d5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc5c213cccd9afb021733f6aaa5b3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc6a6b5756fc533f861ce1400972f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1fdc8600f200e1cacf08665851f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5ef9c4b694ba81e88da03a69d81b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c10c4e303ea17062af7144d56be927102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94a0ff9afef10e446756f599cff935103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f05366962131936b1efc753dd18806104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2fcb0595050f96ad460dc472f5169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830514b2b0e4eb3ca53d18aad5c5bc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c96417b242869c6a76e85bdeba294107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3283d37f0da7f7b7c2612981a2111e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c60f6b749df5085db1691d9812546d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850c8328efaf910b5a56000a829639110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca0bbcf24494396c5779f7281d04e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec2c240f8ed76a2501d5f3e0d1a35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d0aea6f7dff11a07a5c7e0142316113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc11125d52e6de37f9514b0ba57b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f689a2ef406944ec8e714f24fad57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02cf6e044cf64e6dd7979f9fde55f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aabd79e0a1207bd4b437f4fddd62c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b32944aae1558b5e4238669c4e353e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421622fb66c7bd9fc713ccd0b75d35aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8fee346f0ffae69388490c4d03459120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca48ac5e8fa09d62a5268cbf81917121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2a7ac1283479c1b98e02d3a24f3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21379e6521f96b43f784680fe04162123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e92caff8c8a9c3b2ec56f63ed592a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b35c05f9f8deb55600dfeff564ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f54f0190d3ad521d75ea322583604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fcb7f0dc78fe9b062b8d6825fb8a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef6f8871c34fb78d55f44f21c7bda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa01256467818ec3070c56d091ac34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdfd8ea01ff1e0bbd4d9e7c5445442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d57d24cf1dd39ff4d3b7afcbc4e2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56cb0697a60236133d02fb974f823e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601ac48e29fdd86d1ca22a0c32d33a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6b4c7218a0bedd97730de765ee9de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d5fb5be2d527064f7ef612a3e4131135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c630e168be28600b14cc2f1fd63988136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b6e70adaf20375f76d7abcb907ee9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad7653d6daeb24a6ee620f91dc556138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7be4d25095173ab3311ed5459af2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd14206e7fbe46f78ee858306f95dd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d172f8be385240a1972327df53abc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729a2e519abb11cfe848aff83aacfbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3dcba93ecf9874fffa377cb3ed23d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac1a5f4e11cdb7cb4902172b3ffb26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c190c7cdda501a94fe6dd37f2b3ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cea7f3dbf24036ab8ca9a785211d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3911b3f32678ed400c881600a069e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe77aca82847af795441abd92135ed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202bba0ff4c1fce9bc76d34f8e065b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb644c8dc415bc8812493344af8a95a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbafd8f0fb4bf34e8b11f888b751e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d4a2b72a4c19f0c94ed2c1e57633152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4104465adc5499d8231735c0576358153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041066c44e70ffff56f9e21b222c05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9bc94b5bd14fb971ccacb24daf4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0689c53e6c95174c31c3a5ad48884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ccfa1c59043f04f6fc37a218b3224157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cac77982173b803581b4f1edd675bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d6d8c72f8305195cf8083ebabe42a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357275e29a5d2da3a225fdef9ee0709160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d95cd83c32d3eeb507418b163c1d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514848729ce24cd5036d8d86567f8e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38e92335bd1e8cc5a9c86393369af3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec540cb61eb47621c010da5e911211b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d90e021ea10e8b55f01e7d6a1e26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e147058d9eca31826ea8c1d993690166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f437c9ab5a22385f07db3f0f11b4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df691755b79437f1c9d2cbbc50927168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305693cf2bc2fbe38c77c364f95808c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6a3b5b44945522ee09f03aae49b98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e752bccdfc4fd61f54fdc83edc5a98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8463902b72a0af2a8ff23824da1e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6136ea55c4243cffeaf0fac4328bbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15448677e33d5f0c8ce672813700e90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20532bea415f944e9b3625f911ffab3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e989ef8f38a870dd25329214caffa92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6403eed46660e80d5a991b94f1666c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda1eb829345ce18bd291778c7d649178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5152ff3cf7b673618924d25268ba3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aee1e9d5cbc3f3e9ea1da4d2cd309180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a78520d0bb8171be2ecbbd0b667257181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6db87b4ed5fdb1d6c0ab17ac9421b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1822b5d8cecf1d6356ec124caa17fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce047f58f297b9e7235a5a287d09bb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad49885ae017a2c600976700a6864d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f22942ae672309e4544d6fefde90e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa586c93f10a10803bac27415c3b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e8a63a6d6bffb728369c885a48d08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b406835e55ddccc7f768e0f3a30d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7ce0080b5ae175e525ab3c7de286190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb77d0e01ff6e8f7e09ad24a304cdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd40a249f093b19e1fa21f65a74e5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a563b974a32f670027c5c34ac0eb678193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe591d4be78e099707e687666fbff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c2684e005736012b1e540c37b1a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43643c8b4976e603a124ce177b5d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b5eaf58f3500d7e0e0bf73532c706197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51883da0efb1191a3d55d0e9f96ec06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e9fd96da5c8d6440e9c6ce264e44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1ce6dceb516a814e4da8c2dac864200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ffa2c5ae19cad87684c38ecd6a77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873d2462ea51da57387c30b22d54d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd3d9d78b1f82570555540bc09fee9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992ef7108d0c35ec6a9173deba6d222204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8dc2b02f0c058767945fc10014144205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf57b6977bce63713608d6e45e12d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d58ced4c9348a9af1fb2d036d90e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60169f14466f13a270ed678fee35918208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26215210ee7beaa9d371b7a3cf3ede209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb6fa6bedcc4d39dda03e1a7dd15c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d33720488d9dd7d7eab7d9a41dca3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f585ffcd13850d884e74f196b3ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44004ea0f9ee7425de82c9746ca7c6d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955766782064135b1b0fd3c85e005cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60855c4c998ab5058a9f36afa7764b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b375013e97b991b1561f9ee06e908216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff311613506568737a08897668b6e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f712596910d34c4a7ed15f5e3c298b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754a0d8281772616a046b0a848b5fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51352d46fc60dd55588c5707ec6ad7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af8c36294c3ef450103e65d438de1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99055101765d68fa146a1ddac746e168222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33ed2346c026efe252fde728f7a67d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b95e0b7a2d4b32f0abaa0fc1179e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506d4ec8f858788df6e8c3e09dd39c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5ed61489a82ce4a491bd8cbff353226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d7ffb060e521ef64857de7dffbe49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fca072821298653ef816f5a05a051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c257374402374cf8d037fd84f92c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cfe07064a6f67e7d0e6ada5ecc413230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609a1d895bfc0707c2fae5f16a07646231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b8e8a58ca6f1dde0f32b744c9268232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d90364d534170e1f4f525973489ad4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd0b8fa21cf9beaf482fbe37c6e5ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb353abddf1f000b2bc91ca8fdbe21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12bcb793f06ee98787b0e78d2eeb5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c8b9fc478d53327d78856e6fee1ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c523d63ed4103233dab21c816d9b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde1bd321ff4aedfa0292016deb643239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313d1513b17400b5fae6545e8589c32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fbd0bc230c65843b05858bf5ad18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ec345212647a287c229018acf558242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdc1e63e120d85ed84c6fc3a3e228243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b72195810b4ea4e3a7c57977b2e85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5d4f64ec12eceb13bcbdc8c4d4fa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46827eb85ccd6a5d21a3db8c791ee2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df8addcda442bfc0d0e0efe988e46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96a27734ba6dae7b40596c5904ff9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3af1fdebad6b8d65929dcb6d926e38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc096dfcef61265b09c9be24c7909250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ba2a4843fc02182ca74f259e474b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff830ab7e2bd016ffc19dfe9a8bcc535252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef0bb235ef1af013338b2229526fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542fe5da57f0d1ac7dd05c456839317254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30684dcd45ab1f54865567eae1c7c16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97826d76cf43848ed603bf90722f7d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde92b3945d4a38866a1ae1cb9b13af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9ebeb0a58db0fb25c32ea3ab8ef5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e01d5076ba413ee5eb8ace6b5571259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb093756a43750b91c4b0acd1a9e0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0be6dd9e1d9c2cb18767c71f57011261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad7b81ddd655ef68f1904ad67a895262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0e0c73b9d3604933e8cd23d33f51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc68a7bb448584b9e3c49b79ae473a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df785aeecefdf14197828e569fea4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ac9493a8b0e7cb5174ef886b8bf9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e7c96fb406c49ab2ba3cc972b0ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d2f5d239feb5ffae02b807341f759268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da7167f41f6ce6a3eb0209cf42ab06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc802a2cb65a763874ace7f02241e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3653c07290d2029c9c1629f53b790271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb1ac95489063a52ea441c6f746183272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4f9b161eb1820fd5ba13a274dfa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b806feb36456e746abb910e5d823bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862a6b87e0e8110fe1dd23f0ba75861275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9dd25f608c45b1c8aa0ae0fb5f771276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27f8b198b7d1487ed828892b82dce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9748fd7912f50aaadae987199af2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce296516386811c9c5f6df59ebc1b9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fba14f6eb41f52d7c34885ad00802280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634b2dd2bca00a6dc616de6cf9b3913281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970fa159d313e9b0feaff8ffed4d36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63579d51219ca57d60ca684dbc5c803283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61353ef3123f6d3375d2ee57330b3017284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1b0b26536fde3a6ca664357d61a29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fbb3d124f10c26c5700b66c1aed4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df12b628d5dc2cb2d1048b4422ff61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a4e82050f95ef3aea97e3507ed9a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa5e7b3b7cdbcf3f54f08389274c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fc4a64e4d453342e8fd9d0e31885a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e51f951959ce3e845496dda442f975291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea23cf886824830d3c5ee981eb0ca3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab168fa756732c465182e8de58600d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7742e281d2eced948e66f39689aebe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d1ce17d2ae9762796711319dd7921295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2083e4754cbabb4f6ac311255d1c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4302e94f71553648dcc2a9c904b5b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a49e0c0c1f60c05e31cddcdb5b973298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f355a62df4eed2d2d3b4880afb92c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81df99d0e8dd078ca7121404813c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b858d41cc82793c9153e8cd2feece301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efc9cf269e52a6f8b0f0f0f4b72ef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee1617d38b7c5e34bd5d9666e60e7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea495f314d1a0e0e38920253f828e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d591b1d36a840418a12de1b9851f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee178e140472a4e1e4630d9cfdebbb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52068e0d90c2110416c6c142db02eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f287a6140aa36969e8fd3905d2f24e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf4d51e3886ea9901fa22385327faa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8643e30943cdb36bc564b9201251a9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676f428fc298745974420fcd33c111311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9362ba7fd42d5cb30d932237d1cf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a63a7d2014f3bbec1c03b0a6e3a1db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f607c8b1f8560a2220043dd2ddafaec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f292e5c02dbea07fecfa4a269f81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9c619b73e26deae172842a13cc3ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cca9ab53fef2f3cccab8f184e93449317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ff48cdcfa0aa990060eab55daa40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d62fbe630c77635a36f105e0d78aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d19857f39357eb3dc9ca6ddead888320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef904d293de3bf626f822ce3a6be359321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f63c0508482558701227a1b9b264322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d5264dabbc44b9c33197a86f33d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90653697197b232b50ff5ffd1b2c19b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a13a32083f89d9482faac8949c31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c32ce82214d180cd403c70a665b1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd867667bc7100f5433f1fa12ea81d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f9709c379a309af974f6b15863ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280797c27904cc068fc8d1f5395238f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd633549180a65f7ec5d657eb4adab53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d90a403c1d84b072994c812a6fec6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239db080ff09bba351c3b7bea348fd11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ef7b825823705586a1f5e0244f992333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b84922aad75b975546cb647c585d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14167cb37fcec213d393bf0b5fc26133335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23714b16a16529786ef62cf85b7ac39f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933fa91985d9a81350a0aeb6f575c18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ff66d058770341bb273c6fdda7c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e6aef41783e15719ea1ce773eddc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce835bd67673d187e4089d932523aab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ac50d10392e546f1ef254e08dfd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfc2b8868c80b4c5639e8aff80f6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8118774d0b166d8481d3e9bdfbfa9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3b7727a45e71d4730d957ca34cdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89826711667684baaff7ee67d40a1f62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667871c99233f1294c63df18117f8368346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc5529912bf7c2648ce2e9b236d774347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10984156ccbd636013724654600c24241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7810b08a4ca39fce0add2382299e0142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8f752a296481dba59c221797ecdcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5499aeb6b956ce7df1d85c42fa57684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ef286320a9eaf6ff701010aaca185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eacaf6d0a40422798d9ab43d6c64236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a288afcc5382a5d18c906b5c7fc7ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4fefb6c5fd95f808957a432270908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b36fb35eca03243a3574eaca540a089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332fc05eff7fa80eda0d026553b0c4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef18b04c23e6fdf04b53de0c14dd73c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97625ccda54406c4599a015e9d9e38112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136011173619c6813ba2cc09ae6095d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b77d1b1531cbd3cbc4d8d03c0bc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0392012437df7038ea8b797df519115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcca4f81835853dcf99470a0da855616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3541fad9e346cf9586c24cfee5c0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa0a889f21697ca92a8ca664b3911f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6adbe0ca79fe0855af828fe85e14e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9cb4a5a0be9d3a26072493b0b25c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeb1f823217e67bc31fe89b492e39d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42092c6a2a879c57679139a2bc7498322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9edfe526ae146031a7f79cefdbe2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb18e9429784a94de1cd9d79a1ee4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b81e856663945216cf3d8efeb768bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb264a27f655616c9c0aa086aa9b4f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc05b16c5e1d4fca06fe4d8b7f8dc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed298a150272566ad308d1cda789c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca17d3b87345837512462aad1663bb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef43e56c15b1e9dcdbf2fab22ad7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3a8fb096ec6c99cd9aaf5d042424231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269456119baf8bd998910bc8065425332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3817218e5468a00493cf7b630bf62433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ddd07e4b29a044ca8778183cef5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047bf9aa2b9980933363e42098ee68235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcfda6e0c2ce74fcb2e9bc61da811936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1ffcfff0a0519b3fbc9d98676500c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0c7b8f555c5225d5716ec325cbeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571465b6679eec28576793310bdf80b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39109b1fd95daabea34364115bf469040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727efd7b154b5c0ad9902ff3e9209eb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f337df148c7ebcb2569136ade7f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f190cd3edd0d91372a077dc51de25d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d364651065b54f3919856505308fe644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f93a391db4e597c0eb0efc99818245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d52ae2ee44ed7ac923840917857cab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c14d194e717fe63c4510649522602447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722def5e0f99503ebe29e24eeaf234048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a78b2ae41a1d6ec8dcda16d2b5be549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1358038c22758a468c5a8e7a2aca7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f76c1ad3eb01c72343eb3abe2fd8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00757ec7c64a6f4cd22654fc27dc9a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d042e15c13dc52203c4bb0af54a0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee74fd272995d812730ffeb38051554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5447c3740c2694378bbe3b7b49a9ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedcc305908f8217cc208f43740128656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf2a1da0336baf6e35ca9631b1e4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae345192e1cb8b4aceaf562f0b39e8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a14077cdaeb7b0901a5f70f44304f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978268aadfc4d03f6819b5d861063cda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c084f11194c06e2d0fe502647ed32861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba52ed25083072ba59750da4f92d90262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98e160dd910522c2d4842e54f0fc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dbfbbfe6fb9ef06787b92a7275cba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb27a3dd59019df525ce4c14611b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac16a3fcdf1e22388e5144c19aa94f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926246085549ad006407ea8afe1ff11067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc65985c5e22d5fa87a091dbe485fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcbbba4c341eb8ac11dfd5e73d20bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e94f7734bdd811881128423b0278a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f657cc6a837dfd68ffa563de88bfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467ca604f516007da868b946a1da9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa774a6d96c3f2a341b0c9f7cf93b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e24701cb3961da226854f961bed0d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e93049ff975b6192decd655a561b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287cf9d48718098143a0b47f50e106876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde6040923bcca674f068c7dad4ce0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27740c1cfb2092d516e6756992b3162c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdbb0158d11dd4916f6918aaa0059079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902a3211ed2bf9d62355386ded6dd0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c05239a1f13fa5c4ef90ff98fa147b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fdd86ae2498c9d6507f4082af863e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441651f8c41b78fc19502bbc3ce8ca3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f05e8137e1d9219c998145f4fc262b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab46e67913508b5cad44230d4afbe985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b76e03007dab77e86ae874d84fa1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e5fddc815d6591beed1dd2c6069d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb62a8cd35fb36323504c0783c271788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df7a67014d6592a8584bd7cc95687389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7157eb8ca8dac1cc329d1c8daab9b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36410fe28610a1e999f2e4e83381d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe6850a7dc78186e424f33d637c8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3845213aeda750ef9aa276660ba06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460df3037a42123271a5093340e340b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42655dba68c197119da18dc620ca3dc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8139cd077c405a0cc74643b77bd19a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4b7830513cde27babc99677e1497897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5c950811636985a379ea928db160498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6a855558c8af18f3d680791965aab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22254689c507f83e96c28bc492c34c0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce3e66331558594c2fd082b6cc41b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453cdeb80c95887ff28e1883c3a9007102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098333af29d5bdf719a7a3f9ae84e21e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c06fadd674620e309ca97b39bfd30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3525a8e1ebf4d88ae2e0a978ea00e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f33f6b45e876103b4786eba50ed0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00856fce0ca6151b02802dd0de9d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6ace77353b12ebd199151db21943108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6092a52b4accbe1ce26edfb18ba2bc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6684c517e1bb11fa3aa5cad4f1e1fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca30fd95ab52abfa1514953814168c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c54d672843f0dfdecf7ec8eab04a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466f53fa648d13741e0f8df5453bcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72061d67e5dcab7f005c3a9bf97e088114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf061b09730d7e71778d186c2202367115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae81f571275c3f04f850a6d055abbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35aeaaeb47c79bf2d5b73bea22239b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0380fbcbb64bbf397c020a744d8be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f53eb604fe8e4273428a46654071119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f523b43fe571bba94267eef6f45251120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221a239e43b873cf683805b1496aceb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e374943d201fb324bf24cee02d9d39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389676cc20e4802094eda94e38c3610123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f506b7383ebf41fdc0fe9c74776578124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f02a515d3a03c9b01a131d3acd12f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b6ef7dab823e2bbcc373cfe7f997126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acbc455a3aaa8c3c1a7d0eb85947f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd81205329d50ddfe12b893e407a2cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6e101061d5725ff4d13964bd7757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf4eb3b7ab24d836dc2305e131209b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e56ea5f6841e334e03f5ac1478396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0636341ccadbe3b1b3c8c27217f6c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986a205855ebc601b4d3c7b4623ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1535cfe1a5662d96168bae8c1a0bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1935b35256fa6eeb436db737177a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ecf1cd47db057ad0dda306a813735136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e834dc7f74bf33def2ba4a46cea1a46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3f3c79d412bb09869e1efe01fbb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a4f54c387ee6fef1f8a82fec4f1b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab045ae6d932ec71052701f5a4885d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1d4ea5bed98399f92f81074d7469141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac72390f8978f61a27f3415f279d07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4322d0006bb6abb17a68c53295e248143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df213d1d7579b424ad2c4e817a741144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df9207544ff2685f14535b266bf276145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c27d2941ce403e312b271916819814146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e677acf1ba897e656341ae6116bf3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a413fe463e1574af42a62cd80488eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596644972658dfeda9981fcd04c55ffd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d31588313fd64254d7a891ececa0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38312a0eb2d94e7c6e17ced21a070225151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64fb2131a247951250bfe2d7bd228152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504cfff0801c137dc3c1aa483f2e9e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614a3371ab5259e25daa6709ffe94ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb104dfcbc68d1b56cb0b9721f52ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99eeba23980f0a979bdb6f95a9a734156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a5b31a724e30c9f3bbfb35d16524157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ac4388305109fdf39a46526bb065e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61db24dedc3c5ce1908a32b71d78643159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406c1f22986fa2e3709adf1af908a92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ac7bfcc7f929a06a249bb741a36b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7219bde19eb29dde93742a89eed04d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cb3f976c2dec03e71be3eb0666ca0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b259ee46c0bbc3552bc3ddea13d38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5844e7e70d98204106ac795db157ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d332b80ef3646d687380e4c1ee18bf5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a1f71a09f8b2542870aae7fe7229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b9a44309722a2a4db707df26c1693168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5361c30f337d875d45c6a79db56272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d6bfd9fe8d9eef0a4550e5cc0edf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e87f737a7e987d7b15639a73da1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c93d9ae26efe570fe5de73b842139172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e91b4decdc5451f07486aa7d14b2e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907944739ddb0ced0f88d1b00492bef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56268b5e33ad255d40bd1cdac07ba0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82719befe3051965cb84d6b10005c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803a6ed54417825127a19daf12a8e84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b32c8953072854bb3e983a8d98d66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538166fd1259beb0e16f8409ee194f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0355c90ee900343e6d105ad64723e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95215d144bca8f74b64e118e7d94220a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac3c4fc557aec4201aeab1caf23791182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f72472081b034bcee07a7f1dc5e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8110c153eb607c03021a26e2fdd239184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e1469f26c80b93cd1335fc1dbce40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6b0dd6aeeb6db727ca531369db8dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746502ce29742326e1db05528d0346b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79872820a510a9f781f5a30372cc86cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3f513a52e1f27cc8ae8aa7dadc72a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a86ba85ccbbf575c31a13204c5aa3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e672d78aaf1df5b4eabb871c86e1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a50f6d96324464aff8d0777f82130192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea647172b4d1303946022a1e96811d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53613708f95f697a0cdf04376224f298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a3fd865fc83876392c9fa5e77b83e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4919e9697c713401dc3998a9d4539196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815f37fe66efdd1841192c205b9b9c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aad87462627dac932b18a9e1cc889198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec842f6b3d1970e8d5176ad313026199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760904def131a35f0991c8d5c376a416200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff91738dd52f1ed26bcc8c88d7a224201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e2e470b1e13e5644a9f131dacd22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ad08f495c040feb760a53bbf4b34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3572729cecb3a0be749a1f1164c65d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d511898100372d2c1efb2b644a80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace8a79cdf62c150a9bb4b6a94ba274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087918ecd45ea398827d0c3491d0c80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a0249cf784b688323b7d0cccecb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1d8a26a80dd7de0aca23b217d0fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b2aefb61276eb8c89f8646a79736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd50919d9dd944fc081df204a5a9c11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2382d5e3b6fcf1663e96e1d64c2c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4550b0a7fa7d5593d8e1bf334483dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d527178554ef2976bfdfea16980a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006402f8c15dda58642491834db5cf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca69c1a98a6cbde983526d51bc1d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d03009deb447f5f74c0a39879ec1d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a71ed5d55e62012f5163901c5e8ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dacd0e008d6ee2732acc00086bfe0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441239a9859caf2f2b688cf9f77530e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df190f4f7b1100b44b5abb54abbaf9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736267375224fb42ad4b33428a679b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595c17b601f07ca5fb7c0c303d7a19f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a57485f71c12f32b5a94075b36fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ed38a403aab19acb7bcc402d8735225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a87b706ea49c5fdad4befee7b308226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41d4ef4debec8ecc2cacfd83a0bf4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354290345bb00ea226de59f6163c42b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d67b1183754056db2617b87f0bc0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2af5c8660ebbb54f71e6a0df92d5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1afa9f8ae4b4aba9b2ecf4e221fde3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e7667ffff1d7a4d6ee1d9550ac4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d7dd0b34640ccc53c6459da4658d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c755fd15f1083c527f48ce797b242f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1386d5657e95761adff77af9e7b1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d160787d48a76c53faaf19827311f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6d92c5b0556e0480f77bdad4b73c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc498134a159c0f61ec5075ee69e7b0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d29f498965c5c4778e1231456b88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f92c26cb89e044872191e7e8a70541240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baabf0e17d437295fb0c10956ff911241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5303abb5461803082e4321249e908242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c460775882d32d96b13421515d87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f5d37c63efb93c9d16b587438af5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10efa30a8706b4ee88321b5b93eb06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0155cbf9f88657fe558f03993851587246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a59e66b5e725152daf716f537129a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6963a389647599f8548ceb36f2f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b157ba512e3574a3728853539fd42e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c652e1be1d96c880e89e149674f34f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885aafbf71827047b76efbf5c9f629251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed843cff09dd06ff06831b9b439d198f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a048c688f61aac1269fd364fb0f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebba982a94de1a5d4fdc0420b05bca0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e7b77694cebd584291b0955b608a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18cbb9eb7ff6b849097058233609bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba981139e2398cbe4c079ffa0ac76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d72b7374ae44cd3baf47250cf1939258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd10f8b87fc37a89d71db61efa020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36620b6fe10550a0c37b412706895609260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842444a9f97d6d22b3be901afb65a360261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f054f666434035f2d0e92087f542262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79552755ed87a3bb6ffcf62e614323f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf055df4d796be964ffbeab8204cf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe875f85925bc2039f7b4a0d78b3ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fb9ac7e56d80de87c5e354f9107b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a419ddd498bc246c815bd628e71f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3ef73b715568f9a7a8f2b2495b18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7746ecc088a8cad157ccba75b1262a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a79fa703c1695ffe8236695c1b0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715235156a578de25fc504404e9e4e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d232568cc370c8f64945d28bf1c23d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7a3988627a2a84e21328315f14da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321e82c5d2195446e4d84304aa1579e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b093d200b822167bd98c17c3d35b66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48436ac195ed83439db04cf606e21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a302fafaa7d08d66400a6bc5ccdd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3416b11e889edca21aeddb99b056a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a96ecd32904524a91c1b1dd48abb78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb874913383fef61300636d41508e5ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a2b7163f7b4810e748161af497be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18174a14e0e5f19f19c2b6fdf3323c13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe8b360b355dbf3e49a95af7653628283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d17c5ba34356441a64b62eba142009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2296f94c23dfd74e02556cf5a4d49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5aaded547cf3abd68b8ccd5b4832286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84f2de10270eee27356a0322e92340287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a0253f7580006ea46f17ff515463b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c8b8057e535ff2609f084fd5f172289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a7ebcb6698a1b1bf32bd6d18e88b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656118bb6bffee1fd5a135b456746f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb90862468f646d95b711b970c349292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84551956fe58b42a45c873a9fb2d6a2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00258f1ab2577339e28a341aced19903294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ecc5042d48a2cc678627289e6dd4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69da1fbde9f27262a17d0e961f2af5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b887626735611729fa500f52a42949b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02f85beda57a9abc79e951ec9e5be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cb4868564677a5be42a7390cd94bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37010522fa3378abe8e0a0b989db1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26398ad64e547bdce820ecd21b0a2d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6306255dc23503600d0417e2fca7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a63e5e7d8fef10d92992a3eb25b2ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3c48731d5254da0c86a163ff5f46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb4789be1232f084230f1aa63b248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03438e0bcdcc6af2c5c4526ec008ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62deae56cb26aaca30a269970f9649307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed686dc8d4946dbf64e6e5d5e63c64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01752cd720f55e90f7980d09c9cbe4da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f1a887de29dda23761e8b3853d843310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176d5c288be54e8533b9327cf4dc6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b6c9169aadacd1ef8adeceeeeb018312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1700ed8b867e7e95f77c18870b9a5e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996f6f66c35533db8c10ae4bc0d972314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6991b7f824ea5f25f685f407a3c61a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55339907f4f92e4846fa07a0b14ddf4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e45bf0d7283146f63c15ba89d5ef4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2d3b6b902c6fe40bde990615d3e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb9f55e36400f914f89974c168bd66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80812e56d775c6c91606411eaa9b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ce6cfff99507aef29b6f5789b25c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513b6b5cac6629d933d1e735c9e082f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5363ecf723102643d5742bba2ebf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddae3a5dd9f4a16fbd6e9a1c49f4dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc36bca6b265326830d9496ec275bfd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>