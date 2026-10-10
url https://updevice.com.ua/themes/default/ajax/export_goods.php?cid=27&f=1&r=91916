--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb671e62ec8506eb56cf78a461f61b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065f29670263663af437a91dfba9182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c48f21c7a88fbfa62ac4d26662cc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775f08857597e24512fb49bf9a1d2604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780062bc6ff0842b1b14f3fd5f1ada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807fde9d4b9f2f16d0eb1b9fe20d156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca89842d82523e3a8a758526aff5e3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2bd78981e0c4d08084b9e38a0db88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf1b4c209a708d5bea0855d2a07079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6090c464d921804c6d6f20fc6c4e3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01b8ab693043dcd50281fc83bb66011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7dcb3149da1ae82a9d8b26d7e97a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4926ffd18e2e4627944059be130be5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f8560a29dd85e4cf13cd204c46e2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa00a02586a243b5550d29d6ff02eb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b4c1f66cf99e634d445e973c056816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c6c02ef75bcb03403a0ed41fcb5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830d1896b953562ca71badbdd4c38b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de50e8002691f140856b1ff6da0cc1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69461c07ba28f426490b381f9f9092220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b62b9d17264431f6c7cca31bd16ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a2b4aeb43d69900a663753b870b9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090bd67cc1efb095c25d1d0be58d6cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e804ce22548ab35b5134b773ad20424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fb3a7ef01005fb424cb060d960e7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc6757ba7b999c98a51a913850c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe69f19fdbb7f25829aa5c67e4871cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215b8dcd1d970b16ebe8a694b40c72b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa6b4d436b1b813de08a830b83793629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3d33b7e25e68262c1caebb47a1f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7fd5184cea37ae210dc4e5ccb3a3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f39cbf6c0f442ddc76d52aa963f4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2a4851b347bb6d54e8c8c2a05469733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6f8aa5aac5faebef07ae26eeff0e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960964ed8cb7057fa7fe83b435ec4add35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26444071d21e51fc4e33ea13f8842ceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172578c38c53ac5b693d40e85f376cbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7146c0309ff41d78f6ee9342dc90cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5db972943b14ef33457577e69e1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99245580686e4c4551b40fc5b6a46540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bbfd04e522a978b21f6a9b6e7bfc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f6e55cd9fb482b865c0738feb1d4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01cc1b157632b8fc5abddacd7b623243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccb8d97cd5199ff5a60ba75da72bed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cbdc1b7e9bd814fa1ea76fe37dd2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f003c1ebaa020fd18bf33466034c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061355f05128db276f45804c9a34eaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9037c02ad95a2c6432f860df7383b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e35cacc71d23b74cbc1f4976f3182649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a242e283300a6b273490ef58c05850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07c9906847c8874d634e05be56fae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d85570290c73c489c431c31c3f5c0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db182529dc72f2a76c08aa2f12689b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625e0e9bb6fae3d7edfd0d3e44e9f7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59083b411678647c76b8141eb4adc2ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2d5a01e10c8ccb14538a8bdde6e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536324bb2ed291dd4c6c94c201a1a42157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4b7d8b0b5d3839207c2ca581116b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82653756b6248c598c6598e3834d97dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36fd5a2419913e814f1f3ca32a0dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929265e6f5aeb94141a07e98e11af06761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363ee359d4f693241ef2535b82a88c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d7faeffde224fe3741be3a94f088063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066a5c4c8072f90972e8f41e186503964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f5b978049db1d6485586f60c98cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5860de4497213645c5a57346ccd0c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714e3693fa94897eb1c5d616cb08a1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe667a437ab352f19aa29126f9ba09468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f57f9b6a5a96ebfdb81f4c5d0b75a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd0e792917426103bca0744905a93370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2cee0b88909717a83a8d055e552e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326abbaae1c7b6a6d9ba374cc309eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd1b682315e07fb9e7a2249958fc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b87eee2babaa5821cd46864a4443ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09860c6a9a1f873721cbaa0b912639d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217899a6ded24fc2e15ff6c142641b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da920521d3f9e773085132b1af974dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788344317242d917833069a91dce037378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f80b65980f063a312c030a3f69903779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deee3e84e5d7fc4aac3658164065afc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd2f2372def4b93fa23d32a04a61f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248155203bddc6995b17666b8bdece4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f403e608e5c95b7cf5ef62308455eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06993408f3218fdf497fdb38993ffc6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc919856d187f8c649c38761828a1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dba54641f494054b7337af50fa88e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d08641158e87ab079532275f511dba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440769f91590cacb934ad5046c0c9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d7eff17e6792f049e996a4dbb9cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb09653719a91f123c774604ea7fd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadf94819c862f707783a35ecd6fec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4395340bcbdbdd0483334fc619a643692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c39566fc3d10719ecae1b8cb098c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ff13eeda5ad78172a86759a7824a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeb6292b382cb46e432e7b1055509295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a177a2974154f7c867b5d3605e0f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af8e68601e66aeb80ecd6c6c157f6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3db8585d1a0c7a4afcb454f892630d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fee2118e19046552705ee668940b1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1488bc061b01076d929e2c77a9831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e29524dcc05caf3eca51e0229598101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c178b034e72c9c103b3bb9f667e71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afa8700848f911d851b7c3ac4df889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c7241c7b773a4b3933aa47a704cdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39447d45fb9d5272e529cfceee4b92e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cb17c1705614c02811290aa7fa6dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875fc1373fb9b2f6e2980fcbf9b8ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95adb0b26db4de2e222006f1d56f26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aba3e553ddb7a997eab95298b50fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd7bd4a2b11b4d70179f9c6deb9e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6c9b814f7c64a2804b7ee6edc27d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747efe93201d60ac8bb09af0f4c0b090112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261a9ed22bce1b6dac5605f91a83eec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1acc4dab27f5701973820781f234ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a41da15c065b102650e22000f9c69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d021a1fda9d4959445a0e261fdd34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7994462f19e368be79ca8b7d9256f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88543d54cbcfc4de83593f7177601bf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf5f6d34397eb3a6174c6d7feba031119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674eba2e4b9054bf875772dcf8a31ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366f517ac0bb0a00ddda3e03732db4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7d5f7c2e06112d7b4cb1b6a2ee17d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ecda97c968b516804fd9fd160984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf27dbe822a42c2924ed5830d2770f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddb2259c810953d0145c2bef69f483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0811ca6a47b46b47a41586004528b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a776c3e141d136296c996ab36c3aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5068ec63077fbbee9d4973485ea773128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e20e767fd988c4186932a664f0972129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cb5105e1abf330aab22011f80dec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5d57e79506cd21692b0b9c003cd4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa27d08a6a3ea785b98ba699c2989132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12be22de91ebeab373fff5fb1254e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e124a07699ff3bc8616ef0bc84552134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28596e4933ff3dd6d93bbca2691c2878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53577db4edd79816979647634f0dad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0554a4764c65c694c70a4268c4552137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a2889c55534b1cd16e0af2256e67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dae6d276fc4675d247207ab7a2b82d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6933a0ef459f1a43633136410202d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4de89c97bf1cc1e182a3a46c02928141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224903b4b3e0b8a4d88094d5c09d718142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec9223e0b1c524ada1299a239f457143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aba85065dea6965872e7541c3a326144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84823980a75cc41bf30fa927381f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8329a9f7139e53fdeefc6c00419c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b686d430e9b2ca9671a587656e837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3241791f05b34ca7196ad47a45559e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174315654b1d57d28fb0e7f2f894d63d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7334a688a24ef0f36af0f8336ee5346150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48a7330e36781cd4e463e66f8f41bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8ad3cac59e22919caa09ed8a359dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9557420e222d8663424055eefc9872153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dbce8afc2912d3d630128c0e5fefc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25586c9b8bd232e24e86d437b42a86a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f1ca1d4d4681181549d7d41a283e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e2ee8f8de3a2eb6b94eb4cf723dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb636e9762c0295b2b6eb9808a47309158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22256678d286e1813713d5c8870017a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadcf533fd91899021c2233af245fca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f31584f0e9ee2647f6c5f201b08c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebf8db13f912a86f40a2a3f8f6143162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf3a483a1ddec313a42c622710e42f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd99cef1b9dc010a309baa10efc07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b821c9b51d1cf54b43044f6af5f99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58cd058e64c83ab64ca86bcd3e563d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2c046f3f97e15eb5881fc77894ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e65e3b6dcb85aa1735a7319d78000c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0948f3fa2528aa5d6c23df34ff2c10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c144cb187fd8bed514e28e0b755d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29050bcdce959ed04563dcb83cbe5356171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10744017333d2001a0c240b31f91cbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095fcf7ef81ad6d5847e57fd716cccd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24f175ae4553208aff9c14abf53fc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02bd390b6d05e0ecd507795cb9194e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873ddb1d138493d2df02198e8368397176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf6d42084283f5575f812ed512c84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7b983239f9af4aa14cdfe03eee0f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524a396c9b6dbe9f8dd71e69990dcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3effbd99a5883feda1868b66bd7668f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3036c1afdbed9a8aefb6a10e69db90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b6259e11facac855d4743cd65eef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850746d3a499316f25c92592ce1e253183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed1fa7f6770e223eeff0c61cd23876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff269d97db26680cf9ee24d109840185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1f104a4864c75df4a16d7345573f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d6e101a00570dce8a6b6e2eb036d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792da3613adb73bf5b8299a537e3709188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623e4ee95cf20637d0f1c611ef9038c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b634a48518b7ae1b9a68dffeb36059190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a12c4298b8153078561cb03c0bf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165caf4e25002853cc15302ccac077192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c29a1e0a2ff89d7f94d773e7f57c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45edd7abd029cb1819425e828c201c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1bfb639d2bfccc7b783c470f83176195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda781d3e91e07bfa000a4b3a6fd78ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb63d3076afea2939f245c8ec1f757197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee923bba19b96674082fdee18b9476f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c19632f44bdb8552a5099ca22fdf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44100d76114865c07166bf1612b377ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324808ea27de4247b6c134f88cdbd6a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b7af65c5a100ba6a6875cf127864b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b310ddb3c9ced41891bd756e1d8ed7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8552380456c0338982ac16f7220200204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b09f58c68ffac5f6fc6c0bdfb17a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c50bec0deb452f23ec91183f10ca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb1ce826d4060911f407f80c939ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812af0edc30ffbc9385c56cd2b5ac0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01da33da6fcf61099fa47f2d272099209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f53d1578ffa36d39a4e176f4357a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746180c46e84b70e14c1c92868a3b57d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf318db2603ec05e83341abd79690f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e993f6033e82628086ef7920bade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e23e63faec179c035513f9aa38afd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f855c5246909255e8ac3b463598b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e73a3376649edde6595373cda8b59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a831589986431f2d2f794ab9c3ad7e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77939d6c60e85f6566c3c303f4b90ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cb48beccab526f5f127077a96db52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b24e5c5b68d016f6b21c488ba95db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2421aef5a6eb6aa81774cd88383ed8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1eeffea4748aee001cc5cc9f14830222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86570baae36383fc3e056c9f93cc6e7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac98307091f1b85a1f1518340ca8fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce0c0bce1c319adacf6db8c8243ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d786e8c5125cf261f322d14b9cdb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d7e4cbf8179dc290eebc3d816a531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ba84088222adee3036673942c7829228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06112c31515f14ef09c429b1c950a96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9588c1c93976a825f139980af0c86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3970b80614d2cbf98de222221332231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b473c9fdf850f4952f4996b745b0d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1af3e3d3ef48deb8feec69a97152233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf512fd2cefcb8940a618b3579cc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e55564db044e449887ee00bc0559235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05668b8fbe9029b0eedfabb7842125c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582b28c05212ce6d05f17c53e9d2e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7e5e84e4e59e8a4dd94837bca7ae6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce55efb7988500b769e7223f05dd771239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34229d4aca6a253f68dd6e94a9e9aef1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176918c324e8d134622da662b2336dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34f96d5b3acf87658f5b63e9e8304f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77d3853210f7e7c0e4586a605d675243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef133f385ef2b505aa8fa01081c7cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b1e0ada0e4de6c5ab9f330ced771245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ace3807044dfcb392143138c59b73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e97396931f67bcaf3e73e28cde480247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd707185ebf873bdd965483b3a141e8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5f2a1c44cece595f100d6f8f8c0e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2311d26ccd23a0f33588a9d2bf222250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07084d1a562f2a9064a31a2cac60f68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c22c848bb3b759d9af26e891749bd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb34c970c1dc8be021eebb3467bb510253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ed52dabf72ebfdfd9ebcf2d9b958254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f85e5beceb9a0ebad3e3b5d72afe74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee1079364bd4f9c45dc7a99db1123256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19a59e38cc03c9acc37ea38e06bd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a304fe2b8e508088fdab5987ba2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f4c9ec014e667468d907b8124bdef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ba7f21e66c3a036033811b24fffd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6701ee010756293553ffe95314a43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f83a27cc2b775369b929304b6e05c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1043699040418ed2753fe4074967b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be717d387fa608774a22223629339b08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7b649082f001ab2691f90309c45b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089424b8ed4c1e75e427ed9586161aaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db371058d665a119bcece01e0ee98a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015bf05573b2362cb0256f4982bb4a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65957085c470b46ff29536591b7a52bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9d0836dbce4a044b42561c8787b7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0ce1b8b4480206ae5aa35400d98f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc48ca180bc488abd5190a592dcf9c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc62eb0f90b8cf1b8b749a561e63af0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276058caf595efb0d67eb61a2cc5e14b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9359737df44907fb80e930c7323d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b163b6a3f62e179ffcd4fc8cf3cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c251a7b4d778c676aee2fada21cbf58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc09a0ec9bc561163de245a43051cf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7885f9a70d4ad33572d359d3e5fce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c5d7dc390f86c47a6a5d4dedadea8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b0cc6234edb03b0214f463fd23adb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805514b578246d85825a37e06683634282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ec952e5d46e48681cade6cfe7559b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc170b94d8e87a45e361b4baa5f2081284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f6a96ae2baaf72405b5be1b8c86e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e554fed8f30c415a53b60bd3bbfb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfde47e1c6c6eebf23560755fbe62e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b26dc10830ab05e3800262f8e0cca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ac632ce30e231c3a8d7e8fa9adb6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16257f07db7ebfd523b4b900f41428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de692853086ad8890acce0c98e47ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146b8ad10bc30828a89e6931cd18821292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d311209c73c31354c3f3f236117848e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f7c4ea7fb0cbbcc862d99b5d6200f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468abd8d971b90277b19670d602b8b00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d17a79185ced34b852d24c1b4806296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64afa02238e87516ad560efdcb6a785297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad747ef5b5650103cffb130214a3b973298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea02086838148df354073e5eedb5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e9dce4b1ee2f4adc30a83d2427658300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0e727a2a14824a8a0551824c1b171301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b213936f94f99c1c629abcf9f85a5fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae13d32fb46b2d128c2c0f02548cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb3a16fa2db06efe78110d9ca4f2da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845d374fc475731749467a4248822b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b667b7a4a282efd08e3a7ae976317cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30c3bfb1c8a58e74d739e3cb9ed77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18efba61c82eea116c5e8d666dae3be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227088d917348a0e093d6c9fe56bbf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084fccc6ae35ce53b45ac39061c1a80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33829b40b90d92c55b68a726dca7a638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad82596c3913c37049601f3a3e6b2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0c2b8cb5029cd6d713ac353b0044313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220772e125d0e7953610edb0d736749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dd57855f7bf16a577349933ed553d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f557d5723919f29a882151edf687b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a46f21a70bd5cf31fb3b9055523a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab7d693d790415ebd29ba248e0b0ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c37271a05e293a5944723e0bb0c54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6a6c01d69c58116d07bac083249d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102af06478e55f3aa191bac0e47e502321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ee3de3b855fd9ac85123aaa007e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf05d601eedbfa6ed63ba626489d16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113d0595bc982a7b396b01fb6c827c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293c7569c6189523b83c111d5f7874b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54114d9959a8e2271674c9b74e1f2fa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495193fcb5c9115f24cedf98c2cec847327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10607a442813b79a4fd65516c29f924c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143981b9618e9a20be67eda6443b81c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81376ddb76351c0205af2dff949a43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ff1efa0caa21e77bdd96551d17f72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad8dc1ad24a6370ea8629379d6faea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d89f23b3307f4313b8c1398f52753333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e7039a161de89d81087da99b9f641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d604f141ab63985457d8bacffb9892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74391773c5b628ede09820b1789ec713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af70486f6af3b0d9d0b2b222a889274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e57bc5f22424c2905e71ea7eec965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e9934913816be5946e7b66f5085056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b6e01114b22e73a82cfeae6103dc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d420749ca84c81a47fc5d6ca0b918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ffe1631d36b29158122cc09c07d999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf495b43d07ab456b890b2069d268a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55023f939e839ac97e8eeb941ae67711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93ab3182f0108e7d61e12bc040daa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af95cef60c26671b8a338ffe86b5a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989045b49ac5ecc170143926a45031c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ebb305853aacc89575f83c36c283715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e094338c5cd2e324867d8dbc3c507116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251293144c2385a0bf2b25f7d2e41ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc47f06cad624f5721ef00ca1c497b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5480f637b5b081e52af9e101626dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d94b65308d629674984e04dab1de4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb28fd01d53790ee194b9bac65da5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf09cee2b1cf11513db40687892ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0b445f12f0f951897e3b458b60dea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89607e9c4ba7d15e3a615ccff04cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71dbe49a859879ec7ab80b993b676725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c471d92a8c08cbb009a92e72dc1d57826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96df81eaec6969a7eb189a6d463894227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdf99cdc548bf61e71cf61575440f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eab8dd044b232a3e22e110c663e2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf5a57de48fffc879abf602976df0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8d0739c06e896e81c7d124967b5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d79f8bf74287cd92e37ebf7c209d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d23b6bc3fcc05a31afc8af96699fa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b89fd3566de58c9e46d17106a141634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde484746016599c9fc60f5ba3488cc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae5b98819db89781401186f8d6cd6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a730ce252a8157c8b62f19b878b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576b393026c734095515affc9ea80b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1883716d8f05110ff409ae0379d8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ee74f71e87ceaac7e5bf2de29f1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658790a65bb8bf97efe40f1096f3f7b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb98ef960ffbfd40d539883e070d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360ec96f906cb8bd584eb145ed280a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ab9a7ea62a76321f20b8150b240e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd51d9cce95266e743274f025986545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf804555e7df59ea033e0ed982851946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff210356d163f49cbfca0101344c7e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c273c0ab2491a6402630f7a2e74d3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71063ed6ef6f5af07c19e269c908b82249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbeec47f1eb8370a4f1ce7632c50af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00156537bee8a59be3a73f4e296f86f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a885ca497c25384224bd2244279cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c02dea524e79c3226bb1539d8549db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df1ffd4f34434829b05deb6b2fdfcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7745a616049bd561451a4b5c69a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18f43f3d1e4d675d7250651925962c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60638a51e651d416b1e549c146e82ef957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e854e8c9922e1bd8a3acbfaea3f23c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c57bc0b18fd971fc62fcd6118ca26859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693177e1aaf48319803aa7fa877a79260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad2d4b4576fa2bdc74222e77f4904761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc529ea1e3868aae59b0233d0ec7c1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196342db2cbd723034ffc6519c4a9c1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4785ea379f9a0fc35b4fa51a2534d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3e47363f9a5f42c00196e19aac8c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838251b2ea7e808f7a5a645a11a0dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde504016a6b9e1c1bea235afc236c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d704564c5be8a246a5bea178beaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2bf885d4be8ace169987f05d0865769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d5023a391df855ce22d91001e0bb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23672ff914005967c28117b058d1671d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d469fdf294927f3f5ff1633fc996d5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592f172751b06a2a70dc6a1790cdf9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e46e9806d12532cd73d485e229ff774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4277092fb1b31ffa7c14bdafc40458375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b26338261f49f58e0e4b8a0fb9db176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76020f027e779b7e5fc502c6c1adcc2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b15026b8e9021b1422e8ad20350a9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70daa13968a97c6ddc914aec6e9a3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013496569da7ef90f701fa4da15a19b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee3767019b4ee3649e805a4ea0c4b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23281d607cbda5a056bedac68e320d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee76bf25c7cdb86852c751ab1792e7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b66323574bfeded35a266d87512f7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b5ec79530aa036c7ee493d5de84985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1032a6fef15a88e4b0b3915b9e5cd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a866ef7bc63beedcc5721578b424e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2456320f3d48c34e05ab00c2957e1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbdb4b5a1088bccb2f9709b021285689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2adf38bf2fceea9e3670d3c508dee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380829e4c890df0ea79d277cbe658791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fed2d2754ea7a9258b636a2df6847c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f63fb9e5e6bca0ed0f7c5f965a1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78d3f96dcbef13a41b8f06a26b0bcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae030bf2114cc6a1437bbbba06014f9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d16070f7efcff0e70c31af10dfc3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c6d0e9878c68c44f60912147df51697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe22b6f44ea437e98e97174e106a0d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc56d6ab7d52e232cb7a8706a2734299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4716d012c3e57ab9b326895d8c53ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d188626d04ab8eecab08655c3e6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc480057aa4cd7eadf53fe49934c08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f9783196604ec010a17be4a6266f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466de9521efc1c810bb4c04ad97bf69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ce30282129050a44e11850584e199105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9320943005972d587b50932371dcf2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e319c58b7861beda03e542caba88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b521dab5bba244cffe7df801fc84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeef9a608c2bc926c516ceab46559c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5d6b46a98bcddadfabc6a929ca32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5c65bf9152f9f4b485796a269eb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98fba000310daf9b3ad7f11dc0cf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfd2050e418e765f9edaea5f5b5707113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7878531df5cc564fe7b6c7559423d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f91049b82b39b2954cbe1b7457b55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b3cac7122398df798ee636aeb5c81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc701fb59beff5a371db304027a94f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2de36fa544dfc34f02c5ca169b3965118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5e2805f830e322990026cf141988119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa6173f04108071a993d090445111120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008839ecc38adc50a2729cee1aadf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482de5864c1a8c3040ce1fa49c131ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf915953f0b7bee1e53ce36e66c4120123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14acb474e8902ee918c7688f36d21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa442e73e6b429c6f81bfbeba83b7db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac750453bfc840cbdb758dded1343e6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9149c423620b197150887d9649e39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbd36b256fd0be44fd2c9db2419996128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f16d4654a40f9ea39ff0d2f8bdb53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f578610cc04309eccbdba85a1973130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c75817c2e36dacaa203119a9c25b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712cdd816c59873d721d40774ea97ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd74c457fcb814813f05d90062205133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e58a6944af456aed922621fbb98e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abfc267b62aa34863f56d50ead7f39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5d41a05ca1dccb910b1a496ff5ab2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57d3747e3fc3c7150b0fee61b23dc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d005f1282a5eaec8c1a8e9ce21f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d3885a1abe5067bbc2723974affc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801ed517c3dca178178ccd2c04c8ff3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5a6d36ffa218b0e4bd9325cac1ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dc7fc6d5d8653b315772127fb93ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d29fad2ff0589263bcdf07e6a30a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fe206ae97bf1177674ba1914fdc18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b87db101ad2f695ef12a3e21f860a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acbc845e81084b55a00b8345a69c32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec462e3c22f77bb6d9b7603eed7f667c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d85500c2584d1629b812aef1284c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660fcecb732563a33388823c410ad5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650774e7ea067ad514cf73bd54520e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb362e2bbf8ee9b3569bbd56c6513c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8916c7134eeaa74f7c2ef29ce5501d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8df363ecc4eb9e83d816c15f7cd70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc627a3aea12aed4755e20178d05f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5080720f6b20c5ba9fc5fac21390db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed48fcd70d897e8062e620a327ae239156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7b8b6c6041d2329170a76606f8c5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea1ac603ff5b6d7b63238d46a3ef13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d888cddd4854cdae296ad3a4ecb117a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492e1888911ca559a98b4e26eb6538160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb47f8963c47de6c80c8af5fb9438de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb6191e5cb88035609d03fb0403f88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8666e1bc0543495a28028e0d1ad2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fe817a5f8c5fc742607d97ea83d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6e50d2660cead6f6936841236f56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b20eb1e393831bce55116dd34ab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df2c113eeeba4e2c6b18a817142346167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9357ffae5aba833d59e411e19de61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e345c75842d3740ea6ca24d26ab61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236233f67d28cc307c0334dc8175821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0b3e8429a1b565fe03b1abfdb0764171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4b02a67319ce594fa577f53aeb055172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30dfb8caa7c8b2f278e2b9630058d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd91e6ec568d2e3ac73697310cf88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d148612b5f27a42bae58931a2ff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2b3628499e0d9c4729d51d7200d77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd2e82459d31a52a5e6ad7b3cc5c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9625ba78e31fa796e9df29f0f451395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b4d477230588b3b56fe625a20c33a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d4cbe03acb8b1489b05528b5c6939180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012876b0c7da5c9853b2bba03eefd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e815d0d60b551c2848316dbee9e4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb655f9a4d405d231b18be3990bcb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857992f4150942df2d3f31476bd95ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac84d9b9cf30c69425fa2514c4110185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1403fae741df61c30c7f06fe5bd97f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef023981116cfa3caed8ab103aa9effa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43afa2cdcd99a160d313fd4885edaa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bbc5ddc0afb2abc084db648ac0491189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731abdddf728e101c9ded211fc77f23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e588b1238e14e06b826a562777aa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5102a028ee426e5c7ab9e160d6030192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034f9edd4bd7fc0868ad17ddfa2563d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cdb922d6a10be733db315b43cf0e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf873fea809cfdd30bde1f484a59d8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf4b1b528542d69e7a81ab1f0554b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a501c2c68fa76f261378ef2793603197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b746ffe79c8a040cf3bdcb545b2c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562a7c5462405a56fe88e9e78dffdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160d5adeb57da0fdf0e9e1fb7739e1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687040b01cc03a787bb321478069e3f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54cb44170f3df1076c0c0bfa5e1fc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fdc23249cc8359a57481590144491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb266e4e8f2f184e1436c049f9266c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088479b67809e22dfa526f24a27bae0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b1578c1fdd2abbbdde13af7cedbaf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2966ac3f72278d154cca7a664014207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206cce0ab5b0db08f897742ebfee70a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6a9142fd027a9bcaf6f23499f3a7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30eb75a7e27e62cfba11d7b63d5938210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163b4ac537f2ce7dd5f5953ea01d8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f68d93f2eb541611fb1f2f9a075b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1cc3712f3f7a9d35c524318d69c02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87272975f9e082c81ae2638422d4afa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526aed3ea0e3de38efd7b43b798a799215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac913903bffd36cce68cd82fd4df54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba27b57e489212c5f1d4f5bdecdc3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96589da2116bab230003d447a7ec0ea0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dec1c747e846513e228f9faba313d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774fe37c76b6ce601ab100ca76f45a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37add3bf9b512770042bc8cf43b96a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672935f2b8de7c292b3848ffb6d09e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe8495d4b5add2611587b48c0b0678223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d3a98ad275a7b588d7b215625032224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bf1209c10e1060003ea619833546d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba9a2b89614efaa2a2381f3abf512f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc869da67e15108759a58cc670651d0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6420da2dd93d41be56e4396455a7434228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02624e5b6a4143c615ebfc6b1eda5f52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972578140bd764828da6c8c3cbbfdd60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007d9cdad4f4b7de080e99d4d6244ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cd94c041c1b2ac79dd5f3b43a3991232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552707b4867d5fce79341d15d33c29b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4c8b0046f8a48abbcbf8bbcf8d67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de1e71c732cf9f70da7fb52805c424235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60a0429ab2f422b4ccd91f9b4748d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b654edc540e0f0c92cadadde12c8cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9946dc96edc147aad67fac3f12d07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772097cbe17659d5603c2e141afc6b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ce1c1eb56a1e62bac3418029fda3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e3ef07e22ff3a6cff90867946109241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0919d9feb7504b9760046ae4d477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502ba3f712210adcf1e9c85b890eab4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa03e70a504fc560dcb2a14de93acf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc6f9d5f6b4ce6d362c85fced802af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f013ab906799229222b83bfe0c585e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f94cc19c34525c71c018288e5fba0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4ca6a8cf39283a60633411351e41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24fe862ade5c0e947255dd32b5b87d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecdd23987991486b17dd024fa274f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761f506c2923fbe2b6a404881c6bbb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7312a24ac4e89c1d973dfc1f9f96a3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44c1a078f4616e9c415ec70308c5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170dab3174940923dff685251ae8dae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de792da5bd2ed00b0c26285b74710406255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e2530b8546dfa7d08f5dd094989ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a535d23d730a52f7422370827464257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac24e1b0e28d5e5f0048148f8909e3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2460e7a9cd39783240621e82c9fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93db97d81ad3f6871bd0540832e199260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da0a60c56dba4ac23b62728abfe29d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b339ff8437d9f34d782fcfdebf3b248262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b0001d93fe7a44af19bb12c589641263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e5366f00b5a346c7b92fd8547064264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb271d5fa3451457293bb1c8db44287265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576bcc0cca1990219744b853fd5c8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaaf989e89ab12807ef2d2f03ffbfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88f0b0be1f71451d3f46969c447fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b053069b4a0eb96402783827755c546269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7e8dd670330044beff42f3b1795c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb9a5e493492f3aa1bae53263defc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7284da1c0360c416d09249ff4d42c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209167a62a85f7925d6e1b3670637346273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b69824c0e264f69a0a4804c82f7370274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54232fac4f13aa54af2bbb58939722f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9543cb3457e904e3303204711567f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1b84b33e2e14d173ab48bd82e02b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ef185d6720416c9c65dc7822bbeaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b141b5329af47ad81d64bf342a23f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccbee599d66fcf81685d08575fc1ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bc2b1c56388380430a87617f66b77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db65b97c8b420c0efe7e6e5567384a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417942c2de0206013a1c818047f1110283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff74ebd632fbb2448cad5631266fbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a51ad95f7d8557ce7dbec4445a826285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf008d21e87fb09281aa58553f89ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b237d2502c279181959e958cc80ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21bfdd41413d16c8fa0f57d648feb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e55f75d22aea7a5c43aea2f4e75a71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42592b3e8c78ac5f917331ad8ad35528290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd432e99a05c78ce34a22238b73fa1d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52feccd6ace36e964a340a29007b38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e858f47b053d79b99debf39fe36148293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdd0eb7986f68c12590afd90506074294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55560f3b526b43b3a402c6fc7afc55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bcb2bafb914490a28fc76442ac938296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582114714c819b579ed121900b9f136e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a622984805279c99a24e562236649c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc48adb8bf9217bff6a97a407885666299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c2d0e9c0229a8446e23c7bfc6a19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c071f2f0b92b7491d0c07b74243073301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a72d462b52d55a6307cc3a0d9b38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc67e83b3bb105fdae54d8bff2c0b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e254dc7187ae08f18e66198e2352f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ae2360fc84e495cfb1c1c70e3798305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7606e9bb61660aaf70c2126800b091c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da2937c37c0f87f95a9277d93a9c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080eed32256558481a6dc7798a72b86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c436bcbe1d89c19532fad6cc393341309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0449dc851f93e6b8db04857a12df6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e217e1e11d4f87d6a7fa125e39515311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3767ee50488baad312f5288fd1b7f9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eca482d6e5d52238f4003d740661b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b4b06a0f856c7ae0ff7205ee7e6bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f73bbf811f01527071032ada8c95e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b835432f6df4dfa198bc7827f6a6176316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49716dba0b35ffc1753e6b5cf1a52b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fdf2a13ed982f940796cf3bba9772318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708522d2c9a8dca8019f4f13694c66e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34754958723ccb17db2d284a67ac5348320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1041c966bd57a96a2667d1e889893321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe7657bbb20c8b6b58cf1d8fad4af9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8a31cdd90c576c0d6791c608c438f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f87af5ac1d69d3b2fb0a8f4b75b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c5728dd98cf7878f662f80add760325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>