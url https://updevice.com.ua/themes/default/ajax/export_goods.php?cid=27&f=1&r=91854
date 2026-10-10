--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465c166971505c218a99bfdc0344f6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e7a789ed2384dbe30c07c893aa0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919f431a58923c36144b864b4b23ef03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae6b02168989cf8c6a9a6cea2e78e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d58d6f50b35edcdd66f17168256f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbdf365c59c4e311afa18987cea0f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a857d2a3d6e357179e6051700172c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71e6a9a243b6467cafd492e06ebfe98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b894520ab2ac4fa62bd8806f312319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bb689ef8678405323716743f89c7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06474b59865f9a99e57b6a687d453d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfabeed0f8d854e8fb2daa043346b2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac767e31a775da32732036002aec18aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1153094f66c4eca1566427cab12731d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2270cdf6c6f1af8d209d3bec8c276b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa61fab8202d26ed9072c66254a59916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1039909588d6ba72d776a6b2d15f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25e38d75e206be9f5c1379ef46bb2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f851ea495be4b709794c95a1d9169a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eb0dd3351dadec9812ea43e0dcf5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4132c3710a5fb2a43e925841e2f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488e9b84841d20dd037d73d0ec577c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4eb174e921eb9d06a2316c6819e8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcab04c9434bd9c821444c7e6509b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c266e4afd994a1c254517b563118325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d6706023d1a3e4599ae42bdd58a7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589031323cb9072fd56fa96892ca8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34e31ed1c39f50f50b330a45263db828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3feb571ed0e1a23e46e14bde4543c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68721ec6d27d5e04b1518e65d4f7c2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ef88967f28f9968281da1900d53031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7f909162ca80e8b1d996f8d14711e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f807ade92d4a11dd160d20ba346433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca84d4e77718cc7c9944d5645354bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67337f6900407f01f3a6b5168bdb4ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e926774a7ba787a96bd3d33f410536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accb465eff2d679b6f5d98478aad8ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59816216536dab1cc5c64e51f201d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ff8faff4e8c45f8e61b498d588fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba5cbcddb0892a4f4065bcea3615540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d14f66e3adaadb57c038791f56ab441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4a01f81eb360594df9fa6edcbfb8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f84bd64b2337e0a79f49c610fe5f3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4657d24fabad771d4dfe0152be02b7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0bf3db0af35fca2e4b5b4ed5a171b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43e24b48ff4dffa15b19c38460117446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc36d2e77e2f724bee7266200393f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c17852f912ccdea1ca9450775e73448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f1cdf8c4065aaa4d6e91835e8c8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6897f12168594e8aaab91e474b6d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073d516eb82771c770166c2cf78423e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a4d1b4d8026f1f9ce7709afc908b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81ed1bd90aac4b7a4c1063defabf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c3bd447bf48bcc5ac345c85c215654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb192a3f31e0b5b7835114823ee73ec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ddd81f660732fe18bdf044cd711356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014677c62164c3f784695de83c08661b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba83ba699565fa7915102228659fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3ada84119d98a610ebc2c48a0e7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d55ad0d46694223971c61cfe0b92760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9299f1ac77bf3db5d354ba06bebbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344b70e7e07456924ad60d2cfc8e8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762b0e8ae3203ee61745030f1d014ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cab4d61a34b8be6408925523fbcd2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03908173de8fac4d6d10f049002f6ea465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fbd66f65da664f25a807e2500111a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f5da984253eb9c87d1d7ccd84727567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d927afda151ecc9c68f2f9ce583339468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0b43f263331cd960b4f19ca4b78469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c260860931164b4d67f74730f1d432d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c18f6a63c4266156859e9b5488867871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1824cc53b43746b2bdeebeb85d57d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50c777a9d7d5525356c03c536efb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f5465e01b655b6fee4c041770d8c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29b0bf4900f2a309606e33d3ab751475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b1cef81f8edb7bc459bf5250763a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e3a8ce38a33185a8b0913b993f8c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356f0ff153e32257047eab4781df8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733350abddd0a9a300dbaa70a0756a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e586e8986de5f87567e19646bf108e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d4f5b14c92412a7d1fccc44dfe21481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5583e01b3c1fa78ec25ac81ef3c9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ac5bc12c9f79b73bc7d24354832883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f49378240405dde95106a09a6c542584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df623eec4a41e7c3da770efb0b6caf5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8edd9914fcbbb5c96e23f0940ce3d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdcb2a5db810f156ef4e21de086b9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0cc56a8f75fdc442007f5a936fb8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aec4a076b1ddb8e4963c10becff3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69f90c4d12b55fdc15ad6103b4568990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27013d926842e85fe47f62d2832b553491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292d93851b1d40996e1b295566be84a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4caa4d04cbf6dcd813eb178f528cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e92e6fc803dd5da01111fe7b7446bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6982fe50cffc7b60f4f7bf9d31a9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbce510405ffac6faa0e22a1ef37ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cdbdca9ef36e6c09c7fbbcbb4c5b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e8146620c99d73124f72c0544936698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bfecc4108e7d017f24886262ee9a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f5020c77011d2221515321be5601100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71511854678bb6b344f825338f78182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8c25c6a30d90e2dd3a9342e861e02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267988043da3c40be5bd6156fbb3dc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872cf1fbc8fd003c1b1a7ce481352f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0a986cbfce9904e3798723ad2fb04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effed992c059a435870246b347217b7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf021c73cd85b88ed80f5be6d566b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4742ce4ad0511affd4bd7658ac07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ee0d26999c0dd9661a996d8868be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e422218a5a6e504b279b23180bd6ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e7b1580ebe7c0bb96e4237b934d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7f40e113317dc142573e4e74203a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a111fea93619e88287a4fec52de90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087dfd7d1046cfa3ee89d7c057fd24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ba24fe9b6bd9f81181d41cdb8b14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f55d35437049744ba6da714ff3dc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df35b7adf9115067084908af16453f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e023ab07afd7463ab0d794d62abee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171a25221438523f162b479d1e060ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a3c9b6a76f8f9830ec898aecea09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995499b868d2dbec76c0e5f0d9588771121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbfeae2d9be8e55cdb9462df44e0a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003b443f593700be7aef455acaffb7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0fddcd6c591d5ab3926a233962b7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b065bc3435803c1068c953e78c7f85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bc8ba35050aa9a718acd6254ffd5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f30bda93698008c08c74f75cf3db8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89fce66c297c409791e5267a1c859128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f60ae89630e7d212ec73e7112d8e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd167f0933f18e034a25ee56a422919f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab2bc3c227572f2f02f8bae9c0544131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ac7b28399ac11e57f5aff53050c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985815caf2f0cc14d820420ae91f3b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb753177804a7a761c0e9c86b90ce40f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e9ce2b81068792a4feb5c814d2096135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168077199ad019d0a68c714c24653f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef164c93842a0ee7895364d553e1f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc2da9c6339c535e9e9eb5cef5f715138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547bc0244276bd60979af5278db074139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56454f838e49e294934b2de89da1d627140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee4be70d54c10d8f485214a80c2e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c8314f821d94ac2be4b6317fce6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afb4b9c31b22b9484ce3f26387c1af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478a8fe78a0f2d93d6f030f35275a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b04799bff18ba36eca03b876b8c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a77692a6725b75dc389f197f3802c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3037986510a5f2bbfc83f13290b0de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507b3308c018b2023e38128261a726148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3d6dd53987093c461af9bd6fad12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2373ccca3748a4c55a426450cd148d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b054c37cbb95dc0ddd4cdcb5d9de71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b81fdca073dd379051159d23748b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba044284c171acf02b7dd9d1b5d26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a58e41c27402230b39be92d566ccee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3102755bf8e33101dd802c0413c07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883ed7acca7e30f8f4b026deb411ef1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7afe0599a77cc34a552e94d17ccd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5e35593b62489c1202db3468d9db3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f6281acb041a0523215cbf3a379a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2d31937ba850b6c56bb69e1df0ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bfa020aa94e4172d1302f62f0a9b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e6742437f1df2a659d9ee2c6501f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e4c17348002f27fbf2185da63a57f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86a85f19fced7a4ccb2973a371a13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866cf42dc3e5f0cbd8bcd93178f4de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac6955e233b879db4709644df5a29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb7184c9bcd327bbccd74d5ad48a3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beded891a8f670c6e0d27da1287aa0d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae49e530bd2d041ec7b52dd24814b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0853c9a1ebc43ddd3ec9d879f0728170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e7556c953e1e57e631d699f681e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750be3a79969218036e03dccf89c733172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5060950ebe233bd17de2efcee94a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08a315496e81d2672d21e7476b562174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfde242eb142dc487f91f80043d921175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f41c365a3e1a4c43cb196e405ad0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3159ffc31e38e617cc3c6759c7598bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83329df1dfd7874a3352fba339394ff9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5b652f9f7f8a505344060f54dd8e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9d6f240d2c99c9a26596bb8abf2a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab72b2f76de30b1074f7df3a1e4eec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31452e9230b9e8832809c662831fdd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c512d5e33f62d8dc6f875a3888657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280a07b3af535418a95ada1a2d43de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fafbd275aa18808905cb08f31fae40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6c079e87bfc273b27d4cfc79984e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5419e65c1836453945d8f91aff6b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5723f77c6b6d247803d017ff356e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bcd05b910e9dfe5b0677c206b5712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4be897d5d72646be33835bd7457df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab061c0066cf6f250076739d46b71f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2051e7adde252e7337120e40bc71b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af802e886ee53b661f9a67c0f0364973193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0935bfb3d416891904795fa489d398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7380916810bba87bf952ad31b3b5e2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde23aaa05d40c23680345235e3c4bc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98064bd29a8aa24729a3a611afa1ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dbfcf14a8485db23eb6a0a63d1fda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca9ac63339ed929b5a7cf5eb07afb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b26d68c819807ed9fe574a2b8e15fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e86cf8fba0eb062c70f82c9c6859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde5d08c37b515fc26ede6f8375e36f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe59a49a19009b664a14752b18f86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419c419255a72b585547c74a9428b0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9bc81d8908b74d951057f35e1bd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e1f280563b2720bf959267518279b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8fdaf07dc0ca73371ca6d5401e0c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce5b4a71150fc232f27fbca5bcff89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638681ace58ef49db5b3638cf19d19e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45ac690d806b3cfeb6e3f7e99d9a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc6dbd515da5cd3648522d335c24a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c98607b6033ae953253a8db6c8076212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32bb3e31ba8176b4924e9b12ad15e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad20b298a9ba42d98328ec75d688965214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c96423313f2a44803a41b01797cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe5e4a5f76231e9bcc4055e719fc5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e0b2419c2f13b46d00a09c9ced75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c1a5d546dce19a7d1ab3167447785218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ca9cf4a215112bfb1c5737b7b5080219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860625709eae6a8e6cc807fe162474220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d0c6d2545ac6c22b61af8feafbad3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baddacc3438a4885646e51191c937cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08909e6647f6fcc982b5fb4fccc25b15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5af38a7c80eb6596857e971acd18e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc554bfa1c4262532e577ff01bc950c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fa09e3a4b9f95bf17aac3fb26b653226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a2a57f1d374bc5486de86d1c66a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a7bac39c17db693ab7ff012319959228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484436d2412d6c43e85d61b06095069229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e968de726679da047e8cf7732bfa41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89448d240e68f6a4150ccdb638af0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848084560ee903fc3b1c3f584024f494232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dded31b29771d91104456141727487233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497528b766cff50f61b4501b01d32ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb673f219ac4ec66076efc0a6c65ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922387536b9f40ea614a6f40e8b1bbbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ede4faee9324bc15d3832f2877770237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56085c16ef514c96807f7f4546a9b9d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48f89ead1aced59aa5d7f4a4a2a8dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e20bcf68610d58aa839208a58c72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce51f2cddb7f1c3245abf4d7c70ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdcd34a47c021d391bb838a54f3887242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca110ae76dc49956861d1c0fddbf582243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981eac2e28673521e25edce6a333aec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79179d9f5a734f6b325c497b00badf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5cef5f8bd1c9170f34b29af79ffad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12fa70af9ca835896d00884803c3a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafdeb5281c10b661fb1d66419b674f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413fecccaeb8e316e120c360dd46a5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2d68ce99f39e0ce1215f86449a128250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1bec82c73d179fdc038d231fa59c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec99d0fb4634e2304f4c747a22a13ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ebe6e73b5cb4abd82081714ecd9c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341655f0c055ffe37a6b79ab1a67b0dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868d493d5df35eafd7f9f604c9d325255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf0de81e1b76b0eae7182beda7727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344634426dd901851ec5eb046131a99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99475493288764cc98299159d416d34b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba1d21b4d4ae433141607c77e15d1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2ec695ffaba4547343af52953b814260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62b1b3a7d70cffd6187ade860bde2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75fc71ffcdb3268663954d9e8b4193262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db6576f9c246c3c62f9fcf8ee429b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326397b5dff1190bd7cd66ddfef27934264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9c6d24c94321dcc531b14a6f1f6d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5064635efaef5551ddaaca1ed0d0d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e82857c0849bfd0ede03fde18b3a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b382be3ad092bf7259768a6e1c628c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316fdb8fa6cd4469eff21e5d846b2de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece688577a7352a0c3b93d27f1e158d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56fb7981cf6238afb37990ea68b90e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022c68a9d0ba3cef0948baeee75550f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3bf985254a99264df5bc903aabc34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd4bc78b80f0132049bae614675cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be395a420dca4416c65d4a0b779c92c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f3a15b5d53e5cb5980cab07e1e47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d5bbe339b0652044fe3a7dbb85a23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c148efe3d75ef96727dd6938134e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296100fa42e3be21c14e5ad8851a2099279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d94a565ec926b5492a4f6a5162e32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08794fe931a2181cb021450e49678b34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281df0a9b1f94d7a57df4749731da1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57d5b9dd265cd041fe3ccb2423918283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6fe53da244d6abbb9322ae306f957284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff8a85b4c644aa423869eb3578a2e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7fa5825d674b937abbf8105fe035286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018d1c6403c98733856d05f069e8da4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7363a408b41ddf85bc67a075615142a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e339f746e46470c655343040cdadc64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3e9057871a54d5fcaa10d7ee9138d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983825e4489e153d0d7a7f611b7ae2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5825f8fc5bb3b402457c8fb25b377292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6364aac223d4cb538007205b91e9e5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741a3ca12a318e580b50b0c54114425294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f3ef07de1433cbb4b3f88016003a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d809fb02e585e549de18ef006e61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a46ec63b0f0ae45d299d82ee78e88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c80d5ed137026103176fffb44879a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460d6cec4e2831d997cc0a8b435dc11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f38921170a7f477038757a06ae5cf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000ab594a6fc2c38973681edaf3ec6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35c4febf9989bc8e80479e63b3623d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613592a3fc2420f6cb149ef49a7b89c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e63ff16869a240b4c3e18bc4a1b5e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d00f78fbe2a73cc645dce3b40e067305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e7582d09c741aed47f9430580ead306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9525c3fcc7f77dbf3ad4bde6389fa0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb038ccdf83c23372ac515f23f24d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749fb42624ab65b867c0b59f69c3f7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e61260c40dfddf3db040a5b1236a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a5bc7066cd8f8daefac4e6653b32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530415f3a7629e168d139f4716f98ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002eddea40ba7d60a66a0c6d766e0b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccdc14941979f518a655d165695c2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f964775312ca2d69be9e6037d8224315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ec69dd27a8e642543c70770e57baa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b387ab61983219429978d25867f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe243f080457becc6fb6fce4fca8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e15a7b1a85493b74837749cd45b607319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc2c898ec0f1b3a2f5abfd3e015d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc6ed55f83b6461e5a822d022ac77d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2a45f1132051a5d00c32a847ade9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455645ee01a0615c9704efa11639a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1ee68eaba74b79216d928eaff9a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4416a6ae48ec0c638e23e4b0a5e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e460390c68d732005bd0cde265411f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4094c6e86fd2e1884c30897abf9c67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a41df579d01faafd2af6f6a1864388328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e6ca7708a6b173ff578163e112f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade153e0b52ad954d6a4a18d475cf9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60905e61cdfddac7d037507c72f78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe396afe8c65798a3044f0042d866b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee1dd17920b579e271359b18378ae5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda71701fbacf6adea27692796736851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecf28f21d6d7069aa4a17946ff38fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfdec0198b30297a05a143b064a5a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583913d0a895d14c0cc0bfa317d41c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d295475a2f1cfa56a2539b3b4ae55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774537cf4138a2c66a371e01a16b7966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d113476cc74227c535a7078dbfb9af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b399f595e0f9cdecc4fe2550be66d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64fe4c565aaba6a4d2b3f0248741629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cda8c3c410ced93b03957795852d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a935a429986088c43935ebed4026311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f180cc9179dedd578223488b1273d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4915472a462f593787fdc9b1f0faad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43c72629718e5fb545f6ebc4f803414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41282e67bec03d773a816d895345925215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2177653bc736a0ef44f4a5adf12916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150dd48a0990c451a1a3419fee549e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422f84312a8b3612f3ab2d5db2c6f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9b803c5e1b76aef9df6e5f754788619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df03d534b0623bc6828bcf0deb3811a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2e8534b69e8aafcf60d5edc345da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2323f19d451386dfe479a5ac35c425922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43956cf95822c5ed927eda88bd680c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b538b68af51cbf7ecb95b0d67215924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3454cd161ab1f096bf6e311686a7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f947a1344d8b81d46c3698829c3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6de9b99ec13f8bf4b53903b19bdd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf03e9004bee27ef804e3d2f97ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e556d7b93513cbdca636aab7f1940ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247d84166187464d12b46d8fc306fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ca533b0d1a4f09c241b7563b8ef6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b71c6d0afd686717b5b0d44a9a3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e07353589e007bdd3bf758817cc4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efda9a2c37355f424b0e2d66b204b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0517288ceb98a7ad546e219d04ff935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346409e540b95244857e851c68fb5a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa51aa81d34f380dc82cf9150a86b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42765319eb393d16691fef21b64047e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fa0a5fc04ddbe362a8a4096657c3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72456b2b9976650fa474f6a64a70240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8c63425a8aacbc371ae4ff6c7f2fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38169cc02f659a425570cb3f8da98c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ff4f12be7d4b6518890b4d7ca073a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf6f59e197febb353bb4a9461e0de044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9cee57407670230c7ef591a6033645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856f2a0e0f913592f7530955b7962f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837fd66a7df0014acaffe467ce189647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54beb49de929eecc30754ae487f929248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cac91623e8f058b15398feb766ca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe071b528c7e94479d16c4b9644b2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e26737ed123485e925c4b78b52ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1bc67dffa16ce3701b502710c4ca152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe66bb2bcd2007e92cc676984c6ea453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e82bb941a284ba6afcec23e8f9817c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3750748676c8437df143026373f0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30b2b1d8278376bd6489b2dd097e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9484c198894b17d20faf1e3cd94857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4938feba063d35ff5e40f32989001558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff0ff8c5e0988c79af97e04ddeb8b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a27f6473f0525033c65c1935783bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00ce702d678a203e6510b9794db00561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898520561b305364d37563d7825b3d7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde38564211760393bea4e7dca6731963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f45a5b683ce4db077ddb92d446b9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0c6fac06def6c54b0a29a77ea165665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c45e270a9e0cdb4d37ee1e95d6df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453fdf8f3780e5c8ef57c03584ef5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae12d3af3a4d43644b580d6560484768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8f099f8cca5edce0f1bbfc40798ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623df2e9df5e0b95d16287be7ab5d4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05640480225004f11198d452717319671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf9521ff54fa7440007fe72fce96a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f945dbdb8ca1c5b391af248f4ec973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc6f4de5c0d08077767f293688cff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc258bf224464b0621dc4dd5f60edc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490e769f61d635af35350777bd12be376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0efef24641ccccf6d69dec5e39efcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76719ee752ebbf42dd0a74a58c47ae478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ee78bce3f7c1c8c5e67acc880b93579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600563f237624007ba4f5d14b4cb6d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e827fd1ea292504add87a630c4d58cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c4ff8c1ec72c9a2c6161391c9e4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d38ccba61f71b68dfbfa885ed4e30c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ce098ce98342d2ace00c8b0963a6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762d32b42d9835f54ab87d8981d597385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332552ad625f83fcd704dc3072f823986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfaa4cb0b98c7cb7b23a008de713a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec021ddee1edda4162482915875aebb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eade57fbced5517cf6f7fee21d11b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941ae499d4685e88c37bedb9aebda6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c82597b4efe3ac0bd3d7113a22eaab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999d3d00ce555bd991e104f857248d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96bf70ee742079853403dd2189e4d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cb984ee098e5c14a6ee278b7b790d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d3b1f21b516d89be57758ff0c846895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3ff072581d9a6719e0f28b048a5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213070bb5b473155ab2d6cb82513e24597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a240bcd69078f1cee2e5ff267eb9ad298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63a9ddca5518e1e037aaaaacc5e5d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec506baed80cbdafe2470d6c9ba002100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00e4dec6ad8745148a8fd80f24601101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d90bfd807ffe69aa00cf3583fccb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c48ee415d78103c4451b011230cc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa127214652502d4c0c4055a5f4a5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ddbc04d8f731e46e95a86faf7128105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deaa01823ac9c33b0f49a1a40cacc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49733b88465081d5189fe4f91a71e2ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd85297f269a6a30ff9c377691bbff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958adb733b8d416b929699076a766992109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a558c00899de31d7d354f445886b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9fe486c95196906d1a2fbb0579e96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b358724a073fc4ffece0057252800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bba9ccd915dc7b4f4faf0a9f586ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352978c3ba8a4a4f3ccef35c8d6271c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df451488de116641b6238ceee945bff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34343c69d60c194de59a533cdc5eda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccce0013a71c4a9adc33fa66939864117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d734e3d4f42515a6cf7cdec96a385118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c917d2c67e0153264a3bf65375c5f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf73eeaecd3b8149a1ce6d65f0b796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b77c9169b12dd1e43cb3cfa8427fa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ba502808f9e1af7dc4c1f7555765122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a1e4e5ecd6cb7605f540f48db782c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f51488e18d63f99d6b2115b8f419c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847db3eef1d27e9733fd9c06cd46874125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282610cdc229deb4e29540bcb3c4f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdf2a44d88e6cc5086df456fe7afc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e118718e2596d9fe4e402cd63297128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008870af48fc4381ec55a66e71f9a41d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763320457fd487b3a3a7baf9dea13f6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f74bad5380e2446589b3209b77d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef399e224f280580824e17c0106b5db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f74e556ad8116b7a99d81ccde6f4ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372bca902b566de4569ac80b41a2619134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd4d4ed213ca0a9d7ddb37f33c0307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374f75c5118cc6aed80500d4f7b2709136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e600eb4798956114dc0719a7e6dcc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac189eec9246dfb8af0120c43c927d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8558ee01e53cf74a37b93b96a15e7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fe4c431ed337ef146a8e4fa28bff0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e61046f5ee05d763c519346b5a9ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d57ba06694287fcbe9292ee795cd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc001aee7bb6e7336c0025796eeee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208a9b2a5b036526479df81c5ae09b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ebc6500c8d1b7561d84c9104b845a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7ce4653b1fdc8490f78fddc0109b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd87eb966cdeb80444061117f8023147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a651d77a3aa126f6a1ed74bf2a397148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94fb1e4039cb75c448dcb8a3a16cc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d486587ab7cb2bcba8de7ecd2540df8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2638256141e2557e30911c0d5297b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511b3d7717c3db0a911310c4b554e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60288a399705d53551b81d24bacca9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d736696a16f61fbf0442121492232e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e28031e312c60698bcc807237a684d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a63a48b360a38b3b55c6ed34e280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c8d08cb5864d28c3f8e0ab8daca8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb83ce4ee50eb8c8979a9d28f4aa68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0b3e85695fd033f41fcd813e4fb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fc06d2fc4c300bf99743070cd5986160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b718ee6c6350fefaafdc5bb817cefdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83dce7433af749a8b7b7e789aa35d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae2b7fa4b92b8b2077c29b61d2bc56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68186d61e2e1dfda5385ccc178ef0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbf2cf92a080a2b89ed2c34cf31370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ceea4cbd8b7e27216cdf769a11a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c31efc6aa544e9ea8953bf8ab05e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc5a335750471b05e2f87c16ed804168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c3e1d5f4bf7734b02871105e5ec7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cca9025b3c6651c6c251f17b367202170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea4f032fbd02864d5de261bab40a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc693448d26d3f898b321194586500e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764d760010a058900eb9ae347b45306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36d9ca105502a1fcaf8b8b0209bb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00b398683ac3c7e9ed0d9e4ea8352b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3f0d16f71d0c136797f70ff3ac13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def385f691f8b3cb27eada3966f8528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad63202cdd88a5f1d0f4fcb90a6bd74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0d49cfa7271b3cb14b14743a085e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c0ce74f6775a7e9c4ebd1db9a658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851e50570f832324da3de4101c3930181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41b72607df8b9d9c1f6804053d7db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9e565f561a3518f31288eeee78ab2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d6e75d7be0527de14d025a7891cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d2c25d0cd48d56eefa54de31cb67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a16f13d8b80f9acd8d8b47ff37b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a511c2e90b0f445aae1fe76a6b7bf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e51a24ff4c93a55eb3125bd6f9df4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1049707d31ba31dae14c45c8277207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796db62a8f3660c185812d0e1057c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2313fb9ddbc4d341a2409006fe8e5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f414b82adb4975d73f82e2a56161a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9e410fe0f638f4bb0970e955addf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7c363a783ecfe0b8b3bd1bfa3396e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c642d02ea54fc0999acfb90459ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69840845c1e65abd07ccaf84f3a21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a940a2b2a6d9296667a12679f0fa33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4d5eb751173945e87caa24e763d86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c737356affad2d31b332f10807bd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce6e0637becdb96495d7c46b82c1ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e446711b9df698abd8bdb89bebb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5662bbcd87d65c36526d791a3418558202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67340c4c481f3ab11687a9c63014238203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ffc4e7a1e8b6f08addadf4328b3cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2065289b19e8eb5644383834390d749205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b0ad1c9aa943b9582cc61076350c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c231dae9e3076ea039740c3ed9cb010207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b47bcd6c5cf6bb630bcc0ccf8d8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e0e7b5b2d19f920da0678e8ab9ea4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d48864ed44abb9b32e85d0d2d608210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3223d36222f2e66e178f73de37837211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c880d6e8e7dbc47885d6080ab43b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a9b5f3e3cba6d6c5d87df1c7211a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c124103d2b82d5ee214e590bbeba3e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f12a71751504f0a2038724f30a34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c8fc9f26655a60b47ece69e2ba6b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53524d779f89eff50a1252483067dab7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce0c06dfea10b98e3855821c354e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e3370cadb1e0d8907a6fa4967cc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502f5bb3b4c75e1e4c70b1fb6c4845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbcfc16978fd9dcb1b0b5e8dc7ab03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa6c3a4bd52d4474e654b05c1097ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd40a388325d4a3b209930667697c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ccb56776214be4d45384e130198d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f67e0550f9d0989d044a77e40b7d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd47d6db6620f811ea69c3fd6a3476226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95bdfcd49af06fae0f0c02cc8be6bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040ad9d754bcd715ccc78177b250f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088e1896fd9ec6b2d2ea816078ff91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca625a28cbaffa4b002cb9d1b7f4ad96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d413edbacbcf7aaf228b546fc5fec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be43dd06f9e2f216c702f3aa400a98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2495925e5d7309475a145bd18368233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b3d4acf9b7a697afba53c8643c8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de7c3a816f1251e68a92f08f1b293235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936344238a83855a1d86dc6f3a2bae37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3783662223c9e9a5cf4472116aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff555631fb8cea7d8a3b7be7cf9c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4284b3e7e0ebdcd2d93c307318af97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc6448b9ce71b97344d09a02f1bda3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfb832275df9f3b2d94b361ed081de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd1d46c67f87e7a3999fbed1da1662242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08190c03e91a7b20ba81f25ffe8167243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a358dffdc07caf17720880a3d638244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e224988199fd032ae2dfacfa762f48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a62b5c97adc32f99abc619cf5cd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58954bba97ca41c98777047e0f27c992247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e6b9d97b0b4d3bc72301f7a8259e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3158a0576a19e857ff4ea561ce23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05161f86e9ed06a0110332f75a02ea7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7be709ef78d7a828217a1c78e91ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5746d408d307662f4060802d55e28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79047124ad135d57f36ef2d3b29aca78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd82897be71d24eb105fa9074d320a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69992f70b31a989b04aa72680be073b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c806a14d8e7295625f27e8e52d094256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0d37fd4a715cad824f6b2d60cff56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7cc2471fe15404816aab07a533de0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a833733764104477297528d52ec8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590014241fd2239b4a8a44700ca82c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f43773df2b980561acd3c0a388a66d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712acbf51a54c67dae2b4839e3f43892262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ea0dc8f8ec6aba9cbbb04d60a4777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5710ee1f430a4418c620b21e6b08e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677101709553b3a8db5a13e1ed3b27f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbbc410551cc35e921fa3eac8d641266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a14d28a71493a74af19d655bcd33b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b126b148b4ea26c1fcb2be9e84151f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b15ff0549aae7f56785c51e65bb1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff5e95d2c93519b14e3552444420ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321cfac8c51aca0867ce2ec23a2b513271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd55ba59b91bd74cb0e28e8806c489272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930be917d7162f2d277e03f095c18705273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2cb163d3d3c9826c17cfee428c090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a1182da14565098bdec8ec9e2eebd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf8a0aade1da5a3400f9cb2436c897276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78334d809c84f78ad968f185bd9fd9a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5baadabb5eeb15794bb9d832957638278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b4b31f68c14d23f11199f59321ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f8961f34b5e39fe0f946e18b144da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0199863db680ab66d02deedd86c033281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ef2a14755209c893fd557cf3323f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccbb63066742c6e3c74ac8eda82026283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe358780623f7ffaafba54060b2ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3348e28731dce1eca087337793175b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d06873649d84e748e8ebc253d8cfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007be17322a3d9fcf67a3c2f64506d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22135da12c92ae431b8b7d2dc45a4efc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c504c2be7aee31b513280ab18af4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a20ffb6360304f3894c6f4ca976c48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2882478577dc82eb57a42a23726f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e260b5bef0679864e5b9a90f7ca28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e113cf9e13da46c9eaa624929a5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a27840138f07934514af7f50b656294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457a5e1c9487c3cd2d32121425a2ec1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11650c777156672fc310f2c8f333844d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b9922e3708fa924ea5e530f5d993297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5170eb6704ddd54c114bef9c7f886298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b12b6fb5b3749250c727b76d9c71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2745c7aa245d008843029c6af44ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d18f859a48c94702d231a5dc9229301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1bb68c4b1e17abeab8845eb21e12f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d769ea7278fd6d5a38bd621dc8376303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595909e969a184b2a979b9819ddab8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f492ab758c0c798cf1c4f735738a4f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68cdb95546156b1da59e93c76ba087306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26fd60ab96f1931ab151d21f9bf5bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d112fcf414f3e70e394f5ddce6340c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f5b0f998d5da70ca7d6372e320c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383089df68e0862509fa3f6d43ec5ee0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f380f98bb388293187e435a66eda3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c95b85a7b5690cbdba0e4c432438312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7ad82b0deb064c44462429ed67247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d909949ada7a3e04f8afe5eb278c68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99e30c8786ba7713cf9907584895a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea86e98ce5f0edd3caefa27469a64ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb58cb6c2a14ac1a99a2a357b99cdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220b15a8c79621ccd3487f9f3d2658318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41dbe6f6218df5f987ed1d54452f93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67551799e9ec191b55d712bd493291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a523cfc0ae160d6876591c67b758321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4806217cc20704750a73fa39772fa54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9483013fb4515be030b227a1d1ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234af4842cea7fa31b878d76be2c76b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b3811e9e65d9423006674b0a12045325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>