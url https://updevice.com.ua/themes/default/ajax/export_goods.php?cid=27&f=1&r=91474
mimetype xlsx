--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4126cf0eac522ed988fbc10a08baa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6418c0724470a2058dc574da59eab272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea5eca1296cf8eda85bc6c1420b673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548e7b91bad3eb8cec1d5a38b540554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a14d501247b3ad6863a4e975985fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a407fbc9923c18d500edc9a9181e956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fbd10f7f3a6d1d918b5dad6028e0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e2fba62a7f08a68ce0aa1b7e9d8cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e649d3ab79c1fec529fd0f96a2aee389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273b4c1ec74881eca07bb7105a592d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893076a9dd3871cf2bd1c522c594b6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cf523c594388d175bcb89189b78cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21b0c60ec3f1d2d92b2e2c241ef04113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225dfb5b15d2b42f2f0d33021dab29314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e45a17f6251505c68e6486f709e90b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec9ce67b0d691c41cfce35105c5d9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c3e76666d46523a9f0f4fd9c50c9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d4d2554ae20b80521aeda793bef8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c24d55ac1b4f2be392c59c7ba7c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68a859dd19d9c6b5b41260da7fe5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a7d2d3550f16283e0cd058ebb90921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf963703225d52d44069d38a827c4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc44d50cc762753d50bd13010e60a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a103a892ed37cb149990519da051f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918bd41fd1931e69009012eb7e7cce625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9003db3d684cb240eef73a93433126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62f7d578b78b6f9445468a3a7917f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193924051bf6872621d25465ec7fc8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836f6308e8d5c84979d2f795f6d82329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a11d26aa26baf11519f8a3e6e81d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e00f1327074fa8d9d199491397e76b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6343ee60a0d571e3205b2d56c322532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cdbd6572429914541d9a3e4e39aed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3895bde0ca9382b051f0c4a6cd8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9cc9f906b0bed1ef6325f563f56435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ca15bfcdce9af4075cca614ca1ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7111d51a9e891f19d8a71020d552137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a43075bbbc6d918f0f82f40d722338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ae20b30986685794adaad63dce18b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b003113c5ace62415dcd653b020140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742522607c97918dcd05c7f45c57b74a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b052d93a302af39e00e9cdb561ff64542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523cd7aad9bb8104651e17bb08fd53c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898a149f069843ff4ef4142642421b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f9519eb76ac6746e79aa320a5be0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7d9bf9da39cb4a47fce64160abb9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d6d28486ccf5c539442eced7f5e7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2cf71c4618e19a618e60a44b8bf5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05813ea7924053f4b94077f0b94a1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f7c92b5c89a68ae2867318c1e94cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba871c7f607c19c29649af389d5ad12b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67633f4fb43c135441c3fd96e1016a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4aed4057a476f0d185c530743f1e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6c33b5284a14b95250bd2fb815a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae1777c2af0ab5388441173451b9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24491fe967b154b1412b37fe743f18156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c0d7e854b442984ef8330308ca3ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed86fb0a08a7fe92641d25963e61358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993d0e3a8a541c67fcb12a34b79099559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319cc2368aa4e3196980d987b12e01460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b467e4b45320b351f253ddcfe234e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ca7d01081d4c9f0802081f3631ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746e472ee322208f95e957fc020d93863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6de4c35936eb4baec94658610ba97364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1942e0817866ab6d8fd7335ebf85ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd54e57ea30a57446249dddf99d62ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4410433657e3c58a22dd8afa8bd2df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9985b6dec14ec83e4a86d2bcb67968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9aae2005795c410c05334d00dcbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37442fa73d1ea94ea982483ba4db97870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13abe817aee1ec7d86fb20372367eae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16566d5ac7d46f8cf605fdb173a2535072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028feb8ada413944a55ffb38b51905473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5b568b9b4210c0424cfa19855fdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57308a914c4edf9437f9a607881b1d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20cbfdcba019442212af8ba2c967e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43368018185a5c2afffec4318f81c41677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0110fc7993af26010f3684345969e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca697d8aa91085a3e431e95eeaf1ed6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7d40899cd2db18bae678a239383b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440d8568175b59454cf4d6017532dfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199def1579493a560cc9612316f2ad5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30295bc280e41d90b383588e8c19ff3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc831ccd3e657bac03041c9340f73ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a320a95bcaceb8e1a8780143ed2f5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39be305f4136521373337612eee8e4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a34c6ba33275489095c7f3a86552087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64042dacb927c95d90b88e735a5aa7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9997757ee7001f8310cefbdc00cbe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b99b4fbdef02ca9e9feeeccba66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebbf724def41bfa3c794efc295442591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7007558abc34de95bcc02d1b4205fb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7274b43fa8df56730b9c3b466487bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a3e9a460b3da417ebea4a14d453ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd34821f28a6fa2bf8b71292941f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7633ab5fcd021cf2a4eba0628c37c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d269bd2232fd7b35ea4489cbcbb499b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce37a2ab2e10ed59176e832d0c032c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb921b1e9e00469b4065e28c323120b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297c9bb009ad691de977bb756f3c0f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36350b7675d6e206bff29831227f94c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b080a82568129dd305fefebd79246e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4015d573bbb2a92a39db15cf64bae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235a88c4de43605eec67357d1fd493b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddd9d640c806740fdddf8d4c338e69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803ad0873a9db0d152ec7686b85892e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a9ec454df166ab93fc065f0b679df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46303d74c9e834c818eed82d4acb286f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99336cad1798d22d05efa04c8463bac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d6ee8d5ef7a77f62bedc22e49c62b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d8f0327a74753cc606b59425be71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93469b29a61450d8cd64b4426e31b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765126f12f8fa2b79eca077a6cb5b5b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014960c9a32cfe3bb2eeae641dacc809114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f327cc6ad28aa0f99bf6281a07923c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc56454b6285021392a03e37ba99af8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037af8b32a65e3fb9d65a7e54bec0ccd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3aa51cac927171a3765ff36213e7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4c7d12d40e0f743ecbad0eb7f900f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a25b8fef33b87eb46b195faea9e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d842ba984ac33274dbec3e58fd1da7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e24986c945f2ad4032603244c5cf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69c2ef4a8e997ef62b0316f7cff45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2966d456e3fb20d2860f3addd569153124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b3c6d4b9b2d18cc3dbc0062640dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7c07dce57f722a2adab94d7c41e6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319fe903cab0bf47d24750d7358e9bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54bf644b4c3853e536988c292f3cf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb458652e16d5c32c140140e8c44ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e7f5d38e041df54be9c8bb5c91808130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3538077307af20ead525571c39a0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e677f9b6a12615705a2e9e601903d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc2dd7cf9665acdac2ac78fa7954e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d5cf63fdb939fc49db720957b039134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19893acd8cc6989482825609d4421ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ced1d025f35309c56841a9e88412136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe0e9e3167cdbe9a66869efac4e821137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6f8f2a6bc7bb5dc8d85fdec97173138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea11a7581d895f907ab25a7fec6b4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d7d0536805ae7c67c55330c4c142140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e9015a47a67047ad610fdbe46cc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859d9dbfbcba3e4a68e00910dd52c29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944a6c59ed792d8240d220b6e0a92e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c56604d66987f352248318d8edad0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a072892f320cbae497b79bb526a1ab3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d01adb917cd3268dd5c0235d7ecb80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da47b176b46196d0f40b4a88656d6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4bb442f49078952155d1e8646487f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30fadd23fddc77c2acc9c34776be57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f2f778dffa4cfc0e85cfff0cfc13d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1813c259d80bf4ff1fc9e4c8fe5bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc95275fc260d98cfddc7b85e644a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f886f59149055a44dc091759ad0a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7c9a13a7a5293de51107ed52de4fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685ed0661f9f148ffaa7ffc2a4e2e47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91abf765a47a2930feeead1ce0bdf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24f122eedd4fd26c20e3be59f5f1a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774e400f541c1b8f903fa92466b856158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e0584188581648d5a5e5aeac73a72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f9872d526de3da4cf890558dacff3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ecaa5c8b56acbb4f89311f731911161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445395cc40d4e65ac6d46641f7b6ddfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f01885f84fd09607ceedeba61e824163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664d3a61d6c66c9b7baad9b272524e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8005c958f3697700f0cd9425192e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158944b19f5ceef9b25d5e38dcce3b18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52590b93bd581319ee1c205b4106187b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb847b9273c191a28a6ed4be3f2259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21001e6f56cc614a5c396df27d767d75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efaa27d29ec76bc21e6e5c60b743e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d78b5a0715feebb7a2009c0c5d49f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935af31513afb4112fb875253666969172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c7c4ed1b2ff48a18af14f8db5632173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f28006ca120dffb640639f30e704d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe27c57879597a30cf7bdab957921175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b57a88e539556e4899422de6d9933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004816c83811fc19a86ba6bfa2af87b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ca9717ac2ae194f4bbbef49c461c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b512c5095b3450d7a018b7d0550f04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3d649ead616ba0ec659c7be7958b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c930c876b35339cd3787753bf17603e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a6e7d02733803b405ca2e8f0c8f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257eb08b13589c5d7810c1aee49e123183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bbfc99a330a6f6dc97ed9e6635c08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c223e652b8f0bc3d5cb9ef13830574185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6ee91327a442f813b8596596494e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87fb1386b8122e932706fd8d528c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feca6568c71979668f23ca4f07083ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa8d91f9f39e8d1eb75e326fc5ad1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f285e509ecf778eabb89da885ebb9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb551e9cda2f3d012b683c9bccffc59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d5e13e06738966b5654fc4be9c2f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd623a9e8519b48b3a6ffab2640bb15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad4cf3158e6d920ed58eb192aa64c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3280b24604689711ec7aa2a24d597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0b1c65779628fecef1886e2afea9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac6757649deb67cd4e4ff08ce553f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4bef8c3e637b15c286fcccf83dff8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2453aea332881ac0d951f29898030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95688883e48d9035154f74af21b4ea41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586047bc657c3212b23cf91367c8088201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cef98ffcb3dcca4d78ec8baab8d027202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096be8a717cce3a014dee4796c4dcddf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fff3dd21c197791b4eb8f0ceb67f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53566af68605070e392c7ae91f1d1344205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b37423e78716aa1d27377ee60de636206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855230dacf0be2fe55cabf31ed4d116b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc3e89229efe653e9295311efff48a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ddc280ea4b1f5c1c9e94b37997f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f00d4bf125d061492593f1ed90fc70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dcc97511e5e761b190055d2ea67f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54cb596f807187f762303d573622aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53033548fcb8258705d7bd63d90ab428213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0094e4d7ec167b6fb02b529214d7f3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e6906533ff70bf5ae0e044c9b3869215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50778d73996b18198ef25d48477cc92f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0de79404614fe5a11c340945d8aa56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc972e1d18f6f3c9808e71cbb85928d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d7ddd900dcc8763cc1f09f7bb3e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae0c71c229a76149a325310051698220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc7e8ecf36f2b5957f69ae27124390221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1de10b9506713605aa2600c16a93e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf562e8c096b531b4e5a8ffe4ea67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d55b558f230841342599e3641b934f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f32962adb87201d0310afe735288225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831a26bd7da4a30ed8188b93a3a0de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b9a9ad499cc00a005b0930b60a78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e7ed6ec65406d0e1ec50c09f72027228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3d740aeb21f37cdae63f115dd3f36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7994fa3e158aebdb841294f7b2cb23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb805a2723f6723b7625efaa1b610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342faadb8b194bf7ab90e8b8f67b0c79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d66828d2c2f15122eb24e4cda5f8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4efefcaaad1498bb8886c9967fb607234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad1d7f6ed7e117e5648504924153bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df47aae74777c544e464401797eeb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad86e603514e1c5e2fcc531df5e8c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9652eb6668c3a08779564781d027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413acc2bdfebeabf7573a50d416c49d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2ab38c1b4fe3a4a63deb546f01ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422367ec34e2d3a94f79f365a372252f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecb8d045803d68890b67828a587cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee1758ddabe3994bf1ebea4c33a720243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da74dc60f7d84b0ac63eefc8c5656244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707958ecd34dd5016b614fab20c0b8e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a85afa2ffa24cb405c5490d44345246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca802e7be46e01cdd7ee8f546598054247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cd9f652c051ea316c1d39c4b7344248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cece441356e4e2c3124128b89517e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96582a659cf8e3590421ac1c6d098bc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17b70d9a12d1a83c50f9b4dcb13a47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7ec71d69c0dac60d22db39486a274252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e643a0cdc587dc71accf6ed044b19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d78f4401c147cd4f86306e6810568254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067ceb1452cf11ec63c36b293051a23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73185478d4380acde28a3345773a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282b9e86ff9060e75ab56b77ada5104257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542e75aefd153a513169b2395edd86f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29d76c2f641ed196427d8fe7c4bb5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4deae5b4d6b2ec28e95011b0be036c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7445b14040c74d59e4c8e6ea433f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c01065ac8fa2b17a027a860c4a9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a2f79463c961568d3f115d550b87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39002138221fa462fbc27fc46040fc97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b7d7f0a20a872a13f7c20825a68b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a640951ef683d02ec0aebff0ab47d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7795c270052f2eb2b9f598dc021fdef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b9948f1532f955f5afc3c77aa49d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6fe3e5b9f04a17390cf720cb60917269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa069d8194b617d46da233a61faee80d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660f694cc684dc9066feca61f9552d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1231fb36fdbf1a0a7e9f120a1469272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbee18de283bcf9d5823aa8c1ab7ff1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3d294625839f3fcba0a29e7b6a6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029b43d35973c67e69e2f4f2040b2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736a12599b7bfc71bd43ddaed38e75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c614ffbc7b25d516c00e78f5195df5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e223c5bedcffd392ccd3ef135244278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5807586a218abdce2a3ed2bc19639b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf5547de2a9a296c8527d6113e0e69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4a402e5b7d52da2eb4a9e9951278281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c28436a99207bbb2165332f9228b0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e2593375466bfc6466ba6a27f8c6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1565ba71dc9a8dae4059073a9ac76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c178930cf9e6e8d781d785002f412285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d17a24c3eeb31919c64346e8da8678286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa997724ff5224c11e40541896f58847287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe0fd38b019357dfc3b8f879444397288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce35caf2d96d4e7b79102d0978927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49630606d8d30f36fdd6a3eda4f7ce5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d29c04671a4b12e1ffcc6fb29b1b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c19374caa36d989c9a09773e308ea2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc280f5a273580064ba3549d2b9729293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da399d61ae39f3a320a35eacf982006294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda15c61d938368c97f9cb9cdb0e16f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bdfc6a639d00202a7cf04c38838ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720780006adf00e82ab41d5aceb77d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f84f3a39c1763f0c8150b437b637d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c23c2d0322124664f70e815136d82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b26bbef637c60b0f41d16f17067c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389fc7dd9560f5c7703e7606061d48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fecf98b13bdc7b9628fb1360e41ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df364e864c2b86135708a8a12ee906cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78772d7cde7ffc982eed5ba22c3ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fd10a546f66ed63b7b12e65795ca2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f8b6d1485b3a063602efb3db20f5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac7ec3a8b11e715ac46ee1052d2c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb2e74287851eaa07c4e157cfc4a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b4b7065e7cab897ff68d661af57ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737d42f58e137ddba07943dacfe021c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730ac05f2f5a529d953197ff36af27c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9609b7a9f25775484c097e95c64e60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af5a473ebc94e0636a4e8064de89a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f15f8c4708255681432ab25d9843b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aae7e8132ff07cb78af47dfe7b8e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d003b87a27d3afba59a06534abb1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82359b20f41bba32f124903be2f0d5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540a6d670625f44f477c08b8e312fa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b4a645c9d09165875f0049d77e9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd66582d29af71b63aca539cf1a944e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a41257ea63fd7b8bf0f4364a0d18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e82cb2bee9f02e8218b9b85faa9be9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd48a4b272f9248a5e81dd2bfc25623323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a38b752a4e2cd54db91321a2ac821324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d1759abd9743c0e1c0da3c96cee5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ad17ea216d674a2909218ba63eb24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd7f4e1f3844624a0fa5d5ca29e04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1be0acfa3deb04f0f2513eb6e8d716328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802357c9b7f8396d1ad4ccba00999caa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5712bc42567517cbfe67016dda3b2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67888ace94b84cb6c27352d1259c75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adec8b5648e0f95007bb4db9c63a9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f5dcd06c289a6d26ebf1b049a352b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8799ed6919ff5f478d714bcbf68e161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919ab8375e53d94721bae6b47df548b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efc99cd926618c5362d08423775d463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e17e6720ffa5be8d62adc68436a7ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f87ced316dbb9a61d10731954aa3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2ff645d52c6b71f22c1258ef739ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f40157483caacb00ef06189b02d107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1aca1b72d0dd97bc5ecfbcc78c53c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194958fd4889090bac559ba5ddd0af1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e95de3c93e9d08d9e58c48417d1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e27c024f8cc7a09c65c80b1e5a515811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331cddb2cdaf9aed755a7ca178960e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b897d2b4d7ae35e88affa96ecd9a2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b9e8ff1b5c99481da954af5121c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402b77737ce4594e69c76cc7ca3eb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed101e72977e8f05d3ca746b79214e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5915b6d91b7f1798f71b9cc09cdcf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d972bd3b59ec24858725f1e494ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec25c8bcb310469762c65cf287c7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f990449d1dedcd8fc3a1376492cd8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e0c60c557b9db776ebcb701ce4b6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02fd9ddfd01c3c96709b673e676d8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69090f7a9fcbc29fa313d48a62a64923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b44a4f54f29c661bc3a8a54f9d36324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769033ec24265b416faa1d688d35dc5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378f4fb029ded904b41cd601be3d1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b74654fc31f3f3124639ee8a0880bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105feb759ea752e300d5112d99fefedd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4717da890ba60fd369195ef8407218829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bec0c85503d3ade7893b906ef55e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d1ca82f1aebf108eda7a788f20b7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2627ff97476736c872a8377ed4f6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519cb8cb7d1748815bcec310663172133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984de84ec0c3d04c5c1a437ca90973c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf611a5ebbbb3a90c32319b871afc87f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413de861a32de09a21175d55b000e67e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed05434b3f650a1e673f053b9015db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8105548739b6c66764804e8ba9b1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56262940a8891f9775f3eacf4907c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7752e939a26bc1d9d57fe48618b2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5942ce1b25d27356602efda04d92c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc096eb9fab6682b7e620a6ceb52a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543119254ca24720dacad6cf7431f9fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae0f71e9226b75d74812a80a300f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac39ae73e1d3cc92d9038ae7087553745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e3aa9d8246634c677d5564f8d1bb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ac060ff751827700b03deb54498d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278a56c4fa278685c85c7e325509f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc278ce10c6b88f57bd7d3b432aa70f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db184136e553fb50fa04cee277e2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2eeef6029598940a8d68b98c778f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f739c7da8271e8b0d63d6a987ed281852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82123a2ccd683f8296d0c1810c2472153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186066cdc1867c9e66ca0628b893bf2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efed6ec8f009d67f2d79743fe056e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c3aff37ff4452d0f23328345bebfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd9e72316a910e95171caa9f80bd4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9a07aafa3329e6d66d66fa0b6adc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05899e76d4c97ea85c82a915bb83fdcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe49eba330d889b1c8241bf7f19bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839995a970483a21c1961ca009fae22361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cab18ca42ad7dc58bdafdd07fdec5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6357dcd096ddb71b7690adb2a839be963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231dd4a1d3ecc033aa743d7de6ed80464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041d152bf825257f9d8bdb662c870e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac74a39760f8ffd7b44490763899b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53187e6936cd1877834ab0b3a0b43067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03886f760ad967df26ae63f3ae1782c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f72170405c13a5d5c3a81773b3ae669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74afeae137afddecbba766cbb5611e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9935f0625a460cd9f5a8d237dc75a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fef52fe1cc5973b24924634c046e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e893178c4fd77de1e24ae0699473373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0812e0d1884646291914ec03a7e3c9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b5767f969ea40bb2d2f182d2a75b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155835fa0b191115c8ad24b4a56b60276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28d8dd972967683ed0a2df979a208477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36efc37ff872037c4894d560b9a4ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9be7b9fafab1932985cb40a6d4f3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fa57f325262b6fb5be810ee7d1a1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52be15ca6548ee2fce766386ce5cc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e9556bb7fd34d01d814d0cf1f74a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def31c589ad08fa0643e924c1d063e2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ddeb53d375cfe438fe122b05d51484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765609225d2080b0c058676ab193b9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a50bb150af5f53caab7f839f0885d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af02c38c42df3ad9e83aaf9988b4b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400c23921ca3245117e20edad7300f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02cda076316e6a0f11af567ca072eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf620aa37b07e77a13f080e09d0d5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7bbf6f0170813b63c6c14909b6f8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b878ec291a9ea34503bca019c36a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa25398ee6019d5b8d5362f76ed51bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420536bb43138acf0b1c87176836d22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103c49fd068177deb3baef5f645a8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f7f26de7afa764e43d1063a28aba396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590705999a32338156854e3dbb91f6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf9559c9aa7d502c9367b8044d4a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a65e5608a5f2f4424cbfc712363299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e77a9246fdba9a457651fc2886f48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb750adae8bfdf83bd5c30b719576ff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5ccb7b868c988d9208952ba992c92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a5978aa664ceb9c72dc79d49d039103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c5cc4b79ceba293e6e572c8cc6673104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872dc4c3d3a365a7f97b01f3a4c407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e810a194a6cad6aa490cb00d9794106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976537d87b5ee1b1a2b50591bcb0000107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30bc1a5517c384915e9a633fd16ae5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb886367b11d68579e85c3285a69c0df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511a95a66dd2242053d2bb7fddb4d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504cf6552270d5a13408c30e70ebb61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8feb965ebf77f6a0ff4e9c14fc4f71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96cf7778bf73056eb26e86a406fcf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ae790704acf34c3396b6f3dd981b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80839f10a4dd8c412cc6a6769b15da5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550a3a31682acf6ab52361fdf52e442116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182cca282f408caec074829959e073f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b2c8c66f2315192ac045fcc67166118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913a479d7e4dfea5bd0142ee5414ed7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e92685686f09c1e9ea810651f466e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460f003b3e40b36f9b2a21ab5dc9579121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a94f1c0cb17801849f5db505cb00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a30cd33aeafa7be08086e6eb1ddb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae980935f145b3bf5a8387c035d7501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec265939b89607717edeada63c44b6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb3a9541b0a73e7288301e470a3b90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c21abc4c7118f9c52cbfd10e13c214127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec897080d3bbfe8f48d23da53251ce30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e839db9553568c7106a35eff8927129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1824914e4b46a979b17fea269d9c59b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ef20d443bd2d9f26c487faaa5c7f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae5bbfabd11e82ed82c568f933071132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4d5381d6046728fb4f3b286b834ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136af8ed019b4b9ce217e96f75ba02a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f5938d6e0f431f133c71b6b57881135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb7ff8b4e16580213dbb5d03b26691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bbfe4d1b8ef10f2dd82a44820d100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd560a48bb69c78b7c622c8a7e7ba682138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941a90c47155a02ea9925486632620139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076525846d4ef4dc6f5ce32a86aa2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f9033352b9df7812bd1bb48a6072141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7abfb305d3b32a97d8ceee8274fc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93be3f9290062464d94cfe374844b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b90c7da27ead80c9d0a019c836af7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf906be357d66009a43a09fee6a219d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195d165c56226edb2efdcab74e976c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263d4eb426ed6c2924c38b7b0c26f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf699269bbe26a56d5a93a510ff55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713a6560e7e61c046160237379db38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30318e57efcf1d90c9e7fec58d9b02b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6c49280d210665b8f4c00617fa47d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ecf1c1ae157aed4a356b874d5207b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5f73051a2e1a2bd0fabad4f8ffe9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21160f8580d3bc2e0fbe5aaf0195e3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3620c7c5ba28a0fee28f91076826a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4a5b27db0a5cc46b05ddce619dd0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4f701f0549aa6bcd2cad3ba12bc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64a5f531e5ea80266f9b9d23e3fe0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bfba5066e62fa84d7aa3c2322599a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e3ed570f829c031f8fef8be2cb719160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1340dd0f7da092c74eeb32682345161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966b5290005a76910be0a33ea5c9b41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14823354dbaac62122f160bef15b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5174b46042a0fd5416870ca78b4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ced980e2bd24bb471b1d7442b306165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7517e25fd180a92fbd0a37fba226a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e39904df20bbd45bc6ded9fce9a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab3c03ebf4dd035240c98bb7487b9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acadd7324b497b1818ebda6153f908c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe1641d540fc92d6812446726dd89e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80588dcd701c1236ab38110b7a4f202c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127fe8f2804151a116794deb08129dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483a9722d0a19da68055358fdb37589173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42b8ce6e2e70dcbdc10f457ddd44d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac8dd32cbfe5e851585b0d6ae28624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a8e289648148e83a3842f428422c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b7280406629a1cf1295dba9eec38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185c101f392e41f62df8123b8cfbb4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60911cc028e68ceeb36215db8bdd123179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6260b430d17be9748474d35cd9cca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c404fde786fc44da634e2acde65f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ea6c226bc096813da89caa4ca9f40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06bd2c5889b13dc48bf9d1b8316f85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302948a53471303a45f0d47a97274d4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462846dd3675c0bdc11e70f1b2ca359d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e61a80c96d2ffd781440e8dcf9595186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08891f9d9196fe5b4f660a482a3eeba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2c9a17459147bf904dcd9b328da5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12dfe46e5be3dbcdd7f3f4da47e36a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd6f733846eb5a263dbfb572f4f31e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92a9640af88022198bfbc1d7bda0cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c979a2058bfbf41f0ecd770f8b81be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6202c6d0b5f02bfa6d561ef44a4e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679dcdbfc547b847336572e7baefb5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df115e18e8c2d6378d02019f68668b89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7687c2313ddf97edafd19b9716d49c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21caa1ba3898e68aabd29c56559658197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74924f37127129a0f9140f151ded09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dced537ba64b8627daea580e3ba9e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6d1342e8226464402c35c7e9648e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1bfdddfc42a4770a92117b0dfe825201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29483c90ab78d4cb28d7311ffb26c8a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617eceebb664ad3dc77d18ca19d2c11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b051df56d484815d80286e91ee8bc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92688721ebf930c172b5e35da3efe57b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c46392f192074dbffccbb2604b0bd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c219837c97c12845d42d79a3521c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfdd99bec8034b2f8c7bd8a6ac1b6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7911edf573667a5f441adfda27be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa451c0f0fa02eeaeae04dcafd407a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43625ba1939d05a64bae7aa0b0cab85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a8afbb3b85f3ab67592e949473c0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da032dcd80bd59cddc8ef08acb0ecd1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32f03c348cdc5d7a2b69f1ffc469a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d6b16348185829b478fa71b432021215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f449794a3aec63921086cfc541066216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebe76cd3023e8b2d6eec999b55e72a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825a05f6aff9bb9561aeba7e3b04dbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280df03cc60da989b0d5b317f9b994219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b5d785705f608fa786b6745c2018c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dadd8b2b2352bee487b1ebbbe4df7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e0446796296d74ae16aff1a29041222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ecece10a7fb651190cc96083cd27c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bbe59e92762b1195c4eed1327897b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2326a48b8859577ba19d50a88d9d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f0cf5de66ff43ebd4f04154e892d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20032dd5a937267fbc0933acdff5a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a31018c051c762a9f2686f252f4b1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae6d785106f334277ce68b32c2a9e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee45d56531235bff55e6d13a5ab0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2cbd0acc6a4df3a7b5a7220bdc27f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcce3295a3b8fba6c2bee325d479e2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808395af4a4c3cd1eb6fd34dfa2a711233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69eb4ace2995ec6fd0f245e7d4609234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d4cd35aa149ba222cf331085bd12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62538d4ad61732671cdbdd0b86a9c46a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99adf2c840fc4e6865fc0868b0fab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b7831408737a8ae40757e3a5e7f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55327f79b00eec847e49ded4c901cbc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31842922dc40236a884f73975416131b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7575dcff041c2c5fe697100851d27d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62905ee5b51ea71e6c53c185d4b782d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2f36890135cf479bf6476cf52148243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f41fcef528e657d2f925649de3921244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5485a0d6d3c07a994f29e12e6e67378245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b82c80741f1582703169396da142246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813850cf798f9876c5c44cb005c5f972247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2187d9109310b3179429439374f852248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221de3fd5425cfdaf60aff717cac1ec5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d4302182b6b5984f773011a620a3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee0259e2e17a92f27bc8f10b7a974251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592df0e86d159c1e8290cfd5c6174781252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017b548bde805e4d155010ded891d08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06c8b77a8fe626d5e5f23fd2e3baa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f177575fd72e0e66a61714a306c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2867df6f13264b856ed10cafcd43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2474ad453361fe27ed3b3df49d33b0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e833e10ae57f5e300017143e7b545c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a336b6f181eccf1844570749fbc07f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1f4ab06ec4b8cb1b6a6675fee5d01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562558ca7e6227ada0eb2fa0c475d3b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc7f5721da1321a5d4bdf5a2e6e65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eacdaa4bfb3d56fee2b49537a9ae40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99cf49ec57653c9831499bca38508b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96051472419a43540df2e4b368464ad6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01195b991b1d63c082169518bf5ec3bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2651ff0a57470615b9f3443dae262267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cfd904466672f2e253c7afd9dbd90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a19a2cb27959937094ad213c9c0ea4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac4e145a3f7004fca56d392471982270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8c63a3211cda758646536b1d81832271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256cbac552842f7ecdf300bd88e7e30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee2586c8894766e34dc1c007c4d0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2d7f6466c0b161e725178fef3431274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea1ac494f20a344f620c0f2dea17b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64f8c2e239b8f698106982cc3bbf9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212641179842fddc7312395d9c357d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f4b9174f7780ef034f0714ad9ade6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981340b56334f7cf91622a51b0d468b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e72f1fe1e49e9d9bddca554d64fcea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe6dd510d9ab637f4f3fee96fbad3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5b8fde94fa364a9805bd3c9be2f62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85df19dc54935eb54fa2155d4637b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a79eb7753eb8545acea940dd03c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec39a53e82bc7f9856c168ec0462a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4b36112eed4f029db8bcb37c7e08c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64052943810080a5c46251b7e096c53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52211b4c840dab16f1f5a5e1cd29c176288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645665bfec800602b6eb9f1ec31f1e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480cb72ab4455cda81b09398d73685290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f2b1348ea93dcb67c729fbd5860ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e069601da6328e889023e170fe5dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d1b299458ed5eabd4a460b6cc8b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd2d508b969fcf36a5e775cd59dfb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d65bbf08b5fe9b18e7731fed7f6825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61076d1c932a14a3382a09c771ae276296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a1fadc8abca3d37f04b748777296297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63578a1619a71aad7fc42c2b4b6bad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924137a6f0a01f6576bfe5749350c4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bc947a6856530731199455cb3d92d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aa394ca30daac0a2c0b5cb8d794ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876742df20e07a570c8fd4373d04bdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca93a9c1a05aaf77e12422d6bc5e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dcec41815023ce942f32d19d14ac6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f51026ae65f858e863a7be116f09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1cd823ef2fc7dfef7a42eae33ad9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8af1bc97655f17ce91313c0633f86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6286b2962d5aa08be61e152509863308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d08f533b9d6188aaa3a528c834c558309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2704634d1a0dec257e8bcfbd9d9d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa969ff8c81d339136bba1bea2c0a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae538ccc66b39b533bbe300d2dd79f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5003b5a815183ec5ba0fdc9014faee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcfe64b52d796417128d3c6cba34ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c27a6def9b7fd1815b75855a49f3e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f6c22ca341de4dfd5e5c2d1d134bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5d101724c196b9a61188efb55f668317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7fa1fb32a05199258721e974ef50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed1b0c827b07671d1faa13fea0f5d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a37ccdc5a5bd2b29cd83b729800fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7228b83202fbd060dc460952ee865321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d8e866bc4946b5194e2fd0321f9b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889ea5e7ad95f2a3f6b842150828594323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeec0ca0efed666acd6f6e905d04fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03a15c3d2ba4cb6c38082ccfb8497325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>