--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd25669f1922bcc7a931c2827873e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b6162085c24f2c671bb412b199352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5c55e991b8c12654596dc64585b1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a105c99dc028d2114876edeec0fc9874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cbfb0c54ed866f5c1f37169b487bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dd800379e147fa381641e6ed0cd4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be683b4290c915d27fd3f23ca34faa7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c5d92e205e7296bc3f621998eb8578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca85316d67c92a8ae41d1b1f5e9a8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e33708cdf7070adfb1bfbf12a0db210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f3d1c43f4098758aa568e2f7de00b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7258d135105fa75c3b215e055af89712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf758bdd6e97c4a78ec8d20eeabb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc3b569779865443b80f936fc8a10b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f5caf2429d31c7ad9b4378cba1cc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354128623431ce383f2b0f002c5263e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5513b8432d6750dfe03af753e5ddaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730e40232907de1fb4ee473eeb64aeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34292bd0d8cf7342e66a8db924a9b6e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddcbb12c2e4d623c64c0bd0ba72bfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709fc147df22b825586eeddd5af28eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafeaa644708ad141683bf5815939622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f75e7f74377672ebaad62eea6953423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66092dea52cfc9f769b4d49add23cb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4cb06c752eea5dfa45e184a6b07425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde631e7a84406ec058c466de1d91c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb02cf99f1221a71508e6df9951b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804877c2319e3afc2aa9ede68475ff428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8cb2ec6bcced40252f7ecf9f2d0d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadabf154c812c968cb1e36d28aed3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe5d870750770302ce9455105eb3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b177d1c21a467b6563c78f5d747c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c7d0dd9852aab7a7f65beedc710633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef46c7833d52f3525f810fadd55e4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9fc57c3c5c3824deb57244cf3b71735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707668043f15153113bfc15a7a8d8b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a89eef64a6b5ac2621cd567a389237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3973c3995b274254817dfe9034d0e7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39037ba11f0a93028ff5e7770d8415b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f5db362202ff93b6043dbced703c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d419e169150896fd0ec3c1899d90b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca944a4fc6e67cc4361cbe7e24123242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7656a1f00a8525e722287c1006fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b49f99b5b2f00a6e02fab3dee97244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e474fba1f42075fe2e6b9a2062fa5f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ee679b589cd0f71ad093ef1cc1bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539932153ff9cb5529f2b8bbe30ef6af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2f73fa064034163a8770bb4d8ca1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e037d0b8d8fd600453a813b36fe0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1d7e1a4124c1aa5f5ac5540a5720f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d3b2513ae79347e205822366038151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8630b30e477e9901f4c6b89911e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8987ad1560b968c150ae17336c464fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58288aa5898ea6169a551e3606c8027354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e71af82ce8db149366062e326572de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f576623cdaab9c0c94683a3ce0aeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc4b1e61630b1168eb818795ecebf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2cebccc53f061e05b3b1be6b3a05358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df83a953adcf60a10663f977f8ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9dd41ce7393b9107d0a943ae2c2b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee36b78c7240578ba205ec3aa1623361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8fe479769d7ad40ebba9c52c5558662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53d851420e6b79c47e5487848b0ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80e56b7b203525aea2a8fb7c0269fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1552d58d99ebc0c403c9bf6d213c2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651f1b7ad442ab8f9bdd722f5ef97d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05933e1a03cc2fc74bb980ce538fbbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979b622fd86d4f0fdcf63567620b5fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57652adc4fcd42885639acc036f93efc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035d90f3696cfaf190e64cdb803651470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda3ca0b8d1785867cbba82fef66a0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6afbdce174a73c94bf387f1e5160f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab2a750715a3fb30f476224b83a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ddd956e7a58a75e896888181e57bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233799924780e4b0d06ca9cf43e61ab575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaebea8a3c17e76b657a14f058666076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a8c9cdff13a380b3b593b97807d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795d7fa8d6e79faa446a739f7c649178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2882b1391c1e4a16f002b5dae53db979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ddad0202a7cfe21aeb83a8720e87c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6c3f1381ab31f4f5ff9295a03ef2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968c7078cc38e45cc37e7ef6474f21182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd4f558e64c66ed0171e499c3c16683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146ce6264dec8b9805e1c0ad552870984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364794c7aaa192c4ae16e070cc3382bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2438dc38ed68f4d26ab7b9d77f939e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af65de3d813e36a08df17367c446b5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81698d52104ac4a2466edf723fb3956588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273668f58dcdd95a7ae2d196df5937b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9dbb00dd1eebc10e794dc07623aa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282486236794bbf067de5cef206469291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24836dbafbd91e1bccae527e87435492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a10587dbec7ab674deb4402b927d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfbedbb24c425bacd5aae74a8b57ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02822f953063171829c1a5b8d29810595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875002202a8de362dbc277ef63b5403b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82a74364787bc416bfbcde2daf731597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8890b0f1a27b450f2ce159ed5cea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64d682228db743d76bb30d479bdbde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e271366c985dbefa9dfb08e27c4e08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3589e2b2f9d93d1660e2396b4c972101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6873b523c4927256cfdb8e23a2b17b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9434c6bc59584991f65c334540495c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1f71227335da4bd47611398050b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3057535357239559f61c6a1a411e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a145fcca793fdaed09c3c13c0694ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd18a774147a8d6e55838ae0df528107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c549371d8b81a98c1dda05d208ff1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb97ccb836e6442f7fd31a4e092f2b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8e7cb6c208e6d19fbd4693a36c004110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e379ddf4cd95811a99d6423b417d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24595af1c9f8f51f5ba68d9d858ab8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b783f216c5b8624fc94c519ff82d032113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be7cdab176898b870afce92947d689114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64a28e1bed916a37a646af09ed7d89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e9e6fc1cae1a03dae149ea0e7cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774424c7e1caa2f35f8a0edc702f43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251838d8d3d2adb813f9dfe5ba15f6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e401e0dfbed450a286edf9b44a43e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4581a018498d588196f52735f301120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c781ed9b52582647d8a9461615532121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f819c785578a1d7c1daeac168476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a151d5a71dbc0e12c97906ed3a11674123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cde83aa81d991833614e6eae530b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f767a86207c9fe1bdf28472006375b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd8b3e3317f87946787d403823bbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea2ecdbb7b8939216dd62a3f51fea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b918bac5fe80216ea3c4eb52cc4dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e914549a957cfb94b884d09afaa6d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad282502d394db4f31e2564d57e95d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedbeb9c56eea4c674fb49e18c1dff7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea53eb2f74964686274622a686a6587132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcf4d4588ddbb680331a1900788985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131f04d19d95b4fe80f5bdce457a09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db28e8612d91cefff706be14658bd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a02c0fc125ec389e26dd5a149ce349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd09c69b1f313399f46978e00f72854137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c60a998f5a0cb14fc0d221aa6c02f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e052e2e0235f1378b9771de33a0673139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c1edd342d2e49fa9dd948bd1208f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc72415aec7f821d65d24b2c6c25ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49abe586c99b182422c8e96873f50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72ac8e6992954e8404d89b19e1a97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407a04e8f8adefc16cfe637d0ee42b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2286c8491c7b6b33cf153eaeb14c7f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd003392b811f7e0eb1814afad7d3ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f3579c514dd930cde02c9ac78f964147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e0476dd2102247b4ff5c0c472236a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3a49db0081a0dafd373e25d3b68f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc70964df0ee92785219b5cc3fadf5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeed4f48bc9dafbd3ff4e66e596196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37934e270bcef65cd7d8102be72f85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e8a42e7812c1c2087dc518f16a194153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c98e6d138bdc3dea3fd6f452fab0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8bba97ff3163446c30193b1429bf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5531a8a1bd20dde2ba8f4c5b5b0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52001a79541c849934470ae9ef8068cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba754dec22d97b03a838d807a191138a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf76badd58463668ada70b835503359159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019713de0f3c71d3c103d0a049d9b6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f0aa05e081e2828678c30af95283161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6eef42eac13c90dd468a3a78e0313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012c012a435721b875a1629a7cff698163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c849fefadc593f62a979e249838cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6e380f048cb6ba3ccf6f89f818b24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2a72aaef4652e89666cd967c41c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bd60c47e4e3943f1e10da2eb3ab19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0e8b9fbf06efb886ae73b6b8fb05f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b3b004bcd6d26810b62b5ca80b62b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa237008e7b4ab990bc577062e54b3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef33b3039dcfebac64898b63e0e9d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e18df193629619694dce6c3a3b4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccefc6ab00f485e1aa45c8446de56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef589873c81cd0d6a889a7aedf541e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814d365e5b076563551c9743fd6839175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf870fc17ecab538dff5fc324a1189176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c1d755ac0a3fe4e6d28aaa16fd60c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa4ef34c40052080a7537b26d9bf94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59d0cce54469f0b50490f91c381e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6590a4ad5ce0727bd47a8de24ab0fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669ed91dd7a0a4a1a6d24d2f4d14b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae3a392ad2f50935b312d203d930ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4efb1f9e3362d7058898474bec9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b707eaa9e091694c3901dbbbcdcb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a827bd11924f69107a0645fe3e4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbfdd3c7a4f7e160c194552337d726186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a561bd60c3261398a338fdee4e4669c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d2a43dcafa5715b5c2e4d69de07db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c1d6c4e3371e565fdf8aded6030b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8b5e400619b98119ba5fddd933680190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798713445d2e9f34885786cf96baf0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b6d381b13d99f4396481aca398bfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbebe2b3b34758bb272cadb2cffabd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66edd7c17c3e388564da962d168ab3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724457b14defd411ab049f9d34a5225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28326ac05597fdbda87015d7dde34bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db8129728df6be16006d0723d215f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fed019b88f931b370e06f64a882d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c1891d17d09bdd69ee21f4008d9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5825f4f52f1f7d12aeaa6260784eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542e8862b4f16f424174ae019346580201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b6dd4ff01b081010a106cfab0486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a545da29a8a3ef7b156bb48dd09cc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fca316294b78afeede334a67ac1c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c6101e9e4f0b9af18b15eacb51fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d98641fe6a9088ba5cb9af457061f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1d88ea54ccfaaef729b5c8e1e4f5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af29139e43edcc4bb668ba8347e08d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faaedb4ceed8dd475013e112070e6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8709435888ca8dab44474750fcd291b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b7d9a8b9496efddf5c00d2281cca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf557aeb38f1467bdd06ab669bb5133212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81264105443306c91a90558b1f598fa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd411be8044929e2973c3b396f2e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4a01cacbc84b18d0c0293af18ae09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdbd09817a7471774b35dce81e85f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1de5e25bf865b1d0e04d9a3188079217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687973d1486290ebd9189736fb5416e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f323d9458b72672fc804d54b59ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc203a7b828d96883905afcb7767d560220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f546214a1798304a313173adff75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7480c57449e22541f2df755f069dd93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb0815633981427a748257d26b0310223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ad49f554270c35c1da5d9698072a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78247a4dffee88b2571b95dba5dd8a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf972c519328aea2163e41b6b678c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487068d7914e278e405d7a8ceff1f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ada9a6d1c359a2a2b81295a69c9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf4f4d8ddc8c426d71394d2b34171229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0253f98d49fe7d22026da886b3ae3f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301f585f154663d8fe574034e5d42d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68515b078e42eacd8ebbedbb292e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d30ed8180ca1547c342cdc60e067233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0116a2b369ac1bbbb72ac7da7412234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996c1c29448843e8f507449e8c719d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ca3c4ce592a99270a4ebd4935ce4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47571d0d1c10da703ca7f223929b47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307bc07bedb1a73270ae406ea0e813c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dedd0f7767138e36a8b2573690e5bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b0b46689c0c6bee7ec281d41eec44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d93fc5ae138c11fb9b7a7c57d41b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea53e2c871c148257d29be765831577242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564332980e40fc223cdff682178bdcfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb537943d91a12ab32b99378d6bdc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c743ee0f4c1e2093e302e89353f09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36522e26f49f2e802e0e3cae26849c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f566faf42373186f421446e405e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a1a463fde7b1592a916cc769af4a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf3065303b20532451489ead4eeaf4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6e4a3496e1907c277efc0af9c9139250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957dc872b08945dedb5a78a47626ba1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea9bdbfed6d926c80840f60ef0ecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5c23cf50f86a46aa455691d25aeef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbcc4a5202ffa9200560bdea7f2133254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a821211046f0085380ed599ae9d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563651c76ad648e2c6055e8e327a30a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d2ecb8325e7d3d43effb9b03ca568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2309ef85549cf19827d061ff91c3fd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800cc73cfcb7553c867603757c92758259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bcf4a3e0faa7e31c9b6ab0bbd05a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a2693c287d37757832058ef142611261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ef8773abc657dffd562c057630d22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06677d54bdaf8a1641cdeac9c8980e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41876a89dbe42185bafd458c75ef5303264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23930bd78ea83ecf261992b820826265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6fdf8c9155bdc9418fda3f1392142266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68812bab994d2b97f7891aa4aabd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a82f3b22e48bf66b7a30bca8ae3169268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757b17efe2517d508d1d25542eff9b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d8289c407dc74406426cab56477f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e751d28f603a8ca4eb6e9c5923d50f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1859a4e653d65ce17fbf62215e146272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d0118d167b9753a45a5187239697273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac6463240f90c0cfbd4f16724dd8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc58f40ab5f4c76033427e972ed035275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367d042b77c49f7173bff5954ae63c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13dbcf2c8b23ece4d8d2ffb7ec60ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135787a98386050a6d7919544d43779b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c28f0f505955092b86c5847a74206279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7fc8494a23abf9b3af8535b803ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c0ea709df3c1c4382ac7ec45dca48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa1f56a3e0606651c5910421ef6e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0dd96380d7af239a87c257b664ed2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77184d36a53db8d7b791fafed6481f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b498afbf5fb134e60c03d255c9be43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665afe5b4007c919911d70d13a5a528286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31455fe18acee20a2eb48db98ecb99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4a42e227b9c2fe2c773b963dfffc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48919fbd12b6a827ec263418207e855c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e1f939f8caa7f6c06694740d890d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523423c66bf9b7469065b433bfed5c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e227db9a63efe6e10ef51a394d372292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1a05a3604b002921e4cf64c09aec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a41a313f173f992ae0f2d9a1fdb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a169c79575322d51aeb8fd69384aa62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372df6ede48fbf1d3cffc9aadc46405296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d0668f30717b05e6561754e524607297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1347670549facff498599e70ddda686298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c139c0f545f1252ee5199d36c347ba8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ff478ce8e52905f46d1531246f9f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09d0d2e5d3e081dde2bb943ad22d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0e7b0737ff7c006e895dfdbb1057302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc822fbc847b429995ce26214ec03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e83a45c1fa01a0e45099f10086a82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde41f2b225aa844daaad1f488e0413e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b48be248de4ee237c883a87104657306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162cf31e28e5791c643890a77c81fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3add75a3e0469441620d88c22ca48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b917e18351a5add111e88ad982f30d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1cd69ca39a8c036dcb18db4b5848b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd52400251f3137ebdb2435cff40132311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33e4b120a9e03004994cc46f691b04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d7d80dfb57e5616ed661f0d9e1d48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90897a344ee42ecb6681d4d5ccd15aec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080eff328641f4e6e06a9bd3363f0dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690f45b8359d6f55f067fb225135874316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15da4a3447cc3e01298dbc0edad38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f960b815dec32b3226b1a6003622318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af167e157bce008e710cc8b3abd6223319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469dd674802190990a6d3c5db274d5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630eb6259413fc074a517d5a9ede65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a7417b16e1035035a01fee703f79c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5db5f508b9674a1c4686d1fab5639323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ce48adf4149922aa8dd923a0cb37b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c904cd131db5e494844d5bc4a1519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7872deb54f62ff8556a9eaa0b7fe20d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba9055fa2a78a4a0eee649900e3fa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b53046cb19810750592c70e8e776b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcbbc21b758b90452d6a690144c3d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b739aae81862c1762b73df71b795b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d302abb39d7339b854ae1d0c880176331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649515ec4cffc644b10007ef7d06730332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397baa98fdc5a13a250f9f2b5a3556333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ccbfe1b4e546ea81e9bc9e5459c0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed55c842dc65ffeb1e1afa8c9897ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e197f3364ac172bf3ed27247196bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa93953142100470bf023e8e53b91d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa23422649f63e261f243f5263435f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e571cdcae7efefb1ef56b11031b67d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3ec5fd0b0520bbd19ca1d84da9bcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2083c9c67db2c7c118f57dbf84144b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8dbb3bed07319563809991d9c9ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78f0fe7530f82a05c7e95d9464902a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee3c27d97c8cad174533fdb2b13b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed052b08fa8c02ba9c100def377afd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666d65ffc1859388e3a3cf33adf8585346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26730e4246ba4bcaf7c5fa135cc30eea347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f048ad29b7d42326807dca5d6c851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbbc9908d1bb1c46d51d804e5607af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce116fb0f3ff7e2fd290c50ba0dfd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce366256fe3c28919e0b0dbd3aa541c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee539af8e767c271c8f08a4381b374ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e930f57d1c0df861fd5f18607bd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b3b14022713c9982434688cf31347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4b901a8fda053912ac2ab22edffb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c91cc639a06b46f4a2f18dab0d43c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4436c1ab1beebc514e83d56b86dfc6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca036dbc6c1f4c03bde719560436c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916cceb2420780d5d721a335dc02f6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5706949e1375aa97df823f08c217613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4427d39bbd8720bd1231f74c6ec8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb239da98fe077c06ed7a397502e9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9256689a226a34aee17b1161349c6a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b7d8b4f0e31a5ae1c5568003bdf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bffe86ea555709cb27e4fc4ee9bba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a272786b31d79e671805a0fb0da8d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d50aeb7be9e0fc278452896a227a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7d9258f46ecce9c4f94c05ac4805621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae510cd288b27dd177118e1d2298d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52d02a6a881a71c5973672fdba91223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a6f69f2b33aa06277ef4f4a77cc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ac0f2fad11a856591404e640edf0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d101ce13e932897ef63efcaacddc4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48935ed700d3b4da14d2b36942c3e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a767262d665956e7438e91d4d1653428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd948d0c53827544edc972b7bb0fa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fd6bef436b3b3778b0bb592fc6fe230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0846ed3f8150f9bd398c373439e47031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431035d1775920097eb497dc6689a91232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468d66bd969da2d6b8bbc8eea0702733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fb0dbb73a8ca0432e575088167f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf30c4fb8bdd1c79dcb9d8ea8efbe435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab89ae8fe4a4475ec9a88ee7da300036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99045ec517140e5e55aa5cbb9cbc9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1811b1ba408fe32f31e8ee69a52c4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5facb19c46b4dca38f6149bed4c9e4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1548b2c045a2f6cdaf053955573e10340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff450138d86569818b25a2ae31bf218441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a34aa6fac3e61dafc05b83038f42b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c78c3c51d18db9c68b946a3d27af843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f3e33df8848ae578c7c9c719d9f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b8eb839441535f51b9ded31391fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be796e62e213df3a2b51f545571cec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6824d62b606c05df9f4e9c11c149b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd41923dc3f31af6e3c437637d6c62248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43367c356522687badca08cebff54f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a992c715cc7d97ab29ca0d0273a03250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834be6d3e32307d3cad881c197dd9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c887717f369b66a189e2ddb2196c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b80532007bdbc8d0eed9bd227f8b5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a660d55f522f8162f2e14400c683a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d91bbe9c411368fce668440aeee14b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9afae78babf89299e4ebbec91de4d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bfe1fe85d4ff2cb3c140c7d2b635457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787ae080eab7f2f19b39672c2801f2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ca1b19c091b0a87f2ea8cba0e54559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f9e9f9ae9086e7ac2283c8607486b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043dcca358b7b5f20fde6f9b0aa803b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9a14d01259911903e4eb6f1fc730662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548751eca769cdf53f2ad195d146024863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d845133378b17ec55a514140f9c81e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffba45e45e8967ca217451bd85a1a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1f09378d15c3a9e1fc3b02b6cb8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4e99cf1e0f235681102b4935f64167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c109ee47247f7133f116cb3a04047368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d228e654feed40df692353dcb640a5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3b9ad503ee5eb9e5478deb8b4032470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e6ee7272b5b2efd1df6b72d1e43871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31657d8fb7fbaab67d945f95eedaa3e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ba1bdb68e35b456d27cb955c1d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d28550983259d9f77a814cf3d43ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0564d103d1068c719674b6ae09ce25d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e82e3aa0c3a3f0f9e7190a13c7ee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274446357c1b4e899770d87184f202b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44cf94986d730cbd635f33082c16b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b041bfcf9bccabc88796545486de0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b4eb7c1d5b2d4bcec166ea3d0b51580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148a135644338b79ac7fdb922b9b30b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5968d5979d2833f60601e08eda46d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41b8b2e8ea8c175a09aa4e80ae108d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd2ee86205314e540b8268d25038184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8fdf406bdf259af4e933f1f6cf39685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29dd3f4635b5671c5e3fcb6fb128a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fab0dc97ad448972b3deb6f14157487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af3460e94a7851f930020aa9a0a55e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dbc15612fdf91f9c34fb1e661fde589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e83342e0febcacbf1d04a50fa823690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98875ed4816f00308c5ab356dc2da5d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c7ac9d83a9e4697f6851deafed1b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e332aae3a131a194103d3f2a1df8dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030957ea626a8fcd1e289537320cad1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d453a59237fbe69a296317c4d1038295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32113f04ffac0316fd8a115d1c2f4bb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728799491d649f5944d5a876f2a3a6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fcedf96939bd49f83ba6de23855a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e175a1baf39a69759b788259059f5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f26eff5964ab92560de04b6c8981100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55fd65d342f4740d08689c307f5b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d2fd1c5315a20e3d8d663e57f983102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d54e4190f906cf687b701fb0f6296103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9317129ecfa94a1e21bd49887699104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a606b334f313be57ef07b691c8911105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c84cc53a4385a1b98fed48d1777f89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb678a28426a39f1917290da45b643b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a70485c58f6af8ccee05fd960f3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f914f673c47bbcc4a9c52feed2204109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142893fbedb50732e58b2901f47b57a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a9cf210dfbe38233c27ae9b16744111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb7c2236d7b878cb0522d86a86fd80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7080948fadae4315c494a427b685b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7de292f0cd4158080a473ae18f977114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf40036b41885b11b4b7f111e2a58e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93143ecbef4aa19ceeaccdc02f39b71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b56efbe9251a127e4b38e74ea982b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2193a45bd56fda704a478fdb7dfc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643bd116cc555eeb50bd9c6179b4805119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e267bf51ad672c9468b81412e8d57f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1699be357ad5cef583c0d33d0a5a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40490d4fe3b7de1f0325d22e401c1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c41c4dfd280a996fddf368af98596e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc97ec6a40b0da631871888bd43ae6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424c8c191700b8dc5b617e69351c416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c39c5c303143cad475f09751a49d08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580780e764d2c5025e5b0944a254ef6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d12ba6b35c3cdb6dd32a310cf0e7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bae4a361ffd13c14df66aa8d92609b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ea3e417b5b3537d5f7acdfa66592130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610b1671d5c36f0cb01357b7ea6c103131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c726ae77933adb1f2ca5ecd505dbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c904933384a5f379703a6fba2188e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a001f6b48de8281687c9a1ce9ee24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e49e9ecb21fd8052dc07f4233dce4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a83f94f92b84f902f852b349247a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16ef75ae29f05a5051be7fad7deb55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20355359a4ef25dbb14fa969ca9d47c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a61ddcb84e2d423296065c05e817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5eafef8b81e4f52b1cba4d151de7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce59533f2186473da62324c0928517141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b960200a33153f9f2986509fd57c0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae47caa62299327c463179b028c004143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf709877c9322172c55c5fad0b9b33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b2622be37133e36f5ea10eb206a1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b380dec7279eb4e946b49fd9d71391d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083025721c1faba76dde186fa6b0c383147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb0e3fdb3573dd44ede8df2480ceac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8b01f1dc1b9aef31d77342587a98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a644b2121d9639baf0607495bf92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869f96eeeea261e5e1799aeadc8694151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34c698cee2b0c3f12fffda54f44b5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5b748189d4bb78e1e482488aa9dbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d195881b39835d207309847b9c93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513443e9238ef3d7fc628c031ebddd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27bf924bd68708aee41852506f941156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46abf75d6ded02a63728957e9ad8a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5b85788242ed0439d853dba6a3e39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd95422a24c313d0bb45eeebc18b414159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54676d6b74d0153d9f34eca30bd3e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c42e2a59f2999b09636d7aff2284161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab52d29d9e7e07b9153e95a6a5df6fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ede2693d421a33ac0107aacfbf521163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29394060d4e0b93af7fa7fcbdbf21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adecd729ae78737d22c79d752aa420165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d20a20ff7a001ad1c244bbec87e3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15954df509aa45d133779560b6a3995167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9897f8a75ed8a2d9184e0ec762f257e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16028d444d0488ae680dadd277b810bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724458482e9de5b93fae44a88fc7181170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f258c10f6b59924f9591acf7a2a8ff0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0095188f997990afd866c368ea3b60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1654b9517eb01a27cfa8e932a5fcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988fad29a3b6a7801698fe07c4b458174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23636551f0e59ca91950f62742991563175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5c4c7dbaa588e629de221662d3b4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4579db27ceadefcb50e371d00ef9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859545c0c1544872b691d85b2a1fd6f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f528eb6e60530a9a9944515cb7dd1bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a65f56fa47bba1854f0b1d0fbf58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c5ee26132f0d3e7e028ad1b3d8d08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841306ea934c0cfab0e30af6135d03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd42edd5ce5815c18e8adfa40ddd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8852b28c2e65bcd4478195c83a7e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d424260e77347ff9eec72f7603c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48962e6aa10b2a882fd949de1141d782186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33b77ec3dfe1d161edf9531f266d16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c98667deab9759468d02f8acaf4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955120a685ee990ac08c347ab157132e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686bec6869228bd8fb4dad4a33e1cb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bf6a6d614e1e2f35e2b12a7ab43d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71454824b09a2aff4f4d908cdc4fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180f268c8cd67ec9768dba801025cf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb189e3568596f6ebad08bfae661db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de8c92a727422f765958d631f4ee96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a97ab4d0179b37d7b4c1007941bd9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8498abda34962d8959c1d97e9be7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ac5d7393ec9897ac3eba66cd5e12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543008ac22fb4799e8f92220ab7dcd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a94764dab3b181078e6184923fc838200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae736f4148ee3df8ba34b805968d113a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6afc0dc4d62c00a52b620cbac39d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b532f737020e0285fe228d297c37440203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee9ab1922742925d04b77bc1703ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a862f0731de1402eb6a1915723502205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3298b22ab66ac325081f462a81051c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3c6b3d1bbfd0cdacd918903fb09c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528afeef3c67ff9a86b250da27f6666208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d5f8d5e1891b69395aec1cdfda6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d95fa2a84bb4adfbdd774ca3de565210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c692231fb30326e45d0160b2ffedee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5a64499754609534487fbfc05ecd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d73c723b57d62dbb4dcaa6498a4e72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cca6688dbcd16b6467a158dc787c46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031690df9c052a1685b7e725da96b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d5ce1610a6460d5b6be5b09071e8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a4029b8846b500106a6ca40eab7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7976a7d84ac928f6af3fa9c0315e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cbff7aed3403b0df77d378709be97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc618ba1d583e3f43330fca46666c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048fcb687922483947bb41b7a4097eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e9b1e94c010b123628bbe5545544d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370227ee375314c2ae01157a8c296c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa3396c2d6d14f9de6093634b7a085224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc928318f5596cbb4a66e71d9e432d7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48952ff566d5fe5378e5853624d6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c8a162d74000cee2f4b48794582f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c408690556e8e1a07b83fbe12e3c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25176987f41cdf02cb5c4af6f30e7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c434deb93dd7fd97d747d1f1256c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c853e3e63374a268b4a97f96520d0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13113e126d19df2ba47f112914098b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed176794359e34895edbb1341fdf356233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deb193a8bcc93208b8085781069e34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56a85d62fb42f76f8a99b8df6483e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88790c520c1a3317a0f49dbe758187e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806b8d3b8c923cba1979bcd2387c56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b73fbcdc9595a6ed2c1544e76c993238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0e248311ec348fb3d3e4a9cfc533239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de077df8d0f36020057ecf294df33ba3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8892cb8009c20c241d1532df7286f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba81fbe7ca12f48ac7e5649137ad5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659dac0f96a27b233674e879702083243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d709f54b5ff517e75320f06fec02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f04d42b51c05939af028144a6754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fae52bab3362ce9821ee74c027daf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d335be89b6111979ceeb8d9e478a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882adcae16dc5af6b6d4edb8a41488ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63838360cb830cc093b6f12645e7be0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab87ef6ba4210818aba4c6cf8753690250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1f69920b90611e624533ebde50ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7adc21c12187e3d635be86db63aca4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fcf208a603f3f438577d8c7e8fbe4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f8d599678df03c5eb2ee6b5958d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31829325643a2f71386601ddf8596dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bc9bff624ff2d86ed2680eb566f42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352134ef08359ba5648e7e46588209ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30db175db366f60f13500f6ee00c0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505720c4d29357ff5890dcc2c094e26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa3bf93169a87400068a2203b08cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafa043ec21ad7c15fa1326a194ae9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7be78958a87948e8b9e7ff83dae5b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ede9acef9c569344b773dd6d2b62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001b3d97f121457486011c5ddd8806264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdce672b2e95ce4dc8ada17cb874e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d8b6258b6c42ced1071160621357266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a788c9306924b1b96eca42295b3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b750623ebb1e0e37555d2b79e9fa40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1435b8edd0de497b0d9c85509557b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd145c8ef22e01b10235690aa02eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa114cbf438b82dfd64901e7b99853271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c11bb430c6875bf50ea0e7d7fe21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04a526879bc720f2882b110e17d4b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1338b6279a77d6b8581be69701a95f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a9be4320f1979b9af41f287fabc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9421030c97f586febe0efa9b559a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438050cc6c9034553f3285b962a3486e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b68f2da6ced5dae1fd6dbe4bd12aee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c9f4a33bca1f2904e7cf1b07d816279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f470cfc8bdfd9132a90d65c4a49918280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0303998541d37ca512b1a4465ed673281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d402c4171176b48b9481c499dd03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5346f82926eeec537e9b5bf2dc82e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b528093e29643180de1514972071e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953991c9d299458c3e2a25d787f8c0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d55ed12c8212cbb27eecde9aeb1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5213317638bb989006d7d047a7d50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c9c63ef15242090d04b9400f76c9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8040ce6468e3177ed4778d464d84c7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659bb983d9a0b93eafb56e711b3137a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac9a358156927e146ac99eaff4e3dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc132e0c4eb7c9ec23f07dd0b3e300f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3420f376afb10e92ae9630595b79089293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29814a8aa672d89a4cda7824552091f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481556c9ffdf1588ee7b0440d649d18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb2f875b053947a625db87166b93d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491716a26d75c44dd70edd8b474cafb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c21a6e885547b9145afc2428eee80c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa976a46e49fdb111dae42f1449aa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b42fccd7ef93f735f69a4d8d892b0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacc7f93ed6674f4efeb3c7b37232b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d60f534214cb4b2461a6aa7a0d79a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec49da16e065738948533825bbd61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0142efcb496194d69c58f0a8941c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6892d4b5a54dcca952b15b8cbfe30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2986c80dc4305045bfb4be9f17eb48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16cc60757924f94cceabb284247092307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27beca9ba4236848ee49ed7cc404a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85328c86437cce6a27cf10dcd6896699309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9221b4e1fbb299f1917bb7886d26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed3f241601107c7ba635a7d8d714cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc282051ada56b292e3442ec126025312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93126aebd4592befb7947b3ee2e4dcee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67130c0a5954502440334033be77b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecdb6b50490905c1c16d1fc9a70df0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ba406cd64f4a3bfcddfd8f4dbe6b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b81158ba7499821e4c1cf62fabe048317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560dbe244432b11e6ea4b1c54e6864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c8d5b52e96e5a913389e302c9f6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a7d5764c30b81752c708b9706fb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f720dfa83206d8c2687d7c353ecfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b427a89c97ed006136c503b7c04e2c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae25cef99c4f8436e9e8045281a0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f72d090b4b8c7cc29b9ad0ba7eab1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed5c24ef4919f89aa5d2cff7bfcc62325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>