--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566f59da8d1a87ea524117e1d3f411d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa6f37467910da14fbd9f5e2df8f4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e2afb37c751818205d59189d020593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d84f28db17b2589b0ca20d36632914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19622b61683842bb6b0abab761483db65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0932bbea90e1fbdcb4a35d9f77f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89912e821f354fc17d178420c6cb06707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691aa01c8b504c2bb6ee775d82a3e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c95c7624d517154caeafbdb8ca8cb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a48c77deea02c7e172fb78676c344710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25328b94ad7a1a1a51924db8efa456f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4c7f38a031d9e3d28c97a353fa98812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6e04c600b2206762095521d254d2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de279369f9425e303af46fd2afb2647214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5606dc35b27cadb4e74d21e82ae37e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b81ae237852d35a96d468f81e4eba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb593ba36b70baadb273a80dc6374d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd52724ae67638a9a8950b9624bd68b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7184f1694c51b52a5bbdae885515019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd811039b1755c740b4f9806f05f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7de4c8f75b2fae81f435393fce9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c10f4af743429aed9e5003e5a4d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07750069464cd57a5257d520a451adea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157339c51f21e726be1af928c4969d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef92dbd414640cc2b5c19236f9a7bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e91be9e78a55931218d2bb0bc91426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d090ada4aca2d5d62fbef3258acd1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286ccb609157d6c4f3a0eb0ef21ff1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e67c0873d0e6d8610f1bd5573589529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1f38682f4146491420baa713ab7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f235869afc181e3955f90b21c3fdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c593e5ef76292c8f68ecee8fce7c17032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a950a6b0d504873e593841cd39f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772772e9c1fb86bc32708f327257d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3f65a4f277b0dd8a26dfa6a7787e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05696653b6621739ad4141906b7a578236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ab66baa501fa8d132679f9a48e25637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592a0cf4f2af7ab2b9ce1042484876938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa199f4c2188f17519279f1343fac2b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac934df65bd68fc2a1ed0a675077115640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518b156ba67d8c8ea966f76fc2158f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53de3a9dabe0ded698fd6f8e08ef1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38227dbab993b7318232972b52604d1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283708ef64ed536f9be588ffd100d20044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e38bffe478a1b6cfa2a30f6a3d87a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ae4ccc0baab0dc0a437368aa3d5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d541630910e0164cdab046943e6173547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a949b91c262226b28e0d09749f05748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697ab7e65f29465747ad27927ea17d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f314e837a7708aaec695bf712f52c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209a861e83c9fd2b93501eec352491a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb436903e7c7a665e64ce0f78e0d45452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca1c4fa76e3ceb096a44e048c764d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02f478cb52c92ba4f682b0d000b10154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83548d93e0b1845ea3f122776eb58755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1067ca4e3539e228f0df704816985556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295b435dbeff5278b6a82b65033fcf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57806958eaa032ce80cd22cfbc12a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345483dc01557a4c38a2ca17666f71f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eabfcf719b7defd752ec9d82ec43660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a684d0a88e33046cd9be9cac249ebb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd0e2d5dabf539d9a6c9d6997848f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a13b2e3605691c298ac5170f21609063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd05a0c83616f9c042540b924e2c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65db134ec389cffaf6206b1949d42c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69c6aea0e829621f1bc187af984c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda77ba06c332eb739eac84677e88e3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610807282e6c0bb1a5acbdce9773b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636699ad22d782ef91a2d12936f3f23769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbda223baa7d3d252d941b6f94e1dd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a25157540083cfdd4ab74377469f1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995481a5925cdbcba54ba90c925c819172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f012e48033f8849f793149fed90f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5b906e0e18f1a2fabe33b4f377fad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162a3d7f30af826c34d0ac306fb69cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9464dabc551ad69bb2be64d6209d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcbe24e468a1987793ccadb55ec7ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad02919050f6fbd5c170fb5bd6a6a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c28f926bb66daa688b64cc3e97a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e1aa41b8798255b6892f612e893ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971176f472bdbe6f93595652f7794581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d2d5c35ec5446436137514df89f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed964e6cb3791de4a7dfe4d92d89b7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a6fa8740a68d4c68a6988c87241084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8f6baae75dd9aaef5ff1d45b21fd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd1836eaa6ca436e7e38fffd5444b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df743508fcf102ef3297ca32d90d3d1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c30ece0e07b5418a32ce2fb98051d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175866de61c704de7cecfe75e7a8cec589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdaa14c33216087c2ff8b407e193ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd4248ca554b313dcfbaffacdf88d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d1f17032801f4464ed164201352592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb30e5e84bdf40bee713e97f3c528693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb611ce0c0ae8eb3cc1ddb999d13bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc17a18ea64cdeae503df7a08b1f8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a54a6419ee3468768f548fbe83c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55007ee02a22cf461036dbf5cfce497197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99325d4a14fcb5d29c0e017d4b8fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83159f7b329789b245e56fb41e08b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d03ac708c8157a6b0349663e7ea84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbaf102868218e888bd0e3173cca52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c7514957c88ed4bb3b5bb7ec8664102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f7085047347e0f5fef02da08066a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128c08e5806c64a47f32ad17078f41b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986235b4d3556bc4206452357ec52bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e25adcfcb295af013e02a077eacdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893868f47b35e0403a56c744f0ae03b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da74d9a635252b6529b2ac513e93243108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d34678b05905cafacee1d72ea044d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d62c8bfec36a52e7776eb2b393df79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d8b754d3029b0181102c788ccd8a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad5f96f1e3fb1f6a4162eac87ec62d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e963244a29102131f5d2071bcccad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d8362c6a829d497bf056209fe504a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b0a740ba6b766e3178e3186903ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186597ff6010bec41b370d45df0be248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6496822cc9ba5c7b102c3470c0e2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5399c4ca6eef2519e556faca91613d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de266cf6568ca9acc9e188eb5002a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ff52c92da84715ca71da46dfddba5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ea6e1e6fd2e7d3e1412b23a87cf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe59330b55cdfc62b6f463c076f215122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd5cebbed4668e7e7af04127bcc78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55d2f81d63ccab6640612a1ab9520f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd10f0c212580f51c13317aef9510f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82935b8a8e28d4e79da568bbfbb5e884126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb06ca1d21527a940044b4c231678a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61ebc9ffeda3298af41b04f928184b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d0af256d75dd93562c876cbf05e73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75157d7750a450266ffd300297e5e7a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01e460debdec51d8619d726a2834a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c287efa422a7fe1be6fac02b5b41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991645b114e1e6ada8d11c74e060158e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9585666e66e338d3dae799dfd2335134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f623f345a92d1893497480eb35b4bd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f42c86538bf67c21b44e84163d4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b606cd3cd4d2faa4003d4aa65de57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23dd1a8b89513f9d11a2dd998b6d58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec394a9157b2deb8203b9c37c241b0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619549f926d90dc143696355f1efb10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaede5dfba32f231537ac610d347cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43f006da8a43c26cd47a5da8a006c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2ec46a1f24fda1325427ed8991e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cea967535f04a4198cb01c895a3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709fe4b571db823aa6a0f5cb17d52c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587f4f176dc3d501a152c5a3f221139146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca8de61677a5ec77381cd51994fbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230345c125dce1b54a2b71dd87b4de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452579591893aa3b14bd826398c36a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe7d18cc220ece05cdb8f57f5859a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122ccd865189975452b363b5f31130c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7516a3a9bbdd91a7e6f2968a21b7019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238509ab2bc217d940ad6073367d7ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e336f699ee85a751db54bf0e8fb00d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177e9aaa3e01da3314e2b82a48ef6d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803d1d6c9bf156b9f801fb04dec8cc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede163bc16c9ba2e5cd6947bb1ae48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adeeb8e1565e7c0aa59531f30b2c73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29684b60326708d29d76a7f03bfbee7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394132742edac0360739432bb1316cfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384232d3017a9862de5acea7052797a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6008342d817accb1c06f29f2c4e4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841ed9ddfd7fd116803c045a0d08d59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f20567dfc0f1acb60b56de694e919164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8071e00266f2354d75125ee49aa0a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9152ed743d85ba039e1123c4a7a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681757f9577ec2231a9b386f92f4c7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37fa9ffa1664b6b77164c3bc126d0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1dc74614f16d91d4619361d63f9ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb06361db0ac22b88124f1b6434087d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0ce684616373987b49a98460aba64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d44b3ba1d29f6a611075ca0fda6dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50a979ad17a0afd67eb04231861c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a24f196efe5d430d0f15e636d9a02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f93ba3c8f175a73c24b3e99f221c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623d36496afcd874a5cfd1f56655b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd4b806bdb1bbc9322459393391111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158846abf684f42ea4ae7c2a2424161178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0287a72772f273cf2fae3b2f1f2cbe3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33609ed9f3a381d506cb356c4ef7e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fe49535a138ae37585e089fdaefbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e282b392afe12f68a7ad59981b7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fab26bc3aa47e9f7f742c06a600b54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f90ba125889b7d9949e6ceb36809184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574592287fc0b87529a098ae19b1c198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1d22698b1a1fbf3505d0b040dd34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4082fd03aa18a0bd4ed72f7f7177b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591a33b25aef576315205df7471ce46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6e5d89d80601ddd8229c1f078faf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e73970518a0a76cf6b87cd45dca7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163040bba07f83f8bba88351f602fa25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327c52af409e8496d5a011245b009ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d83c36c2a2aa834728ca172a53dc34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48bded33aeaf2b26a60e22c73832d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd65a37975ce32d9f60f49ccaca96b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938119c1750c47df87dbc260d5708a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e6eaf76a93dc49ac9022858e59979197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689652ef9187d91f379afcbc1cb471a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aa22b7eb08a4a5d15dd45a9ddce8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d14a39608808bde5d3140681745e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d674ea75cb99e69f3cf320d3d75d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b63c0b27a9539d9bad145cc1ad0bcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d297fa2420dbd72b78098cf2c97319203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa56c4acc17b73abd4b66b38766217204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954cfcdfab64baf3bbeba5e88a51e21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5268e7940fd3edd4e9e5aedb9332b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20264e2ad63f22b8c3162470d8ce8dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be8ae6f8765a9af2cf4156303a0b5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256441901a37c49173ab7e354a3f909e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad3148a4677a51f38bbcf6b86d279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1386fa7916102d31214555d597df2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a147da822bf34ff5a1ccb4ce7e4cad7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e95f59c44b18737f9fd6cf95eeb1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc045c60ba13a5055ad2893c6c97ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd9ac5b054489125f6e0b6e2c81df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee9a38bd60aa80340bf0d91297d646216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f076524a17d74349c35596a4f4ddf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe37576d6d88af412652ba69dd27f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cdb02e048b84d1f21a916ea76b0b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2635545c9cf85e0b44f9bb96742f2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20a5b7bb67aee1c5deed0284827888221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69a1a11aee859d64a4ead0a092236d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6145a849f119b65adefee21b89c5a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26d4ced3d61764dd5d5207df32efc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443c0e0fb8998799df1723ec6a90095225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52aee361a9a0de1d9055a8daeb75b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380f76e776855e7a543c8dce634bedf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16750a404b3f9a72942bbad2dd582228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbc89693fb8675a905eb4a6319284229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ffa94dab41af98cdf931569226aa7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959638790ec9875139abf85d813ff7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e231f6884b42b06d70b783bfa193d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37b915df46e7d820cdecd75f0d52c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea332b383f887e2be7f89269e08028234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491e6c48530bc7c24feeb5864bf1ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c72342478b92a23caee230d5765153236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f29c79e4ec8efcf514f9e8d821356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48cf6f5384c33610c197b77d66a39d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa8fa068d4b97dc330c2c5b42441fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a10ba3b6cc380f89730e89f382fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184b9d6e78d5a34b800c07394eafa50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb68dc2da37d06a7d4e9197e5d07d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38205578d1524303f5c927235aa0bf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b1fcf6a71623a2f0840fd97cf07ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dddbd6924419895f218d2d13fb763245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d351daf1a6391b9e71cab0b0c86b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fffef35a753675a4f496973b8f57ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263ef57c3f63a25350a812c2653904248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc779fca25bc94c9964e824b1fcdb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1af5a7c4f7b68ba1f81e8b871ff18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347da618f1d256d4f41d3253b912bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ec70c013052561f8dfc21e40935da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353c55edb2b8a4cb30b12bf6e48cd7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76734e6a9ca7fecf49107b1e901e40e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74443530337df799f86abf3d2bc43cc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7be1fe09727dd9f8432d5d0be2f632256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459deea5ec288c6d68ec0100990565257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b867bb1b7859a1b29cd7e50a148f911258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ccbfb2bdee58e8f69426c2a88684e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371f16797d9a625067be83330454eec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1173807229861eb3a8152aa5a4579261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c55bfb5d6ed9293e393611425e752f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b624d8b7db2ea0d2f3b3056d9636263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a8883e28b0a70805f1b4e1ead030264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c7bca0319a1b2a4159150cd6f74c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130d3abdbe89634d4e2b2a821523b46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02cdabec3a22727ffd682844c65616267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e207dfdaa3f1e94a39058e935ad642268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58957db9055a5cb1aa9fcf41d5289f06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d142a6747665f84a12007e1a7e31f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c49a4f000d95a54809212a9bdc13c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dcf539b12e520ee772d51477748ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42283edfbf12b67075ed45cd209da22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400d2d0fa98c509e73f813ea6311aff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f183ef9a1465d5173cb9aef3e6653275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a827a77ad5bbdce31d953490985534276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ea96aa83fc969a38b2d694af5b153277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad9bddb46315f99fc3a92fe2537a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec78820d12829e9af8e45def5ffb6d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9eff6b5d2e85e1cc6df836835efb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accba3722ca97703e4c350279b918ad9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ba890923a566493c6802af389436282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460497ee5ace882d44037729ffa0c7eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd731d46678fcca2dee26e9fe3e53a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842df9f05127d5fb7bb87a7b3d9e0ec6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa0bc5c93381a8df89e9f2d922ef3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf44729c67e373e755cd4a5345d2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d51cb26150ee3342b9c1f09387dc8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e284b228648309156b3d2793525e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e7bac53a6a6f5e832c6d338b97d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6871e5ace7d48e2d74c560a92bd41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a05daf74f9d80f3480df65ab359f2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa640905611b8c4407eb72b33cc1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a22642b93138a730c96c62cd512da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f31351166eeb17c631d26118e92db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcc32bb176f03d330dcbe6a6e97b27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36699a1434f8ecfc3027958e08fcc55a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6e7933d99334326bf567038fe227298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cc621fc425c70a331a8c101f1d5c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1535637edd12c9e4c2ce5291bb0c67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3092e42f4a8988b08b659f565edf00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36e7dda4837524287ea3598c34a5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21af4abebb29f99e1aa25b00de2e1ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc6c1b546839598dba4d82a60ecbae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2de6c650a9264c0d46ecca016a4f54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f942da81daac304564d56896f3ad73a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd330f806cd7872a852bd8d5e7187f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cfcb56857aeb5c1ed6d98aa4c01ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96136059d673ea43fdf16665fb470c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a930bed43d9754375c9a26f782a34f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfabff02335ff171ff9b8a7dbb65b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f6d11fa68f2b256f091cb8e83ea8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838070e5ca87c2a9b896c79880fd298f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb73af94ff1e37f114cec5fe17e37c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1926de5474da6c220e0922d48d796315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c9706cbe15266d2908672eca03b71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae5177b51e9156737b58b9e22f45d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c9c942db7494f6303290402da667318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022fc33e9c51686e2121b4bdb67131319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0f4647f13eb84cd977e70b04dab3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7bb81c3ad4b94129f583f70e5a9af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4e8d6e6a740e5e54af74334ae992322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce24535a1e7b622428eb840aaf82f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b503960af10a5402ba2ef00051aff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624593b7be358089c585e7fc57259d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ada71c21d568f76f17472e012744326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76994e96b2d69d599cc0dc0d7de9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759a7b0f1b0ddb988098473ec8cf395328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a5a8bc25d71cfbe840c861169d753329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd934514d946876dd22482dfdeaf802330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce820b83ebe2bb7a0118f4f398244f5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e6276a95c749e9c9dd3901f993373332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1219a8cdec9e56eee3be99e73eda04d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702e554f21b2945e388814525d4f2af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916885f16fb25dabf3c24559919444552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c14a21152d58b9f83ab75acd4088a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c1e37f2a2d4f8d51c8acc225d703d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1511c8d0bc2fecb643c7229abbccf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482c745cfc6781ef6e61c6a325d531c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b42138eb85a178ac7ddc0f6ed8e507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e4085cf5d9a1f967b2c16acb8a138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f5a29a20cd2d4f2e6a960f5a1a2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd39ad3d9edae63ba3fc716483d0f4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c69ddb8b2ed9f2d00a41fa4732b1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301112e4a29e9ff1d035ba21555cfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f39976e60582368d89120a7224f0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26149103ce7973fdfb14ed7475ce5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa521f8f181e7a6eda526eca329cfd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d34a5ba89387f23fd94689884aaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81271c277492c4843f2d8e0f254e9f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca658a74699dea73579a49dfc94c1e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34c0fc591c3088d90d9734934bded719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50946919397c30d08421e498c23a39620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff8cb674950a59e45f7e35a511c4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e59280d5c14a0803bf5bf36ec12122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea604522fdb3445b65fefd84bfd6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049633d73413a2a2a250bb0135e299e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e87908a818a96c35e5ecc8457544b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667166f2bf18af08b008c066420f11e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d45abdee979d7a6e6ba72ec72540527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac137e13baf1e4b76f6c34373168a3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998251fd0cdb5b74f9c5ad23853488029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f019ec5bd85c0e88e6856453bc65930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a17650035fb4d29a8e999adcebb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457b41b23f35772f093ae1f0f1e97832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0ac39d2a7971ac07c15673883797633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb1d67d127fab3758d4998ef143de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf9e094ef8681a68c2c7c482ed9c8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274394eb230a8c6eb148019bc89917636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb7a6161d8343437dcfba666f7881d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f91f771b2c55baba927d13218bc9b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c492f3aa131a20ac91d8dd994c3cdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b198327737726b781441a52cc12d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac03258772aefb123e989d1108ece541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872a870a4e6ad64a97a8fa6397998e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647413b19814ec80221c9490a99338b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e0f6d6f48de07de7bccf529f51a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887bd4cec7cf614e8da05a7b0d63a2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c3b2fb6395bee53ef2e31648d3fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ae130bbc7544cf5713f5a26391b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924967fa16672e52d6e45cdc3d9d0c9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dfc195aa6769d8fff593466403f8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e42bd00e667ee9e3b739470ba93d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c59afccb862a65cbfe2855bf3d36351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1211e2fefdd9b53d8bf1f292454c97352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b1266809ef0ad28d87a62a0dc72a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418207d2032ec9ce627c7fd0781bc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4e8a545fcc57e73211501ab55f17955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f1835b1aabba246285a8a500704f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497c1f93f0681ae0f5ca223bd813f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7d4993ff726210f9c2a26331a5db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990746e17c01150fc0a421140068e4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83390335f9815a501a5d89e676c209cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab026241959bf3266bda9c3100c1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe5f634228cec8602d2f04c5960f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebb87d2d362b1e404343ceebcf7db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70811c8ee6dc863152e6fb9b2415800b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8f214f40efe48b067b111d265b4de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e766315a1183414e783243a712fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a542cbb92e47f070bc91278899ce2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e10c1999b0819f48f2655321a3dbc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353a6fff79897bdd15827b256a5ce2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e12acb80eb3883946abbd6ca3001b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05485e7ad011350b3fe14901b13aba5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a933a7082e6c2d8c1568ab375caffea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c399128f563f27fb6c6f2819a04c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff3632835bbd4053f78e58f55c4be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f3e5b23bee790b481b88e2988eedf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae33dd8a69d6e1b4a8b0d6ad4fe20476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022b3053e50d8ed4bf1c4e2ef7566cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca0f0a12efafab9e400b274266a2f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b2bf3b6e364e3236493ce408d88fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d519fbffb0e30621ad633179da19f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bef4769f4a5f03a35acebca957921981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f021f4e9b6dd0ea261d722368d182282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c50c8a9705eb7d60d1979e1935d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0066f23aa898538ab6ad86e5b9a8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4f8f18cfcc23435493d0fa3d44a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed92778cd79e3f2f9c5937ad33a16a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff4be02831ce26f3049be742fa598c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34271732c695907b93059f012092578988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cba58384d3a1cf3e42a72cd4178f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c63eb9b86b836165be9f6f81c164490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145892a1619c147685faf0924fc6f4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6430550f64042b25071e88925fc0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf981af3cb511a654a9cb50fbf60bc5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7bb315930bda35f7774a68917c1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962bd226db34e8c1d9e2c13688ee6e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050963dbd5f073efb0f4a1011350570996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3366b0e46595f11c93898ed6d9795297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110f74144f8e392e50c7eb33dbafe4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007c7de3234a530fcae840af72980799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5e3c21b631888c77471395d8c43e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed593b0515d97604cb9442fe1ae97484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926ca88faf8abf7378e02dbe969c67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5143ea9df50e0722fa705b3063a7a59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b1ba32b6fc496906e2eeebed6210104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72e5bd306526e7cc53940ad01fbb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c003487404d1bcb2ebccb59970522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14775db5563fcec7399e51e6f80cfa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d969641773801602ed77b16834a843108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea07e9c6b316b8d67cf503a5556cf0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12a8664d0242d325b6c711d69fdbf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6d60aceec658473b369f71e94d535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4d627cd5537e5e2301e0421f6391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f43d57c610e5a147210f4f6157ec1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2385e62af91934c075c9c5876ab972114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53746730912b52ed9ccdf585af17f49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24948755fe04f407baf56b18b63ff472116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c7be0418e91bb9b9711822285aea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f547ff3fde49f1c40c4f053df69e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cada897e2c9118d640d796e58a6f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80001aed4456e3367cb43ececffe1a89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cdf874e4fe557ada1a08684979505121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8b913611c7bccf9bdf29bc2e6bcba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d1a8f09dda938e625811ee532265123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e17f45e14b9595ee42cd23acb74e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c1e893cb186e7d7089390045afb57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c10a27464c1cef5aee29d704827c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba37431fe5167e21c6b16ce6f2dcb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a18f48aeb864427c736b9f0471352128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69deffb3cee91b23a4368e7c0fc933d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6da563961718382443752f428ad866130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff990b2443f5e37a5fd2b14fe42db81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e179317a6ff9a7e61906be7d3f411c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784314008ab0ae1757dd6244a519de1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa6e435237a680a3ba7b11e57b2ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e21bbee199a902f78770ee5af0eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d89e1e1fcf74b66ba43e76cd4cba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306382d79b28f6b4e7a1a6c2955ddf37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12a048f1a746ddff87fefaa9177bb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c4fd8ead20060c85f9c1b90b47051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53685549b37c1f241e933ef9be295963140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73daf19761db26803a583e3336b06be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbb6262148b856239a6e4d0a50f705142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e29664dadf26d22f92a3e40cf11bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6b0512b7a58b42c9bd1502666d8ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5546653cf938d275df3854f413880145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2c7ab04c761072fc730cd2560dad3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c63dadbab54b1fcf842bf9bd735dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8b78f2f7e44480a64c66ee0baa27f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3931b6b4a8748052ac40dd6a07b2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9738f5707d6e5d70801e0bf20c8fff5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817b84c5e8875e2e0fae4bb05042afc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203f17c2cedbfe0660aa4a7c3216a85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6153d45690b4038c324ec9bd41c24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab753cc5abb84cc5c091cb598defe5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6c6de7fbd00152c8e54091653696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a1a00940ba28a96dd9a5db8c8e82d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23174e89bd0f685bd7aefa40244e7e0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f5f9d892d0a0f0ecfccc94d8c5c02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef1cfb92e0c4633155dff568ed8c0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c38150ccf1a1764c7f964c7d16079e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa242eecdba221dc1fc354fe1992ee2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d4c0f59d95a0cf02f58361f60e5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f9f2f4884d9e1e2dcb7daa021f07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893d45f52d39289f72c415dfbd2261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38469c8a0e43112d34d2ef6993b6ce61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150eabab8bb287adca05b2a5cf1ddee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757bef729ec453e393382bccb3b8d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62774d357fa1b54ba450dce0bb31bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949216157a4b5b2f4011c0ad9ff6d09f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd3eacc9b7c06050ca791dfda2109170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b268b965e95bae5589a1a5ab11050f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5faf0f76e28346b5090dbe6c7e141b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fd8c3a6a96530ad0556f3c1a6c0c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9db4f6e9c4f057066f772ae00fc5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b94027964a68671cb862dcd40736175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d012cf2bf3a673bd7a5fada7836ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add3195d1bbb760deeb8c84054cb0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77495043b40dca5fb0ae94c3ef816f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591188fed21d4ab1825b64960adf2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd5f82edf5a073951d87f1aa3b3a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64483eead841474817efa6d5e3fd55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b5546674c817cf4823ea93f5fc7b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53691b31abd96d5b903ca3f2a2579ba8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89caf71711e33d1c9f7f0000ddb9b82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8093308d7b5d8a0ba7b5105abe6f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913a4d76417274bbeb31ae1e34549c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d5dc1ea12c6328bdacab4869aa08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb17896467d16ed815b2be00e2a3f60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e601ceb3375ea8ef040218033f9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4ca2375c9f9f8d3fec1cce2af534190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43a01e6c95b438d83a0d39fcf969c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f22dae4f6c092cd1f4f2dfb342e51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8299039052c72872b3b8c3673c485193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29902b36cff31d42b4dab2191f2c00f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd929323795687de8144d84a393bee6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904bf5cba99af39f936a5fa10370705196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845b9a433c8ce8c794f37b38e36d860197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d3bb4a8df2ca89c91d10ac28ccda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632483dc14e53890b8351d4bcf0f2d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a97ae9d7279ef3675bf731fe2c13a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ad2369b0c31937d6971e17833352201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e27db34d20bd2a82c531f46f9a89d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52d6a07d543d0f0d1fe8093e34badd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a64d0fc347df580025c6a03e3dbdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd885ab7cb1d12c7207dff5b52ab8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195ffd7e54d49da95d5e49aa5e3df86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa386628ec0f5c4744a1a342cca20181207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397eba1279c9370b8932ee14e82d154208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1286612ef888036e1d903f9e90c060209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee6f1cdbb8d77f4d3cd091d73eddf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2bdc8b1aa5b96fe95fd9e33515aa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fae8acd09ace20c609876ac70edc9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06046254c6b4052b443ada08a409d2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0af42c54eaae809abb36a9e52b961214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdc08cd962daf0dfbf4012624d719b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadded0ef299e972d2803d30536b76d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf129cdb49452b27254f59ff0c1a1d44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d261011129c4d1f6bd9fb205513bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3722b277e8e4046585de6f1fea8229219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb444b60a3ddf6eec768ada748071ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fe5a724d7765e0b96ea6e8f12ee2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a62bba0a2b1265dde168719c7b52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e6efa9971074be514972bc6ddd2ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d16ad4dab6209e5a82aee5904dfac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0181ffad78c8ad647fb83bca52f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698489a02e85702a6b937252f3d2f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f945e8f40cfbac5fa5e45fcc72ec6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c89ca6c0ef8aa06fc38dc594e754d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ce680e7931c8688f518affbb669e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8efb1f85f503983580544e4f5df09e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd116b7db86dc7122f7100db16b92ee1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e59d7ac958ff88f7546dd0289a3518232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34705cde18812005d9f8a3457c0119a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f20627a866ec46d790c6192015893a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03768aea51758d95dd2259474060ab6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f6c2460784d67923e967d3d34f556236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afa1e2b7db302c62b15892c17d8442237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00347bdc106facfb53449b8ed21d5e21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79e4f17bc5a42476d5d4333d45fe0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059185f9d13105510cc5f0095f4026240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd7cf9a6fed40fef48071f3ae1a9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2bbe0c24deb5cdc4b2ceeb7254a38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b334f462e6abdc177e5385febdb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37436b3c429685525c9454416ad27c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69eb79f9990abe47461fa299c78a74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b46930afee41b54ea1f84f6b36aed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188520ad4f90df5f728e1445ceaf9723247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6061da10a867f4e8ca2b5cbecd57b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999172e42016d6cbda775bebe88696249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d123d161c736168dddcc1ae6b766e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca58a50908465c30e314bbe64341d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0d0e63057b2fade0b1e8cf85b79b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdec365f5573da1b2829b61c6c80736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef476d38c337c0744ed6c01c19758155254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ae424fd5f59054070f45b7613f3bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6fb667482fa404e7365474250e9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9728ae8e70e32890e3649b218c76cc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d20f87dfefa21f60f781ebcae41f11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a33d544fd6cc059f039c7c51706893259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e56895474e1ace8f446d5af69d5cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c1a8eddd9a0180b0c224a7b2bcfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da2b9a3c7bd0d2109fc29b49e96b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2ef148e8524dc0d83ce719a957be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc0bcfeef91f9bf4ef011a845a148e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c471711efaa6f4131d8ae60441b7a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcb204416b0659a4d3959bc4fa2ca4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b37fd73008f963406f90d96d7a30c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504431ca56545147f0598ecd66721150268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78af884e7378abdc226976f0cd74941269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52fce492d9548c19471ab60491f203270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e9f90211dc2220088fa0797c262a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168aff2d723e867be8ed371b32d93a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dbf65f342177e5e2482c4a67118f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454f68026fbd6d3ed5d4c3a0ca08fdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ed309bbb4356f967337f0e13f1f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add3a725ee8e2575ac3ad93c014682f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798651083005f0848f805e9e03418e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc5ce2b077b3d598018da996448bf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f556f4acdde796c8069ca97e7101d83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823528ad1c20754a0b8aa356e80b349280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a38d529dfd81f01a09db185cb926281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069568aac7ed40ee7f348773e4c92068282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f2397b93f2633a5561a34cb984c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee411cb52ac909ff7ec37d7de1a9e0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1bc00b02a6cb73e61a2b948c50df7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb08d3fdc60906b3ab3a5a86eabd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064913e9836ebe17988aa24ae90ac3db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250cc222e10151f23768b9a591eee7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b2479c1c473100712eb4ebb57526e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89cf22ded2cb39e48b6a3b1ddf87e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca861eefdf373d4a00e6213493bbc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed000358821c42f04cdbbfb3a7d60f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080df32b56dc49424b7e42a34ac1dc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab56664f6fbb5db62fbe9bab24dab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae73508641c5eea800a0a56e240d58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6fc1dd68fa7e08b55937ea82b47fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e5f303602f00862e39f5507e03878297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c90889968cab6821e182faed27105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c097205203149f0ae4482e46d1de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac441d8f11069bee8cc4ccbcbd0b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add34086f0391a471c2de317c83fe2a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d35accbe0a41d58278def1e650efd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd708f53d7f3dc7d0d2db18fe0a6e7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab696f5a1a70aaa36dc7e56d3ddfca9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977ba6550b095e9ff9724c50efd4f75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d36f67e1c1c0018a8ac250a1c5f16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae16709e0af7094d94eb1652cb494307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba03f2d442509b946052793e6832d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8fd61049b24541dd767e99fca4a3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cecc93cc1fcc7ae108fe1141e7a42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d869d03764e00b754f4ee43839f1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fc1f9661accddef18f88df567379b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab6e1aa07707e4c664d6915a47bc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c440944980a58e864b29e5c97125b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c5af2271e8925554994ebc9214a81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa0de743d4fbcc5979b13decc202e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff424a3d69597099e17610068e1f3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daace70b706522a581b99bbb486992e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb8ffdf1ca3dfdf6bc60db7769ebc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c082d4d133876de90000e0289983f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c178d6f67c1b21f30c128dee96a20c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f19f64adc27a3d28e435d39ba0c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69b3efde50c6bcbc73ef6b3777e20f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6db83ae814ef7b8d3cd4a385eb52e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f8fb9f837d14a3def5d0d620dca0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>