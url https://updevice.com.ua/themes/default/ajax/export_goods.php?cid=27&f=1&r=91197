--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429a2308fe7d8e21dacbe0b0ee130241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778319e83b459a14f6036ed69f06a8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52fad69ef766c312a013b327f9cfb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f415cf28a73eea273bab6c9f4e03eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f24e95a30b77dc778a70037638f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99515531fca34040041938011e9e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971845f2950a6daee3ab097c12ebba87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0493dbaa70fe3ab6cb8228b6cfd96648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b9a160326fb9fb1b12be2a23f24b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751325057dbe75a1032719f316f1bdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3ea6a1af26dab87bcc86d16df8c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b7353626c48269cf7848456dd09e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97332171067ee51ed7c4d9677ef318b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faf74bb2b457a9de687da13f8babb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a336600a18682c235be5d2601b9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19a2deaa1a54efbbec99f847f889c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457909dfa419a8c98a66b14a0c7dca7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96310266435c55dcc2469a97c5478a6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440b622be9fb2b0810c82132f6eca5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914780a07136624b711fb32c34a86ca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe29b6fcb7e31a3dede8cb99f2838021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ece98bf6d2e1a0c942d0f0dec843f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b64c8ff60b3b28d73581430a8f6be823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9068c02e0d82b7b2264d4d0bca3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbda9f0679f46550646633964002fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1874244e1e88d6201a906e32bd111126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e13666a2ba754d45759747634c891d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ac0cd14a2af5ea6091156c47ba4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30caf8387977806124b489eafee46329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578ded0b3f106eb15585d0f925eaac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef53e5654edd8ac2ab8f921c03ee331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ebcd26545b5935c109f3b9c635ab432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fa16aabd84f919efac1ab63439d7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b60ee027f06fb1f528c4cbc3b0c9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b05268d90d38155e2d410018caa05935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b88ac14c59033d03916ed98c35f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650facf66336cae91767c166f8b0b39e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727fd805aaaadf0370ff199f1155e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367a05743973c97d38105a37b48680f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13070c051fded66c0345ca50ad103f1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1461bba219d84ad076955a3f2d55d4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009670aabfd7a3dd875041684d7f8e0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d23093fd5e03a1f63e1f16e815ed7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da5d3f3f83857f87fa3d6eacdab3bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950704c5a895374908a2091766c460945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af6bad0b3a5ba45a500a39382f3b1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b907da380fc09ffe530cd3568cf899547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cd944d848d12d336df884eaf11c9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c8bc61159eb2d653fd63e3bb1af7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e036991629f2f9081e7ec27b5f72050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a893cd523fb5f703c3782fa3c3455b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a59e29f9d51bf19a1d757d7041d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47cdfdbd1279e37b51245f3e056e8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb316c2adb4dffe1821edb3b1b2e3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413acf6bf9983f111720541a8b54d2e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a4e11827de25f19a3f7f8a7aaf3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9796e6ae47ed8d81ac169736958192757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09523755d7580e88b34b917091549e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea066684021eae8b343dd4f9cae3cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d32c0ee6599068a574d8152013cf960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f34c345ae0201d7450bb337722f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe775c849b32fe9764500efdcda67662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e4d1f13636193b69be90ece5495ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890eee0f45de8f442ddf4fa5657505764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4fbf148f2f15b1e02302c42ab66c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee0022407fddf00f4c23f51560a09266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d6c1de0653205391f970aff6ae5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe2f8129e236c7c9b604194f77f6df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c293a9345859583d6d178587c162e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81a57561f54bde2c590dd674d3cd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d893332606e063224a1977ff067a47a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54785585faf8e0f7b5a6be873555c15072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed124e0561595b2560818b778f9655473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6defeb59858196de82cbc523136f3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e078eced42c64b139f99bb49562d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad7af70ea99bee997969008ae18ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030956412fc626add89e2791051e8dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff45c3c1b27f8866eab5899df38616878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1cb6fa67453dd0eabfafcc959548979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709f162fcd533fd6ba1dceca6cc68f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be818e86a006f74fec6055888da3525c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5b97ee94825b517313fddab2c7ed782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb61f8fa96ec623671906b11f3cbd0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f726cfb53f58d12de77951480321084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf305d5873303704b95e130178653e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a74aa317763fe4e37fd975a118a80c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144235f3e01a20002c8d3043aff8ba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d8338d2c3eae5410709a1c13fe4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4284a8faf57ff9f9d8b65f97702262889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e64a4e21c5967d793a7f03bc9bc0f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e0eae562a97d0024c7784c177bd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600becd96b1e67041246346339117292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36217bab20551a466ea540524de42e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec44f2effbd96c3820f878618e203494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff6d38356e290ca226907119c056995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ff16eebb2eac45b83cba414ebc72f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2394dbf823e65c87d6c90a53f42697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bd60e35c2d67189529f7a98c4f84298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8685f4c8af17b4a11aac63ae74b2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e1ed8d6d8c21a8b5348a26056db75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f10e8556e9a8213c36a8c5076d70b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d16aa3736f61d3efcc9d2af645af8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d23403f3c80c78563efbfb56bc5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e39de278ba1f7a5d88d51a6eee58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3581fcdbc562ae2c28ed9e4abec66c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa035c3f870c95a434c2d4db8abe3097106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a21faaab31b3d553409deee8243b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaef01572ea3360e2fd8de9669f37a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ce368bed89179f30c41add7dba71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c986fb2886b13a8f8579f2e2a52c322110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8f9dd114b6af303c9cb0d3ecccd32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143bf50aa42b3cebc3842050de21680112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7b670a00d73fc08c91ef9f7e1368113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cfe1ecbc9f488d912c2cf4dcf1a66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3956164e112b2394bf4e1fc8b81167115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11298cf0b56f3708e4ebf5908450d831116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08bcf46edaf932a9efc8f8bd2822b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a44ee89cdee925a0b896f57d691c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56fcb5651d151657ef8b71d44b0070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3c7270e0efce709044656485f7ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b51a21e4aa59142a1402afb3448e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9298ba76273a073b7c2eeec9605ae44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a908964ab290c98337f4a285a07f82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce227aee7a0bcdcf27d230163cc234124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521417ced254755992dab298c503dd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7932b33f82f4da1ff569cf99a373e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e8f75a47e865035548a91a3ecbf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc1c6fd4f550fa025250ccf67a3cc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed022f89a9da78cb8194558369e692da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881bb8843548be253b20c1c5a2ae39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9eea29d4972ba3d088de5fd7d4a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d733d66a5411fc179015cb9ffb25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e1d66287aae448777d6136ca4bcf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22793a4140f08c39c8e9586b80f6151b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410770c7decccadbbc5b0e583bf7b98d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b8b8364343414846c40604f6d3b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1579110a644d231014e6699fc96b13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66875b5d428fe2b4e26b09766339e9e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c892594db61b1ef1d9acac7ad3d49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be995bfec8aa892fca791946fce25a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef11463e81a0075a4696ffb1763ab6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f64ac50f595dc131e99582dee0ad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dd5600555f9c76dedd2790622f23e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b54078ac32467b0a3e0cb6781a30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f90da60554e2e21721edf3f95a5ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70b7226bcf7aa2798de743007f2da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f207f757d884f9d323cd5644f3611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967daf83c5d448a861647a5ee1893c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f31a766700e2f4bf7871561c8812b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288daddf53075a86c67fe068a29ce4b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e338b2123d37131858ae7f1df36e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4f9b953cf9a9aa6d4a99a36f0ff34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19d7427a75a4475e7dc50b55d20b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc02c9d46445f1c287174926132102154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0742821b6f5d4df3f7a7440e4915155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39242d7e060292fd59ad4c9bd95a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0e3f72ac05ec66fa33fd8dd21d522157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed340cf1447a7c229a7fc31183d8821158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0883d9c80c747006de4e391d465eae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ff835ea2c86f2986487b6bfbbbf43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720433817e0eb8f4bf0a33d92df48f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052050debc2c550011edcddee1dbb69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285802e40598d10379f9616cdae3c422163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3474aeba0b2c13872e0fc6cd19cb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b65ab29fbb0a65f756d74da4d4dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eec222748e7eb408d36f76fd34ace166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727f4fac1617489e1cf6860d6f0260167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f36666300c80db08a78e7f5ce760b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51ab5217411e48b1ec2e2fcb416c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370adf8c76494299065f838474a8826c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ca796e1a890c9d62c9903f4ea5883171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460007a4e6d5cffa68fa40bccadbcae2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a1fbef5911dcc2dd94f922f3af38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83cfc383b9c98fbbbb61540818426174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc8bc7703f18e84fc6e13a63c1064175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4252113d28466193a1ac2c452119196176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222c52874668dcaa80160b395e2b1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26336cef3070b5e107251ca6b7c1bb88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9516c1484e58fc08b09e4dbd2d3c25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3cc9f9c53e7a04ac343c2336169a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca85362055e5927a3cc45074d7f15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a82d52744be672a7b3de8f346316182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67019c52c0fea2721c8285535a71f06f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c7460c8714727ba4b4ad504b8fd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607cc3d9a66bb575feec5922508144185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f662b88d59ce17c47c434373e1fbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b2f544dab6bef3bacfae7a44a8ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b0b1b4fdb9a8f01d757898ef01cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1648c6f3575b3ded0d50e4f4957f8ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec465c8e58356facdf3a3555ee262c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024aaacd19008096ad82f103e423d23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9413cd399e5ddf69057f1e765263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42adfea305fff587c5f9028ba23ef7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214399c8957dc395bd98c71bce54d2c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f232ab9ab4584c1689c800bc0a07962195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c219c3549d2bf5f7fb005345e379196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a91d106f17d2d43477e96259a573c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943b6b7ec4eaa70485d600072c3ed35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59cb7e6978b96a55c0b6be7e7db8f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d073de3a346e9522e8765d31d4fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a44ae82817fac913b2f965bc10957e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c8c98bf6a5b9e778ba810f5183b6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db614087fb3a035fb818d69501fd65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948a63b5274bde194a767db47d2f5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b77ccb8d8fd2b63f026748f567cdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dcddeb63b8ef632db4ee311dba261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4451f7ad17cebee8550394d8efc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe21721767560b7816c0a2802355c03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6560235413021fa9feec3fe78125b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871da600f8874fc0b7babca4593b5287210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245425d8d3ff6dd6f443301622f1737211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754381d3600ac76c564b7c035fcd5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acc422951a22acb4db930deaa16ae7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae626907ca5b33505db38a8f8e82e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884996f56e8e2032c02d96050aa35e9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb85a925db6c6c113602ebee15a6a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84de3d9731a46188e92787c764c4525217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ae316e7b167069355968e86d56700218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d49d80eedc0372a6d069cd4f4a48f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74871ceaea5053a85fb554cd905378c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63296273c5f636659a1281e01e3afe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff424c64e92ef39043d5890a75ad20a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478edd21e24cb944986bfd5bb77a870223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935fffd6432741e4eb7c21f3f22f72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f483e5e7846fe92c880d85605516f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2aa5f9aca40373b29bcd1542923ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19110d795cd8106a9de039ab9a81d85f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0599bd9c52ac438d28771ae25b8c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b268d11c1a617b6f86421fb576c5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fdb13ec6b44f70d53c7f79d7fcaa7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43818c063fc15485ce63a6b85066d50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f389deb20cf873c8dac556ff7a10b9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ced4840c6acbcbc76f0a2e5be5b61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba802f6c7d326a883ab39093a6d70b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b059393ba23d10382ffac8c025f7d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a972ddcb4699ac394d25b90b70e5a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04ef9244ea7324c2fb5768cb7b8a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062008462db09c7806d4bb70c6ad7193238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e127c38026a2d0ed6963a911eab461f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fb32c3c555bfbef937ec99b3780cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d28b83c254d8054238cde1cd98a581241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ef9952c72a5218b0c6c3f4d0d401242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b3df3b1ff4a9763c8d1a922febcaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d73735292ee6bd8e0c3047f57fdb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f831650faf439837d477fb4be6ae83e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982fddaed986e2a06edbfc4708abe4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ec564600ea485af4c322b7396d1aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6ad6a0d33d89ed053f79366145fe9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de5852b3a426914a61b179f08cd932249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a169b6a86e73c9219e018f33460dfb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d61035e1ce374b55423b05d828bcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7cc49a420c54da38e31d48ea398f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de771d6742944b4a4b721049af60a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20487116879ed80d40080de9c99f7703254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7794ef2f72d87208f4041e1cbbffde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4406136642a26504a6ae92e29ee4cf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5816f98d963d6ec13c411a8e686397257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046c164005e056433a13c3b67aea2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655343b2ac6074478df95abddd90cb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ec07b07e6d5ee0178fa7ce03d0bd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9c968e17c8ac285c1e29b47cd7d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae0fb3154a685e6b262c9b4f9c036a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25974e16c027d4d51ec1037f7b8901263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef1b459c04dd4e339fac867a52402264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c8cbaa0f59a1c443b35c8a8c0edf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8222d384f63d1c84e26f27628a998266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17475c679109396229544043caf3657267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f0b682f9cb1e5f151e707de1aa95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749568cf4407be97786c3c34616a50e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7376bfdb1cc50bcc10cbda0d2b50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3643304ca28a84079918a620af71645271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb88d11e02b2705317fe996fd8d8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d1058461c471e44c4e3bcb1f5ff9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ae6f2ce1a494054374e03229c841274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45322f9b57025350744c2c1d0bd64dd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa67db41f28601dd81b0114ee21d42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff91cfb552853ddd3109997b6ca9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b87ff6f15730e3fa292eea63c3a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cfa9fc8f8543458c3f287c847a29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1fa8b46906d114ba6c0683f1bd9e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d901e8c4f27d52e54e2638603ceab1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1c4c5b0c635a6f69f902558780c9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675823feb49c6d64cdb913a291674883283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222fc57f186db866ba4037bc6639de3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d2b59522d864e1e24121338299275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd23791e5e8216432a90de34209c37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef70bacff90a546f022884214d2fc79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778818fc1fa7d280803ce96cb79c0232288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b8065542a97d1082c66c7e338e119289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0cd77ba01be509cda096811497ed5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ce22f71d2dbaf9bf267d4cfe448d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c4ebddf552bd34c9d7ae1cdf91e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8d0c3a7983f6c7c72f98c09cf7cba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0dec882a24d885fa14704151bf0d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb51425f84e6e93799db3ae5c57ed46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9b9a2074b35e1e1097000f463cab8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d5e740939102dc9154737460c196c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae66a206b637d13bfb5d7df179c2dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa53715fc983829458c4c4714a7447a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae641a032d5219fbda5c04356c8ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a901d5aec60353695b58e4274258301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddd2e6a3382702463b6a8a9fd91c33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276655c49d1e45367428ee6722bfac9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e89a7a09ebf39476fd9d86d5c5d74f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd33b6a100b0cc60432b20154a3f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359665905d3420f3028a0f26d847b88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624653fb640a4373b6f7a3fa4c0c8b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcfe771facee80b2d233c056449f4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3d24c20385ab7eb25e2cf773b3926309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a184d629344c14c11488913d4613c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e070b896cd88a9ac7c7bfa7f85004311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2bb35dc3f323411d0719134667937312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d068827d642fdca7f2460b693f22c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9141ad0080a6f4d1bd5914c5cf727314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a142a87e3906feedc621f5f4ea0a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d2c8e1759fed65bada9388434ded9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe15bde48bd890003efff5acfd3378317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb23ade27d1a98a2f8c27a1befcb3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb310f340b37ca2b82391d8f2f17d24b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0681e76f913087b7f4b174a5a59c9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d619ef831aebb494bf6b699ad325321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484d649d80a7e7b4d09499fdd7dbd49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430f39a6a36c3db11028ed65a91ee25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064910b116c457fa739f56abf549a6c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d62517f6cf7bcba60e531caec0cde8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4fa9c7a624b8d0be1c390d8c3d39d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2fae11dc3b4a63264c349aac8370b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7342f96f4373d6a11c19075e9c8bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1946b279f65ca948783913278e003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca29489cdabcf6c3782a4ffc350657330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be801c7f586e4f9cb38e74f0f70f137331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba76c45a44f31fe45d4d8168db5286332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1abab6f159e3c6c25a1f23c13e53c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4df4ef54c441dbcef00d5eb54bc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e59f77109a00411faffe39f6bb912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c96ba622bd9ecdcaa1c96e6193cfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eea5d7b8f8fc3d8e4bd46ff23ba6cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa784f0938e104ee8cf2ffb8766df7df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85960df56786de6aaab9bf490a3d5df86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3730cb204c30157dfe29bbb4b375eaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cea5fe0819cdd5f26d137c679af3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768c44959af62240eee9e07df41b17d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabffb5a70d01c5b68b169d32236c3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a220c7f8699ba42ce73cff13db17f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b779b6079f2c6847cef474bbda771c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575005e87d287f2751ae443917f91413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b89f7a52df4fbedb2d50d51e3375e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30021430c5ffedab6a9efd3823c6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cd75d5de2deb32b8da765baf871b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad3def8d7e12a394fae3c2069202f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44386a014ed53bad432ac10caac7edb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8e99347c400846c45d6f342a35ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0c0a76dc4973a28ed565487ca52b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a033b3e7baef4897af6c528e6cc72ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163cca73c19694f75c5cfe8fb73277022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f1912faed351ea182e7314ecb206723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4745167ac3c527807ecbfff8abdacf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e86b020412e33b64f2dd50fcdb00725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d84186e8028115565a51c25f132926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa8535738bd20f5ef23474d463bbd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816a14017227f0ef41df3e785f098b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27034cc8442d0b852deb4ea80d8e2ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcaac45bbc1dc4d89e2809fa52e4d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978244cd289c155c79334d7a5fe466ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c254f42f3d274a80723a62028993a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce2376c6079786a221df13516d9b8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361a0197af8bb724845df231b53aeff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d8b6c6d2a0dd47c28097b2e0004a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a182c50c4d6e6629bcdf64b98fa763536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023598abc6f83e239022779588a28837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88395e5b8bf6b6361ba3f842d8a85338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc0a4c178150193e63ab77155c0ef839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa92930c585d431ef42a1d2fd88dc2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f549a952c5ccf927143de6f1b79841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d982f19bd77d738551320013158142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed4b77f6413a2f39e06d27d28359a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125bcecf9e9a8674b1547204ea3c8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4096befaac350d736348d183a879ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7387759b5b7107a358256a4d43ed9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a280464885de7df24bb18f1483595b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa2891fce7db78bcb904c1db492ea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f7dc48316e4f43bdb0ce92319d3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c993fe2243d412ec4e74cd151c3051050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3331bbbd8efa18fbbef676e563d5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecededc82f031d7269ff086d4008e50652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53efd6a10142db69dcaa3bcb6a953d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0723d3bdb2e7c6719c76089f0a1bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e219202bc63f736be406ad89aac3f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac216e65b2c48445af248a2dd21ee3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b113dfe8d2d78dfd756649d1b66455a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e14964d85e902157cdd46aa65e9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e0fa5788046ffbf2e9a9d7c053e9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09793eca790b448341a0c728c7785f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb562c6944b6a06b72bd2e770b3b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885be73db17a9d02964c8379f794eb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc8e65ab43c1025af97af2945caf5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db3b285824578f6a78d6ebe1e700164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc18a4505336f7ebdbc29c8da3539f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522524d1c51701a9b453c79747f6a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8b860363f6c4d7633f63fdd649de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36dcb7636c6e84931f977fa616d92968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e11ebfd047856940fa8ef21410a3df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79fb9ad72d4886176a7ec14c8e31fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2750d7b5c5838c70c9cb7fc897ef63c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b15cce10109288ca6a44267b8f94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ced475cded083f26ea26bc0c7c80373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e90e7e126fe758c140a68cbda7c7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d5c12014a23b239a14a9a4ace9f4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29cd3291682bfeba189e9dddbd94e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0d2be08dea419e6d9f1a9f26bf3e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564901e36ad85bfeba527a5fb76de3cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eddf7a941937013f302b52121d11279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae8057b6c49df26d43da3dee2c2b3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e061f8020341045a829793896b469381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80953ac95e6f90c9b7d456b93bc0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a01e0f0760d86b1ea755da15aa3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24079b9a17115a39bdfcddc6be4d563084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61836734b97d4972314cc0e64e351d9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d534e7fcd0c751354d1909c96fc6e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104cc809ec2ceb69c8bd98d05c9f5e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0514a8403f3b75ddbfaa96e32f01188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e1c292907f8b30bf324d3baed4da689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd561b6ffa1ea47d9c9258fb8c9c34690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db8d28d2a991c516b043c921c58691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b280bf7ff408a5cba5ca63b5d0bab8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f994b6a3282d342046e9298cb8d112393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22643749fd6104604d1c023c9ea238bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbfb59e0115d46cff89be11fe4ee1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7900e96805ae70eb29e1f93574718396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3621e81f68e9f2c48e3f3fc592294f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f361a184da921701d26327cdd0cd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a6af914b38672eb45d3fa4cdacdea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53348aa2ec4679c8a6e5a5c1c2a3fc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8aec2e5a31a965ded60176b3780bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15287e85b7fee005bc4e7054fb49054102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e5bbed81283811d3e2019035b731103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c78fe7c97332ceede014f2501255d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b6413c4133156eef8b69e9bd65c51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de81f0b2b3be7e4bd9d12f4afee1cb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb572c060346b5ca0dd8457483f081107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dd956fd27b2a2114175fbaa9fbc01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8339578485f95364e8a975123bbd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18aeccba4c8dd4f54f4e1983a0aff4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d4d78404f35004f5511d660ac5af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cbfb922d890c322c8811399c88958112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca0dc75381806e92b83086c2a240b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9266a3d412e02262db6d4babdb7b96e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb814027386be5fc24ccf99d34443115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626f3ee550ed754ddb2441b490b0d15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc71c6f8df8f86d7f70126abb68596117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bcb11a046c7b44db23c1684490d68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb801c8e079cba4c936b7e2ee387a25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc86978f623fcda3f4a055960f471120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e883a9fb8af6edd384d7cab8eb35ae2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e134ed8f421d60fd7ee178a7e34258122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf30ae1c244111c95c95e20abb132ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b0644714fea1e6d3914509a89d6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6294dd7acabee7f3126fbf0502a31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8683290afc3da505a3595221eba540126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea03227836d58a6895c02122a14ad76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa8b530f332e165a14a753e7af5de9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588956a9b6aea3dd7c74f392281c6e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5bf9ec5a61b079fd133092b765bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f2ac8bc3a50fc056b88b2ac1f3ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a019ce6166ee96c3a55344b67c8cb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf10a860679bff8a4b4e917dbf3b649133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e9a41005f2b20e014c162b96751a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a6523cd5c85687d6185cefb09601f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e9aaca88ed16ccd55163743b9f7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae949fd7e3336ef04c3d9bd22036ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f853d6989a2c8b67c5040a3ac89929138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be5b9cc19bcfc36b0f0b019fbe46f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7938c29ec15e7cc9ca86b4f809c3d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41805d547bcf984b2a60f4f478c621141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269486bf16dc7d63d68f849af04db8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a7021147883f061e9bdb7496cf83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b13b2edc5089d682f99d7b427f1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d1eafb1c7e21dcf16e83c60cee3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1eff89c8f1d989cb15624fd5d379d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca444782c51767b31b4232563eaa0f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a3c57d1f54759283f9541d1e5a3ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1238b3fdf949888aeebb962ee5b50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5fe62d868fe2da82d4f9eeb9616e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df683a3dfea286a04a9e41f7db011151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2f7609fab1d5a8047684caa795969152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9165ba3f776bc06b1be5560f189a42c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282848b93382ff60208b23b819634889154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b4c9b9c3e1a5d09f24617566d9e99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc03baf68afc76c09e24a5d235e2456156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5245dec4acf14519db7b386014fe10b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8b22484f02eb40d6091af53e44014158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e99aebe921c07dd4ae1df9ac0ed9ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0791314e93f75520849b9cdd6156f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cff2c47add68316e2437dab50139e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c082147206492c56c0a6039a878cad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70364097dc6657d1a115c61fabe9c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaab7bf9f68ced09509a189861be07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13667a93ea63ce8ea24e0c91418058ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74900b468b26c71b14ad279f9851772166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2991c49849ccb9436c1ea4bd4418eff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93513de85c5b5482b1a9fb20e353317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0b555a8b972108414601315a595df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe8e4fb42303cc404ab47394ac651a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767ca31a5cbabeaa864b252aa402c39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b65f552504426b973d7588f9fe0610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e9e61f00d4074af6aa2fdc823e0db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e9a350c0770772c4806e7bcb0bc2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b36f4e52246c19964834dcc9aef4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6cb381d3990ed26bbc9e93f4b61d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdcbc912da2373f8e1a330a603032d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30506c9508d6b8209f57e0f6bb6562c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4906ba4852e1c003254e9628471a1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b819324e2d92722ce80827d7f9c176a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350e3368873480a8d3c43cf7b42dd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f64685f929bd2181593dcf927f013182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a16ba0b63b98202cce1764e1361be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7313cb5a1143a39e58762102a9fa485184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd853c2ba62a8a2f9b41004eb28368b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06955a36778efac9cbd12882276c4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fed5cdf9aafcff8af5093459eae42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c768fa27a2cc57d43ed242718dba6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9397650e305f7763770228b74a4fd38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059defef469bd79586acf4aac5ddd88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf941f8e5ddb30a5fba5d046b6efd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3642ef2028df5b5088fd3301baf3a0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ba55a5573c50d15cfe6ae2f2fe6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc92a4b7718d37be41f075494294c59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8be5fff67319eba13380a9469ae992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf10657c9c6ebe01d75118051bc80a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b9165634a0fbb33b0d1f8689d3b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837efba03dc734f98712b4861d4ce79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd92b3c0c1f544a6a8b846925df89f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d50c584f410fa9456636bf045604b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cbcb71bb67cfb52fb0e7e648b5a89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3365701db75fc7cb02a2bbe98a645202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb6dcd16cbe72452e4d9e1365d91fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163498f6905fd8cb17a38f2ee70a0d47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c157c6db6c30093c040ee516154e2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684550138ea9d5b56acd6e1c2915ca9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a87b63155dd95749488b06ac1fa54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa2e3dbbf3550cafcc5357b950ce72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53a63350402abcddbb7346ee0d07dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24384644a3616c85f89a094e463706b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b5a59846c9570fcdbd584a4567967211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa56a1164a64c999973eb13c5c0c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09638cdaa13efba04b0fb9ccf6dfebc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3286d61008a95c94228f2205a0e04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5831480a10d83c51e6052816ea2e2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b8cf0cec61cd7795d0e146ca1086c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00ff0967690571d54161e48f31bf7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c6e5f7a9b90d4bad52970de1d6848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd42e6cf259806118c27d14fbbf3a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01362faca1580cf6dd67d33d920102c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf593f36f014b07f227b4ab20ba38e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aac4f4cd9a7e6828ef34772b7e667222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afa2f17f88b5630412183f3bcf908e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378ca4727d9fa93a7c1786c70fa5df3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e971f8c94ea20055fa6600f66580a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e894b7667406eae6be612e4d24b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c8a4fdf62c47b71d6e6d3188df7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7e5c750f2cd12206dcd630b5084c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2fd1ed52749e29e96816b9966d69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc47050529aebb293d2427179127fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7c6d94602da868c903631eb657101231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a6713f5191a0e6042ce678ed3a474232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a597a3eb801b773ec9d674c61f7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d934644eb74f0f7045633ca6095a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf287bc6fcd218221cd5e1a4ee621b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb31c41a68848494b8c93e7cf05a01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9ae05c3e2eb3e1874fc96ea637eb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c970fe8b33c0cad6a4149bf4657409d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45d054b9ae06dcdabdb0a7290383d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1907e91549028f76f276d84bfe0f2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9fdf19d3daa31775cd3707e3cf33d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2203dfa3b55890464bd85368602539242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c249bad36d2e9870233eb6ea6998a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f43397644344adc16a0b56679269244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ef5745670f39e09f91f373c540cf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b705b5b5a1d7a36574eecff83e9102246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a39169bc74d741384add4db314810247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439442136b4cdc9d0f71a22361b5a0a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236c4474e2df9c50d92fba10a43ab7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807be3146275f34b5e3a0e74d8810e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531ee7a989a5f10fd19bd252c69b0d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7fed081f6d155f7a523b3b4d2531c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5aa77c2fe79d1e2c0d828c2983a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ae3fc2d4965440a22fd1d7b65d8b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab60028e082be8d19b483bbd13e2a20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43975e9bcf34bead7315bc3904378256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f964637654b11a3c4cddb0860cc21a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d832c9d1d6b6ef005b29adac8dcfe4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fa2f40aa3279912abd7ccf0f66c80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7159dafc65afa623927355a737041260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207ba85ea18ff1e27e671c2c9c5f356261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec6bf5086e975d2d3d1c362c162d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d34d13130286cc547a06f0011b69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe962a4315c35ed3b0dcf58a5ad5a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520231097e0fc6ae0d365d1ef74e986265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e906233c30c95a13eaae15253649702266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b459297f70f7eba4500588f4f464c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd88a0adf48b14d8afc3fed37619144268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ed384f40a665cdafd340a1377fa5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df42361e8bcc2f919aed7e32e14bed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9c69981e6ce02ed0b6331062dbbc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066af772b8a7e0d63808c1f6c53ef57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57a2c9b91f1498f76b632f687341f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5a46f8ade7da38e575a806cc70c37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8a1e98219e70e80e03734cd5052b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e3d17e44e28928a2dab05a93b9510276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372846e76419ab07a721f639021f7e91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290dfcb90038499da90ff8994046356278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69ed8c56751c90d91760783697863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40cc7ae4639f1cb8df0da584ec71c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc81088fb3968f316be287611df42b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbb08507aa2f0f1a4da01781bbc21a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c51f21e458d8dfbffdff598547d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d730d8d79c61033d560ce962472b622284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0e4211d5a73eb1cb07690718b748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd498345b2d83100cd37f90e8bd6bbfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e28da669c5ca2507175df2796a6700287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d069eef641f2fe5e57243aecf7db45c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe3599f2cc77188ac74459f6250001289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7db29bda34561bfb1ac5a70556fb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9f58483091a364d7fe2c92f589f18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380143695fdd6360c7759bc951c78bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36149d286c981b670540fa658a13fc39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce382d26303d0f47ef8072ca035083d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb772dd02fc7e6b2c04c3d5828fa80d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787bf3beff941ede5c67658f221ca89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c028b7170786e20ce9c76173d0a57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b4567b613446e4c9143d902949930298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b006e75cf8d5c00cc479a0f7edf6d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40b9ab3ff39de8bd465c4944686252300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbd4d2ce324b5fec99fa86ecac3591301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fdd361683135d536cf91afe676125302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1fb83aaf61289d828c636c6ca3426303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d3ec8850c56c00e1ed4abab1151f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399603a8d4c73094afbb206b76bf0eda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48118ff095621c47cb52d10521a196306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c1b87bb13acf19510fd17deef09c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aaa034377ffea6e48d32aa6b8ad20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf86a5e3dbbac1dd1566703933bb55e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff0a07b47588efa77442a54e258e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6215e7f7f0962db6752913c54528311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9967c26147059609ad2572de8878f20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e4c20947040b4a6055f612dce5d03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff6d769e41f9c943ee03b23c96ceb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15bdd76b38d9f80aae2b59865c21d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15c7c6a66281278f94b464722d31f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fbc2ee4360736d84a8db0dc0026dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca170e82fccfd3529f19c00a1f491f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183666516012ad28476fdd4f3da6722319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e95e48b238f7119c7fb2967c7d8ea1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeef602abb721df2677ea177020849321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a511f6328b07064b42a68187993b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f41d674298774a6a763448c4d2920323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7707c4aae54b754fc2f79095d0f459e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1d9a58ab566cc0ccdfe98bbcff410325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>