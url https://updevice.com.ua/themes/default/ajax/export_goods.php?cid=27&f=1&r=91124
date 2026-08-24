--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec338d76ccb7dd97921031660c6b841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1039372a7a137600df496bea38ba0222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176a537daa7f5d468ea1e2fe563dd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33315b6e932c4bccb3a0321182c042c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f121524adc25995c8f82fa7a50b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed21d9f65d70d7ca77c52e1c9d62b7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf1489be024f567d3540474d707b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97db7e244db575f9887d10d043ec98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdfa31f34a2d121c82e282854990b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ee6b18406dde13597b695ad761b3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a8a6f7356cec1adb0b1eded7b784c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be5f38f025261e9bb15716287880112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58401e8876e9118cdf484a250f20ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d8fa7c812ff59b945fe3d28215a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2986e197126e08a213683006394cad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed018fcc38ebb484c782276ab2756616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364cd269c08c941bd5b813199fd134d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2258b28d72ff09d956d8a8a9d62cc5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abab70f7b933251cb18893667b677b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a93510ce9f00f3dbfa2cbee1f620b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8649b14a5476a1999d839c90c5566421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f77ca4544d2a394d3d2b15f68752422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765520b8c2f44eff2d3cbd5b4b0d0f9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49435f1251ed76a1be0a7d68aeb0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a70f956ed077b9a281a6a15d8bef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f9d5ea1bc647aec1431420bb439cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e81615eebfe19da4dc9f28aab4da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed561f1a3dcd3fda7fcbb66be0c5063128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b086ffc28324475dddf8b1f81202e6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2eca3f22baadae850d926ef73ae0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d2c3bfe3e43fb2cb0362284b7858831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89baccdad2ab33e9bf62b1c19467e5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542e17dbaa8f3fd66e464628b9751d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23efa8414214149b8aef22686cb90734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960beaa7fd723a03dbef8c234719684935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae755329d359207b124256d031467b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c7f36a6184acf90a9a3ed4027167a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061ad9f4257b66f2710cd998478d6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1530008fbfcdf301e9b475016ddff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb025180b7af646021aedb9dc5397d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ad931e3247f7aeaf4eb882acb3b5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836f5c9ca65cdd5c3d6c659bf501be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcfb03145dc29e9fd9d96ca68292a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038e4a9590fe6fd7ae2cccee5040a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c862dce93a651356158585353864cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66add56d8d9edb3105820d911edc5abf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b3e043c930948368f9bc28fd7ca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01597612e13077369c07e13e9d20510c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f65de9f4c274a2dd4ef35283f42649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b591d84cdef46ed46cef6951153e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ddf7ce3fc0f7a94e09cfc016d1a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40f31385994e66e05688d8e77ba4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b783143416bfa7fd9cc98cb43755053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4250290c4c9060f8be5db19b9959d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e0d339dd3b1430b14c798c03549d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d510f5eaeaa32e74842b3c9525137c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc1b4542e3c1c35497f4ca3de1b02657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417128602d69d5ad8d88b00538217658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b6f7c9513982d53726282feaa0e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d075a07fcf3cb85902f84dba7fbaa9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f53774d29b4a85b8b49c3ef34ec3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f62fb115cee69c0c7cd29c74706962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df525ce8f99beb832aebd1b0e97d2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3109e4d150ae2db113e3a275490d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c5451849c9a7733dae198edf3eb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a0e5c327d30d45fded3a519e4ea1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ecd8f2e3f5d6a613195c6505ac30467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c37da3c5d2709d336e0a1d1f4673b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860c0b1ffaec6c12117659c41ed24269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c67ad0a5f67affa050b227353e37770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d619a2515b5fe41025ad720fa2305371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adddcd09176610b496b38bf926f540872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca27104524ea33fce0b7c2a1f0fc4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822959c421198a816c22e5213e090ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68f17d08fbb951dadf95cbd086c05e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58409ad3dfb094e02595a03a891dad1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941d084122e90f37fdc0510490c3e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35267492455f48b7264adf154eb3c8a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9df96acd44a443079af948360eeed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397db118a68d3046c1c82aab8662bf9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f2ac505ed9c424e27a89b7afcee5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e269f58f37b26a4ed99ff746c247ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d08939a3cd3f84ea0ad70746996d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3bb0432d41154bc177cb618c0a0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e7ee85f28a4e6bb62f2bd8230da3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abed3dc3243819b119b2176c00477086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee610c3d0840cac9f96d5c91c0531bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07687a7b1754640353ad9ca6041657b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d15ef82910dd1d014bdd25c453b46189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f2633802f76bc1da8344189c7eabe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3831c3043ebe36340e190781963e67091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f4f6383182c33bfbce66400fa0ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678efe0431ca8f882244967e81b8d2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bcd90a6b92bda729100566d54c09194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3280233e563dbd3e50669b7f5274fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751cfb3c253a2c7690f1e9d5e638bef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc600b2c6f1d19a03341a21ab685d6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834efb253db8aa20f2e0dc7a6f5f5db398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2b4fa98ec072c7d54ad3cbe056e9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af474867144b718efa3bdb9bcd41634100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f9d9f274f393f110ceec40f9fadef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2211d7477dbfe9378ed263ff660d1a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577f1bbd3e85dd4b3e53e4922edda8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926db4b9fe68a31e6daf7b33d2d2f06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1872f1a463e1e8d039fbaadb85f7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997a0ab8641f6d4463fb53c06f7922106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff18a192bb25eb819b05662d6154b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890a0c947aac8d6bd4e288612f63f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54434442da394ba7569814b796611b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f4062a57733cdd5c4323d166624a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa06445a91234ef4fdc5c971101bf95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a8b8daa9f357249ecf251180ea858112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bd27269fe82fb00dc61cb5fb6e4a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70351b5c0bed0249a505d371e71d44eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5aa752c36d3fdb1562f659192ad0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fcbcc78f58f726e9854370cfe1f1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566630af4ae50d36fd5ac6f3f09ad6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14541a533d194715476498d7dcd10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb53008a292197b902f74dd9385514119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6d0f7a5ec4da9c67351b52a4ee265120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9d5204c17632fa5dca70828ad4a71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36a000f8fb743ef1dbeb790a00881a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaa0e6f0ebd9e5328b40d12435e59b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7b2ba5fd8237d310abd10ff052ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1838ade7f1b9d7a02654f231d6a1a07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0385cb7f427ce2ee5c8bf35a09a8e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf23f27c12e5ce4f3f63505225f0849127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0689effeca3b3becc0b36785a4efb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42720fb386bee10eb604a009d992d88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef26b2a6793a36cf6f85eaf2b2d5ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9327df05ae8639dbb86adb0f1909c2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a0397da01c6ea025fd74d19b0785f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bfb062a3ce352f846cecf5071e1ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ef1096eba05323acaaf2b8a810bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064ca250b120df2b49f944ace4e3d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f0e1b33638968ee42ab0f6976c0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c07ad5fb474f4745b98e3077c6ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf227173d1feb367ba2e20663adb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d488e5d15e4f0c943440393f952b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191e13486a0f8c886e3673ade51096140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca183b0832c82d2b5e185f4fa273a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c7cd153c18eabea71160f01403b4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe67d1114d1a7b85858ce038dfed1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96a1ce7167b86768cfbb07c8d9478a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6683fe21ef39d1a3041d66d17139f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beda1b0dc42d5e19a719ea86b18461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8de60ace0ed3f4ff6b3d00cb3501cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98e27416f1a38d2771db7a7ace784148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be41033ca5eada3837bbfa56b1d0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edd16b033b66d07b9af6bb4ad7f7c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a25ab0db4d370a79d68db600a09f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e3ff6647e5c44cc849b068cada5aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ff89e88c0e3cbe9c934db5a9c22c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae73ea19865a8f17c3431f2855a2e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77cd019f34a3a513273e9ebc85f067155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f59ca2f8948f6d4624a436f2422122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97605b7d0e67475f86ce2f154b53a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a6fe3690712ac693b005fb16ed9c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf97e76faf4eb59ddbac4c4b4269a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8e18031b861ee06e594bdf0873e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e77c2416510baef2e0a4b17ae270c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371aaac41ba88ecbbd1dcb1b54af5a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f200a6ba123c89e4df51ac529f536c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40447442594722d9e4fd4c06da889792164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4c6ee8ad8b631c2a16a8d1828d06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cafe1f39aef10382226c91a0f74059166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d42751a31821c7033f932c3d84756167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c90b8418f96cd6975894d77ed35c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24f267cc13f3c16b867e9667fd4eb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd618b920fa64963486242f428f88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce528ae8e72bf8fb11082cc59df39b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e69010663c3bc55977623358650c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19278ef9ba44f0a47cc331597efeb50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ed24168ea06344b3d9c12c034e17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f139da4dcddc3eee7b2da1b1af19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35af3a0580e5941bace9fc4b7732e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b8af9ccbc2f02d85261580ca3d2a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89616e1c103a9869168ea18772dadf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec9b8c83c3dfd5f9334c119f04b327179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2f50bd11728826831b4039f989bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8914d3e3edd5211d6c59421b36641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aac72c47cb07c317bfe7a23f8d488182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506bef5b2c9340b1d54953428274893183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799b90a93b55481aa592ca6381ebdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ea7bd051c0bfda65d9b8eda65974185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4982ffbe29252076e1a0708aa4c706e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78b6e5700504a7f63c9c0fffb329c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886514c8490d76e558c6f0cd999959c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62279404cd9547968dea501dcd2508ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9eb0d768026fe07e9af48251426fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746274265f594753e4d1ee2fd636de1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57851bb38935d9375c70aee24a50bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae180ab4a177623762a0fcb891c1d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1138e63553e0fe7893f336975584194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd75216512fc87a5b6cddac0e81734195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be5add2abc5ca41ecb8a77d8da5907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b169987c933e984896bc44ae072ab69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdebf6e3537b397c7a0586c1ef569f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc127b8046e31ac3fcdb1ee501142b51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e8395ecaba7c57d07572e815b764a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256148385c71cd13413de93fef5c4690201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d10a79c538129a424921eb3a58f05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f77f7e9deec7395f9c5c5d362a9dd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ade2c55ae3c9383cedf2f6284a5ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59349745fdf449ac2d8dc5202682d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c11954b6c3d20758135954ac05f3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d5ff5887d9363c05b1e295c794483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a1b16e05486b039030c58e5b2596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a6d83008533a091ffb9a783c712a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe252d75138d7c47b1ac7d16458056a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108ddb691001a65c9b165fe14a99ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d85905f5967c9163fe59f43e7f912212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df17e287510189c04aebfcde9ff062213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdb82699b9ffd00492760cb6407d5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43273e3607778b3d266a4901d1589101215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec969bfdb526e007c43bec7c781aaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98596c433f52e6d8fa6510fb26af2a0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f426eef6fe18c3426cb80e97c09ca96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11390a1589dd3f2085ac38c169480f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc9ea29a8a920292b53d78190390f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2267d51b878ff74d2a8f257ee4694f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b8f9715d8f65a624d4661f7e4b9f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cd2848be40021a83880c329fbc15f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69f269aeb8b10a9f685be0b7734c6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89871c7b5f858b1285bc710d38097b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfac766c057a78f4ff9a2e812c1975226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d0b65fa56c270f38ff45b90ac86f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9531b80ba05367f814427779eceb8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973b5d5987c244f39712fd979713a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a962afe18e5a89328f747b34fd633ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067f1dcd346c2ec22deba5938c1539231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48eca058f8c10c17f25acbbb59059232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca2c0b59c5929f37b73222d6bb63b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68acfae662500d10c8358d62f00215e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1495bcba42cfc8fba88595ad35fe67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74f8e8ece2cea557668886967b7e75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511e990d9251b5ca1cd63135203afa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e37a02c4ea449124be7114eebcc13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d95737bc50dbc103fd140fa0169068239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0985b32befad575159c45bd9fb4260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231ff4ea83c3a73bae14f18a54d3d35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c3b6f75cb601d914a31600761273f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83624802a9feb057194e22f7909487f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b8d0f041dd2759f2bf3fd0ba6d04a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b894e0fe141758bba87ed7346bef34a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c15eaf52307a0513563ed6607623d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924feeb45418c172025989b11ee99909247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00705c6cc3a4a294deca86f4cbcb660b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6d0315bb18dec66aafb5aa75057e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71552e5e19ae2c511ccb80bb4b2413f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61305f332868ce36bb5501b01f0064251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1da1b944aba4e38aa07d29821f383252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46f7e3b7e855220f31c232b2b4457d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef19372cd7d93e651239b8529de4ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e1ead83d24c419eb34104472b024d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1b1db6c601cd2bd55843507fbe2d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c0cdcfadd9199a701e4cd840829b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82f07374dcea6f5d02284401ceb42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d378d9c38e74a81d471e926e7e9a47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cbe9269ddd16218fc612957b8cad9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dd42ecaee151cffc7b34977cbe71f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24b8139180f506898c967432bdde97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631906ee2fdac750804aa7841d78be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4cacee3886d4f540033c2c11a301d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f4ed03910c97494671993172b2578265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe022a83d274e063f1f51634ab174ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e23d240278086662d1bc67026e83b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fab0d323284d26b8de741820b64af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dbe0fdfa55b2b3c02cd4f5af67211269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c75ed06ec8de186aa09fd62161e32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a94081408ad653d980c21ad51d66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3e2c8edbededeb882bbfae63b713272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4971dcdccb16797191fac7d427c1931273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c32321e35cc9491f2b2dffb188e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d9a85d4adec565fb703940a53543e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26335070c4e3728d4f6fab79ec7f40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfb61f9753f9bc047da24764dd709b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200be57c69a89c9400ca7f0f171d983278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc7c0fb8a31d6d5190cbc77cc03cdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566451ce5adc9f32e7a62a2050aa893d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d072c1a9a6ffceb88fa8210cc9bbac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bf698da220cada6902e04449b75d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea874446587b3c0749f19336285de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e34d6796ce3f1be69003c5ab62f87b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af946b01dbbd7d7d1f8ad22e197ecec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f64444058c350414bc70418c2628d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79689a70c579f961d12528593014f4db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc8218d14fce908ad5c65cc2dc042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb437e82303cc6295dcbb54061a706289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d000a6652cdd94aec4f604efdc0e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc126425361a798981cb48b390542eaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92098efe974cd10e4c73fbfaf35b9ba9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e10ecac737c5972bbf621e24e5085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b65c993d4fc85c4e25454e0cee8118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c383761123c0beebd8e72dd26ec190295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99838653bcf925a89d75787693f4c40b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb777050fa714feb262edfb2f4b50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f30782359319f26d5c23eac59dc26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68791fae8aab1fab24bd2e740d313b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f99906a690b947f2289696bdc32b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030b829c2928bce16a09173b7590e4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd768d70b1d7f6792b1490c9eaaa89eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3088394662f3fc67a02aa2c63e6b75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0229e2aa67aade45906d782ace1ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23ca8beed37a1f9fd0a842cb50134a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aa464f8849c70127071d47bde8e34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f626446bd90fe18b488658b42fef5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0631c0dd051f677bbc17340a22df9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d07428899539cba89e9c9f1eb68a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2d6d2584ee3c33a9e2c6d929b5bbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b84b10f59afd1503838f21a4f1e83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc3218928bb5e542d5f24006e7409312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4f1214da9bd0a0205fe76ecd7e55b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c9cc684291aa7ca9d063e754daf03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db2243b6588f9a71a242a90bd66a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3581df9fc72a55d78e511f4effaf041316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1dd2b8ee4a9246deac781d1adc64f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84017b60ec619fa90f7ffdf333909a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f288d0149719e6161f1b9b1a16b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958441e6e2954daf44989cadc40e5b4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748c885b9d19d626a8ae33ec6d5d4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c386cdba9e9437c8b466e32c51e3a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32222b33d01df2942184cf5faedfd0eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b583a26c896fc2cba8046775316e0fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960795d0b8294bea52292c8c490391c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff39f5c4c2c8d9c06dbc66d0f811f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce370ee42555f28f33df9ddbb0521d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181bc060c300f9f873392c1e66054f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd835c1506f08d2ad69ba4207b8117329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b9bd292c0189dda8aa5630a04628330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b69ee9fd3014e3912177593a6494f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21edf2ba535b2c59f1d3775f52a4259332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1f0fea7ab94c4d4b6fb5694bd38b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b256ec29315b1fb11df19753dbf8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d88d69340e3fe51a97b71899a3fa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db9bcf4d779c4748f7e62218aae11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d61103a3b60677739c6ff28a98c3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292071542de0fc039e0ea3e5d254ed59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b5f68e845743d3dab319005a5d895339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43d70ae938cf56311f2b4c4cdffc16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd98da731e8be9195e4914bf6a9212341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d17414333d2457986f814b289106342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd3185b5e974ff784d66c1ad2d2ff7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ef9e64707f71514a6e7aedff0b47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cef3d0d2602f1dc404ce73c764d92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086813cd7fb3a5111ca8995ea03f08a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990fe1f9b6098929b62ab351420adfe347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9e375ef023861891ebe3188fca7e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9de2fc799afb5d6cfffba7f589d402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3b6f080a9e9c5030a67cd8b734ec33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85343197cd8ad8cba4c90c90c9b7a9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fafa66f4b47bc0f201f7193482d3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f8c934dd3c4809e2d19fc6caeb6d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661140ab99a67e6d8a5dd396af03d0a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822c233f41006534efabd5018049bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecbb632ae458ee5f282c543f0be559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacca49e7a31b4dea623c676fdaa44810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e70bb6dbbaf2828a835b60290ba211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab88348f1574ec1ec2a3099a452839412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03295a1ced685f2c2c40c3bf16744ddf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acdbbfa328cbb59f5fb8bec945068614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418224e0e80a47d954ea023cde5cad3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e4f02aafd61207f675ff82e308db916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2813bc52fb39d02e8d6947cd7c0ec9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11279bba0bb526294c0255f072f76e2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3709eda33549731ff8e5c2f2dab52719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd108428aadba0d3a4ee7ac91818ad7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f51a983587767fc7a564470dfe330f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd4c988862abcf7811468f243746222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f33a4a7649406be25ea65b6484d0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca11dfe34fdaee1f5bf0fb8751b6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77de089ac1aeb45c1dde6807119cba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef423c64508c3c87b4f25d2273d6d3e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475732521ec67d5e03b9f993d455392127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfd04b6c53d12ab6fe7a0a4c3b83f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78298f8a54bb2c8572f7bb62412df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a2f27530e8a2b61272b54a3a264ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62345f7dc28aae6abe2275f9d978147c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1270e0a48201eaa7c5fa58cfd61f9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ba0a13a0f68c38e5999d74ddf84a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70a6627e38fbaddceae6e2a36f66b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9654cad32af10f52126e62a318a5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375a74898a20ffc284b8c74a50fee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f076773bb0ef094b7d3bfa8f85ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7954f2e0e9a67e4e618e1cb7ee1e9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f58f48f9293e3b7ff135947d751eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f323d9f0e510ae2302a17306a36ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f141100a0f4b4be0e403ec72dbb0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f411f03f32a0c4c7ee0889e2fb61f5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c5f800296c6aa140c1e29038503943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf9c7e5515fbdd92db43d39469caa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd269aeb06f54f47edf52fc8888c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba5787a3564ac70e03acedd1c591b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef840cff8754838c023bbed0c4cdb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde344c53adcb89cd01831700fde6b4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131b1f12ccaaf7bd7646977b3a7a18049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d95f8282ad2dc83f6703680d014c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa46a312073020e854b93309bfcf3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df544ecdc237d27d3d0a544f9127252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2823b2a7d4d3054c7d4243144aae9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bb24464ecca197113bebad5384d2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb027cd160f5f40fc3fafebfb16e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab96f5992f1f226162d6357d3bab73b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22753b341b83b326aca89746f298d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46f1913020c6c3eec9ed8896842ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc368459ceda76c8863427ce1f38bcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73708e5ab88ee46a5db720312e1e465560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefcffaa0103bfe76571317b47e4b9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96050127cfc09733410f2660e8bea3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf877844b3b3e27830bfac06f228f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db91bfc2f5a7e0f0dd90f1357b926f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ebf6d74acc3113f415920edec06965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382163fa9e934d3c1eb691af58da8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b17e32f89d4706687e04c0ea6a45e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ccba62e50a7bcbd70b4520e6c70a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b264759014a0a6577add76306b5435569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1d3f3b470204d7b5c6e8fcf6d811a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f0eec6d8ad9c702593e377bb50e3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e7acbb7b6ec21fa302007f656d2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375221e0866dc6b7a02616e0e1712f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd0361405105f6aa7d32d8bc8b29474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd23bb282901de8890ab8cff56eb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba554b687b38c8cea8a1dcb895274b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014ffd7e640509418741dd86b23966377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a74fb0e28eefa7ec02323b7badd54f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db71057eee42d2b16e7fc0dff774a1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443976dd4d40dcf9ee9de1eed02505d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1ec6b282fc764ca1520fddc8a581d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b820555fce9a799c670c2528457ffe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af896155bd75af77c666d42fe0b1095f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c133a744fd2f124802fd100605347884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937632a2be6c835292a04429d0f78c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24c81ab21ee57189a0fe25325284b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffd76b9d03730497df47af452788d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cae98c8cb8dc07fec235cf788ed9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee4dee56aec945148ec71ea0bf873989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef5bc3cd183614580ad4122675d02290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43b25c2e4208b8a09e1d4dc0b9718b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b63985dc1d1fb7087c4f0042e43c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474d310f7fd1fcdc20d10160a0b9c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574bb5d3d9b7ca7cb6e33f56953899a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0dea02f524cbedf9d5ee1ae04db995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b4d9955a47f94c094caa4b756691696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617a3d4ef2a199779da55fb0caf74097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06debf2d80827329ee4b7816debc32e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c7c54fd9a5904c9c4d7dd93af7fd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43886245d5b39e6a84e965bd633c3eeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2b034736799db29e3998fcbe0c63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363422c63ece1393e130654f1b3a200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7a4bd6bd1fde82d815b8e83da64e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ed2819952a26be514ac4a3634643104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8e34035b5069128010a4251ab2ac1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05668193ba81649fa71427372626617106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8716fec11d0c9a461b4544e2d576f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e72c34721597f878ab3e6362211e0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9c47856c835d7523055989a82e5af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e377cf09a72520a9d714b038b4c4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21304f20cd49ccaaa78c08009935f75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653303ef734c1ef4c9fbf7b284148fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce8ea578cbcca4ca7f2674b1ca6c41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e598e724bc5ca02a339a1af6599c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea808ac4b3b274309e1ddee6c157696115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de354a9a99e0af66d93a0dd7ea7010116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d468ae7fff2146678dd64d62d1651117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277752b092939ac1269d1af328ed91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47007a2131bc4e6eefd2e3c8bcccd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd9e4a5168b97a9e1583d360ece70e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383290a05520fa49efd0e28ba3eb6dd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e0a5a6434319d22622b5a172b5477122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b34c1afa6ef0a7ee5cb53715a0f4f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3084667ccbb4cc864f8d13c946fcc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8124977efe2aacbc5eece1b2027ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede01bd436d4397f2e65d92aea6ba90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a878b055fa1c16b4ee892c09bb6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaf164fc56c03d2de1c5057c34458b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bfbb2c908b14d62ebe59160549cb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6caa87f4a2a910d66c4f7b7d0025fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416198bf645d13341f277b37c4bf04cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6182745dd2d63612be8ccbb51d6051132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213580a4d7cfedb91608c54c82ef9ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a4e10c950efa5e9e97461e2a5a5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da762477fac99deb9cc76dacfa45d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568877ae072aea73ff3d63a5e97ed30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d06d98dd5582e62a84e94ee2b9e696137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651bf01032819f340057cc84d17401b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331425a98b5c7a28ded86bbe4f981837139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11530dc86e28989827f21e523c8b4e2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5084efad9543d953d205e996d273141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef56ba394995c7b03ae442297f6f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db66cf68a22319d747d03d2df64e22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654178092c8c173e88acab77d597012d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a8b51d8ba541aaa66b84906ae22c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5f306d4aa419dba9bcf2b04504176146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02599af0d6af36ffd8ceb35e4eca74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9947ce429a5a70e24d32626d18af30f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ef7b6b2df2167364cc07930ab12be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcdeefdf92579267ee916c178da461150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740b3d38424dee95a81d164af376fad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9333e8aeb5beecd9cfedd54f05132152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a11dcb88952b44ec3ac1edc396dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898860c60589f60c2549b9adc1e5dd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71b7ca2b2ec1e7cbeb8c553e7f887d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdee45edc7d65393b0bb0e2ea8c31b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd93a7a6e2c5ca3e8e23691ea1e66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ead7226d7edf03def98697cfa1a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703eb39372438eaaba122b55742101f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c997d78e5c56dbc49414a18ad2f044160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea7081339ef9c52ab7452036f5864161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb93b8206a31a12c79f7f27308f0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c10c4f6a78c3683dc5c38ac9c9722163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482df9cafe68d240fb148a06f153812164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ae80141d157394c60de1841ad9fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e6f3377ae6e81b86ec4fbdb4fe36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd8f99cadff61b88c4beb1424dd474167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9f42b46917af54ebfb354d370e09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecefad2c933a69fe2b3502aff41d5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2c60440e05940436053920f549a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab196ab40c8c0ed21d9bd3c27eb3334171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b56a75dad8739691cecdbbefec6ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d4743a22e6f0c0508eebf08748ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92361e216e8a49277a65b7780a3307174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cd3f136eba5e186d8302f65ee07ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90f4ba7ed4ba95f970dcf2c5a17f8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed6a526a3ddf6e15eaa83608ab30c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8cefae10ee8fa814d78a0d9821443178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520580b42746006407ebb21e7e80e92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa58fc51c7d2a8ef3547ab90236209180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c222f6f7b60cade11e6e8ce7f37f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83167b66d6019f5315fde09588b95351182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726fac7bcd49373c4e7bcaabe0c3fc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7365ec71869b30bf481e1090d5cc7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd61df92644cc7ae3b25f372714da1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb484fa6d2b1281cd145082439d9e78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281968a395298c4a903ba1393e8aac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421984f87ac5816eb3d9cae0692678188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb51179d9784701923ec6ced5293b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971daafdaacff49944633a6c4567b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680e38ce930801415449f835f9df11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e3ec1f5dcb8f20712424307d25bf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159578954b51c26302e54c7eaf103ccd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acb93d3e1e0473c6bda47559405a38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddf54785301647a58400759ec80250195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fbcfcae89be18c31346e9e21594a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76423e64d2ea91add3910ac8da093857197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673960660a8b77918126b68d8da772198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fd3c754264651b59c5083741e0af5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eb09b26e9d67bc0d1a2c9614df066200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10d455f17ec64037a231970c73776201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d28c05a4f73b98ca89de03d442fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f53940553779d9fd4b6735996e8817203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c23b7d8c6c3c8a2a9b75e1af3a9c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404809de606e015612505d18a7fccd36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba735610dbc4ef66ef021747395ea6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424301e38f921dde4d98c5125d366c6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5305641d3e3de99b5b283e9466b255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e463523c657a438e584223de2ab4c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e195f9fbbad8632ef57109a66e043210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a8b715a168b1117da555658ad6d8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefb2ad0079701608babface4a98eaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa95d7da3736e35fb88fd446c2d21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f35e3c36e29fdf1331e6b8d4053a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d1ddf51e263dd73d8efd2f6ed078b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd3dc567557c173aab10e63cbc02ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddfbbea5f9660bdab65da2cac270ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df15ee295a0b990094240481fa456218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060124d545c50c93e768e5bc12353af9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa991c1df6693e9a4f9abc17eeb3ed51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4a8d74f7abeea8d9873a21f228dde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098820434e7f282edc9a02ae2aeba424222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeac1450632d1c6bb67c48fe5562e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b43ab98851ca3e0a9cae3679233e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f1de073a8779ae64c3b9c8a9c7f92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968c349d4b005e6b8bf852baf74f400226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65732995216384def2c4a6692c53b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6254c1402c266a2ddeaa8cb6fd942228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef70b23302698c85e28e195beec536229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a8a126ca33aed9e88faa8ad818fc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835362fbb426ca1f65e939734b6ebf4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552efc3f26c1730fcf2b5507ee4a71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a891a18c8e0f1f3a386f01b73d03a22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf88c47a612f650e284ea4ef45760c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e934399b12e0f0dd7457439a6d11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3b2029048489ef00e17956f3f0de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cf8b4abeb2f63952edb671cf6d5fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061fb1c3c4fb9016fb709fbf989baeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239fd27c315a9555e76097f87a24923239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a15a61e955dc831abcea0a4ea18ceb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409eb254201b4fab09536985ff799ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc4a0a2920de63b3ee4c164d341a93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d1dc0aa6f8b255043d98601cc1a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bbf59c0220426755048ed53de5d15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3af1232c603d675be7cd03b04e6754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794be3d1fd22888eec0a083d2c25b27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87a7abea01280f9ce547fa19c43b12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c43af072e6f258d4af83eea38c8ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba59cf5e6e0cdc700974ec9bc6950249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72439d2f5d6b3024918d188ed7782250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee065445235722268406d50af6a12f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb33d1de585e0b402fb54bc08441446252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a781afa6e9d81acbd12b31e1b337fef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ecc49f989a042efe968ac93e764d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6698e72dd4aa32455bb993fb28b00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4d729e3f65147cc4c808e8be8363f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaa9836ca1464fb291a9a4541dc7e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb85ecaa6ed4bcfa9ec80951e262289258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90534f31b42e0a6d392175ef22b9d5fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286cf7feb9f89742aa11ee96ee2ccee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb275ace08f955e72e9cdbe63eb53d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22717ce7ec03cbcbdf3b4e748a94d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b385b4bbbb8cfc79ac93c0e3b46ea74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0603610cbd05f82612f43bd5c45c09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25138670c50d02bbc9ca087f23d40b4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117037f04c18e3584994ba444d54cf56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b305623e331d787dc83e26892f335267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b476971263f380a43220f1300eeda4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0dcbb7e56ea0dc0cd4a682f4dfbe1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fde26d9672a9c8c62438a51e93d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4c1997d02cdbbf7afcb40500621f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eaef8a9c03a199ca07dd4f65970d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d364c53117f64e392c9631c417349273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68585e40e88349df17f7fb9d190870e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1fdd6406f32fe67d211cfa9a8820e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00317062a8e79be249a60877f266097276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469047241510b41c98709515991cbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd9876ea69cbb877f3be8908dde5ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c1ac778de58dc5fd0a72b3ec16d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25fb81f7f09a1587e1dbb906024b98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3106de469305db2e8a90113ef0fc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb00e11a54f3b4f7299f928ad1955282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd0ec3d91f811f4131f6b05a46fb4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f710a405e1bef1a8a7db0ab792cdab1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf1288312b8298c4809bf98d2e47cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5bf19e77911c007b0ae747603fe0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d942a1007544f17b3ebf2a9f2629287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384045447750e91f0a7b590c282e06fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fde7f809ffc69f02ce04feb10a5fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7382940a9b1cdc42090ca5134611f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7008179b68aa96c9ae6766bc28ab5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2d8fe50d83a54e706e97633d217e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f75d1aa01c3eefc5641d44fb0f802b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d76b371fbaa5b4666bd348568a7c53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ce70c078d8aac766d41efd79688e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb455fd4cc830079539507561df7b39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000b36ebe492ce53f4ca3ef913ebe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ba0509cc9fea02ad161507da8438298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee3945043e5f2e420858aa0ba5b96c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e94bb14e32f816ff7ee8dcc6f9624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875bcd0b7aed7fd0e70d3f9f2ad0b00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac85b3a5bd9cdf7c12e8745342ff3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d8d0ad3c7a450ce9836b70116e6fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f408241e83791e94f55b37dc943867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacad361335771041b4b1dc7e7a7733305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c2f8de649028bf3ccf882b7b30fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1510f99ca366c2110ed6d5c46c3be91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271654bdea39dbd34ce7d0027d3af41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f750146ab8fb757f289e1befd4e823309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236545b327b4c55058ae4c97d2914e34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796915737ef29645caa1ceab4d610944311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde30ec2add246f0ecdb875959a499312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d434fed9be0d6ec8cd6fa7f6e558e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa95361919ef106296cbcad18d309314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8908e0196221056bd7cd6219c5f5bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8355563d2f5cda48e02d4b35b90f92f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b50a82697736cc86d38563195653e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be644dd5bdf21936dc0ea463d8acfb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee11059fa4141220ef985feb2353c2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85602a29d7ff2f3fd5d14b474094ad0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71969c89be0f294ac4bbe64c792e30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b2cfc7a9427749235bfd781eae58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d5f2774fa11a7621c68f849ccfd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c59dcc33ff0e557bf8d12528c95c0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b1ab563b83281be7a5f3065a0059d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2e99f70df1e36dc3397affa15c3e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc5ac6675c4ba3d90fadbafb062c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ab98eb00dd528b27cbeeb8b47d85c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eaf69cad654a062b8686f2b462c76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ff234d2bcc0eebad84a9846866a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77236f239e50f2b1d6ae7640403d8d72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657139f6df4199b95eb6571fa5a9e33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f58bc9fd52260203ec9c487b3e4650333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a1f665f2a609bffacb0bc7612787334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda606592b4d84c3b113411bbfffa0f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517081e88ffe2ae4bafb1a960c511a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ebded1b562a68e3c0f114944895b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f7a818ceff17941a7ab5176d06db8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d66d696cbccb31356cecf58e0e9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f2f1e4ac10c00cfed4696585be55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8bed164fef97f1b31fa8679e56240341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c883847cdaa34bc87e0e47f572e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b01d7c4c07b67bd8584fab590f14f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf14db246e1f0aad592012785b51960344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8620cb571e18d2eb6095b163287ef5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff553c28d1bb62e3b89f0f5707fccf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093fbad79a7f2e35ff7e46e8dabca0347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>