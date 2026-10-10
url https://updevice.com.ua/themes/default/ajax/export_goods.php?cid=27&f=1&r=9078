--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67724b2ecb8954b7e2c090912c7c6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4925675f9eed8781a43bc58e311d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c0c9f4cf72a85c8d5cecc2b6e26463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b42e9765643a3cf4d578a082a46ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8b53a2853c04d066489eecc650de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7dd49ad12222a5159df1d6ad73e066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efad7306a8233395f1abdb649b507167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f8e9d9c76e46f5157339bf2cac7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429308400f9671086c68c62954c068c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3188906469f07949a145295d4e914a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda2719022a23043a3278c40a5a8d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d0dad78b800000f12cf429e94e2a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823a2b6a515c5feb0629706c7995d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d9f32731a61b5d90aa77cdb86db0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965866970e3c18bd92379e3c33b9cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e67db89928d75f1241cd1f729e62f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea96ff2864df3537b8517fc56027c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfe08837deb994632482170a842efd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80718619564d196dda36918a722cf1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf4d40e7b59f694edb1bc5929daf1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10440e722cd2864e4ded8e024c4cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840779302a5cf357b47cab09840d64222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25266b4797f15568ede1061158fb13923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a48599963b73637ef443212b4e92c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9505f7bf6f925308f2a76e050bb1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa2923c548f2b2cb7e0ff5dc98e54b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2af99996e9d0e96134af4226e058a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec743157f8b2ff10739eec9e0561328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b89e3f869d9d780931a51e6df3fd0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1fbf027e9bf45093cf70659a6891c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986900714295801756ae6cbddb52b3dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b59d6269c6fb4dafb4c05a19d75aae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6bcee8c1146b00f9e57fdb339fa6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211352615885860a51c4294adca172f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c53e9be13dc81c87634b6c6b578a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eb5adc04bd8265787d122928cdfea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08968505cae3ba7478d0eec4c060fb0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bae3ab212e0b3760307cda209502e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a2339f8acd4f52ac6861caae57d8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc002332bb68c3233acec9bbb2c80340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb896c8e39207aebc516182e62e878e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d558ce0af4b6a81a99caaea2bf7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ace69c9dac4fb3e5fd1f2758d06cc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38415f493eeb64c82887d83dc0aa1bfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3802c24068afcb8aa5198ed99f1b2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba61a991dda0baa6934c111fa497ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679f9f1bfe098f47e35e8b032a33cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce199ba647ad60a3d1aec5a4796a7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c79345160de49c4c7bd359a96a87c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3add57eaed8825baa32b30221366d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5056aa859f7dd5c6b73d7bb33517b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf2fe6e229b774cf14c9105d83791252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7da78663b35b92ab561cec77f65c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec73a4031c41121c8b120be563f1e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a52f98ce3ae478629b1b19f62f7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a346791686e2f7094676e468dbdbc0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b2cc0f841868a1e47b22c57f0bdba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f0003286c487e960942471f48b1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d4f20720516fbf6895fad36f1be8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c86b652befb130b5e0755feb4e1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304cfd94e2d42f2403a9231b4eff53c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe1da88027ade90fcbbccfd1a07c3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c58e0aad399a716ef27219d550f1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bf4df319add60c9b22bda6dc0153564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771552736d5c609dd1620ce76f41e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192706dc295a2340a46bd022ba84a7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e09f4ba72d594dafda52ae8790ec167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81799a98cc29e3f25692c948f7843bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c0739c5f1738eb38a36c100a6d5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491244f2a2b2e8967aad643c7154d6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad15eef4b8f8db74449f75a12bcab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7d3f38794b8c6c356ab07604b2c4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b757e856ba63111b03e3f8d263678b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e16168da03240b6ba4547b333f9d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db626bda221e4a555abd649c34f3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f34715fc8bbdd412ebc2cbb056ae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0c450e43db4158afd1fc5f5b39b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db5869b145d64a49c27da8a229e6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f850a843e2c427fd19945c3a1b09f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a198a6c644cacf621e10b95fda99fb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eee5d7af55995480038ad7c6cfc5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5ce20c8f7d41b9cb877afe076a5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9ef1d02d9112a979e303766a001ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfc5fcfb3bf05a0cb28871177f8d4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c23959ea2dbedc6348a29e4e37561785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d595c556e2570b174adc07e6a4ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3dbf28675d275aac0ff5704e18e7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de733ac81b12e4c8e55076aa0a2c1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5206ac3b2a16c2de4417191accdf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0630ece31834e220388ef123bb77f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b806c1c2890ad873f301ea6cac00b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3620b44ff8dc8c2aff4e61079c259692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3afba791f1b9a8334360a456c88be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea61d4f988adee4cee2195d19271594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43b921b9f86f4346404609a34e6afa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6c2f02b565e1d832b55f8170fee0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3777898aead8678095d434d1da9e7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19d8534337ca7fd9c3b2819da58bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43918ef8fb45752a8e61dcb94205e2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acbeb512362a6217dacb36aa77cca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f0d95bc7700086607777ff3b8e38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728006b2b86b371fa666144e1384856c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448408ffedf4f68b631315c7e69082d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4294ad9cbd18362ed2c3d71e4b9957104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925ad2184a69f75b4547e8d7bd822ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9dae39ed96e65536b37ffbb69032f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651b2374a59350b8410394e6a67a0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a09cc8a7f72052c051b95e8cd0400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c9cfcf978227e1729f90d6386d179109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e322de12b777dbe7cdc25c14308a0c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cfb4a8f5ebaad086cf51773c2c7f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60e19f6894ec271b2b9b8a8a21005112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3708858ff656075d8e1325e47306c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f658fcc22df2eb4c0a148add29b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72b0dd0fd9ee013fd1baa3c80d3ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640134c9d84dd00342d1e077ea3eff8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b77a321658986ee7d1ae6e287244117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf536fd1a0ca87d0da77bb71324e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea4b4c3effdf6745b93b5cdc34ff4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce2c80526e4375bad42d1e9b953b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2fd96b531b6e417a8810a63a680d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca218a3014c68e2de2000a3df156bd01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7599fedf7096e94c3538a3210bec5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27238a7d25953d07890f9f86e3973f87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc54dc3af7d2aa8848d25f6f805f779125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451e5bedb916bf08f19cc4ddc75efc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621e8099b9a879f516852567bc099a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35f3ef0b5bc80019fd0417e18ac673128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553cfb5650a0ff70586b9fb53ad5eed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab77941fb72c7a91c49e28fca265a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23621c91d420f82ec4914a55eea46dc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0a190c3fca89d155f408149d73e4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950a22260a3987f932915f60d4a60f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b84854e24ee7043957c5b72c4b6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6678432a0227e6c03648f3c3fdf221c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9824e122e836a1d55bcf12261b9307136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2f3b61fc7ab60ff264c8c60f60a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69d7a89741c80fc6f887aeab9e348138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e37fa10d447f0d6e9f59bd57e12164139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe269f61825c4bb2eca434ffbe01b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292230e0e096ec976cb061891d90c12e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208fa9feef370bfa8b1979a8657af7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb840fdb19171a26561cb58479e94e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde34e508c4c8306075e04172f62cf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173d59149c861872362e8c09c44440b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2c874a80344ac897339e66d92a52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d790e4e2d220c1f7fba283b29f64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8131b02c85383096d12829890273a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73faeec6c6432049c2b1e6f97324c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1137e6349dcd05d462042b65762cf9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0283f11a30e9ae22fefa000639d61b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9936ba90828b2f55d4c29bdb6a5e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908aa89b9d6c82ba2d0e91d12936a0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abc0e16fe00e2c43f3db60e97ed7eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ad7173bb0850d5a89a6d6a122080155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dede6c2bf7efe4342f07f84981a9d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f48db0dc1770d4a1cc3231ea2f1b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86965512ea3987c1300003d61319ede0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc496d0a77dcbe419071aa964334d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640485859233c0f31c2d5288501f1f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662235680a7904c8073568ca0e42cef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cb08de99cd299b288793623ff0ef3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a290491a46c647631dfddb965cd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45611e7aa1cfe4a53715614073a1e39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f8e9bd3614d9e76720e161bec5dfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d6deea942626c62ad05ecf1f97691166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65303fd669c8635bf94b2c479562433167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e420862c3d5b58461e56659f48c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42551eeeadba0d1294e4ea6200e279f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9a57f7aa4929541897fa0b36c96bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e10badb65e4c5c68e3328cd489c16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d4808d7e8ef52ca19fbd79675ea9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3621579ff96e42fdc0ed2e9bddd73d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c155c26af85038d3e38bca510605093174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8692ccb5ba0d6eda1612cc74dcd2b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd709363539b448a2a2448729cf9a12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e491366b788bf3a9e41a698ac12b3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5bd88452c630ad885ea18c6463640178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9ff542074b7db706149cd4dcc6fdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69cccf0b5b9853260d3e5f6eae5347180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431bab261dee11af0ce35586ce3b132181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14549f7abb923f0fbd550dec8d7bf3ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d0e4ffafe158b4d834ea4c842e06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba160ff51a0558a9b98e44e5c3e7188184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9d0cf713454cd7f45d2f94f9f4a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d43754e0dbc3ffcc247cabf38802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56042a7215dae2200373dceadc5e9809187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc4b61b413c6d8c06cb552cc29ab21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3abd5cc15b9336cc6c76352a12ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7736ea6287f95c356551895ea9c3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dccbe1e38cc10db0f611dcf93c3489191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859a7688bf9e48cfab0b521478bc7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad43c0d03aca874e6e83d29ac653da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc2f4a653917c54171464da6aa38e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a92450ae5ee6d1f101a3041c7ecd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1250ea8a5a40012b0d6b64f7ec715196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede53774ec9d59222a1f4b1325ef8dd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30859497ff858d882093a5af60416acd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d25f60e52a60aaf15de865b737e5e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe11fa7cecddb50047edfd3c812896200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f5dd64e2ad6da3b76376ecffa3d4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883065b152c4c038cc4b10a6a4e5653202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4bd6f19f80ebc1c81c28a797746e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bac5652dfcb5a1b24a1cd086c98e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5307ebf76cdced18d0bed1820892cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee21ff894d723f1a8e5696cc5a0f52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e021fd74725a715db0a4660a716732207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391f84f350638551c4b460505d84b4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93b752fa970137030fca073d426b36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a70d221c070539323cc6b0875376e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ecd1cb38ae6b5604b709cf28f560211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225581b089446c8734c9dd80a04242212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fefa3ea4ae4f631b2ccd0942b03b2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296bd80baaa9fd5857f927406a3717f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16ae5aa6f35ab05970f3d495389aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41c0cf2d9e1fe58fdd2c32936070d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d976b327608f14446fb0796e6b60c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a77ffa6775486e04e0f89f73560f99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1528fb586fb831f9bc7f42664b36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb381310d95ff3f7511b14f8380d734220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1dac25c55890843b8141e8bddbdef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78f1f41d80ed7badca59e8e0d7a2e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e493a1b2bfda48b07b0a3858f85eab4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314895f0f17e5dfcf1fb0923261d59e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae51c97e38e0ec8406626e03bdfe4f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef949718002fd088f47ac67a152e54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ee9ff10a885f7ab74e34833d4d9c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5824a45bd93ef32d071428d0180f6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0b004c6695920104d610037927ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d40f4be7c70cf2b2905c76c664e044230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3526ca97d8492c92b199b3113c9fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9808723b8491a30477bb67621b31c4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a2a272a2334b977e796bd224530ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c3a9154e2df221ad0fad147008b01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f5257744f827df7da5eb25c6a513235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03baef58b73edd80311da71c8e3b1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f28e622f8bb83879912dc5054a320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687389640da7f85e863386dc2a57bcaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b5b62d66ea2b69d38b3d5e3a2c60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7512beba9d66ddd5c56d38c6b60d4ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d82c198775125e2252e364469f8ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdd78dd005993a75deea22976120e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c9b3fd66b82b68a68fce7f708592a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a41d2cffb7e99eefceb602646698244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dc4c7cf5a57278db94e4834502bea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7f4aca3ac6a7c67ea78b4d316e71c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c8398dbaba6e6a143fde964b505e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedb76300f298eaa4cf1146fbe739ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134410097f60b9f1ed08ae2d39b02bcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d68aa65c05689aacfed1941afc46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afebd4668a2dd4a4a89655a8c2ca2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3887b0f4b0f59e40e706985ab578e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58107c7d40b7831ae091f50aeeebe5fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a6ac5e42c96f33c8d81bbd081061c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69765064cd245ff41b6e1d065c2d803255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd54dba89bc7561fc65e2e6abce90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dcc7d60d73f26a8b7e439744c624a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f45224e6e4564601637419f6b9247e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166a4f2077968c01e80181729c7ab7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25696ef679bdb7107eeeac380d532fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79d0ec9775b470eaaea530cc44f5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2f3097acbfb19d8092c115384d50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0423e16d0884d4156f08c932f69b07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d86e9cc0fb9fb64e7d47b39b6c599264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be3edc8b62f3b828c6aa2a76029b5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b771403e71f4b1cecec5360c9ecdc13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fdf5a9df035503c08e079267c3a7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ceab7b85712b16836e3cbe655df3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75bf257c1dbef15f13a874fef3640f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d64e61b24e663f59dbc3f5a9b4fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea4a200e8c1ef473ef6fce08eccc05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b41483169d85014063ae153b13865272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f02e1016c5edadf78673a912447b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba173a5f11d880f33ca5eef8f6d002274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7afa294255e23c3380a1861bdaaf24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300b690b00a42435f640d7a7fa1309276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084d3ac3f90a3d430559397eb590676277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70867f8430c07241afa41a52476f728278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b2520975b04607b6073df8df4f39b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda10c3a8924851d84851976095478b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465860f53d9d287c4bff76f41719b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ed269eb7e0bc530e80502897fa045282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8add65d034630738292d9721c37449283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf364c3de072cb1ee701b67cc5ea871284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fec201ca42531cb4127884cd991883285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52ef0df6fd2e7cd72bc3e9b2a003d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdaf5f33f509abe39fd63b45edc7dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde9a4d65129d6136eb9332f94b7b68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858b36f1611fb28b41d668cb94378a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08b68eeda31b85de3f45f4af997be3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8eed0112d10938b6ce399ca72c75a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0913fe5baf00270bb23e6d518658292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba71b1fa54e65df055287d5f1420f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb877883a89962a18b35b9a1e06e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37175e791bcae41dfe8a63b4037b779f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31f8e6a29a862b5661366a0b033e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad5fc589491e259f463c41eeefee2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5862ec7ad7114ea6d7a673304fed80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c595f1e4ad978b8663b5b3bb5179267299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf65f3445c1e53eb8d1419303f52b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2216dae474e160ff98f958a6d7018301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa393d3b144e8316d654c3c21d9c3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff7be1d3fab27b4360dccd4727ada3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f5aca0819e1347c564ad106d2953304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d85c53cef67129e33449abba64d8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92168506bf4977959d7a9ff7b7c157ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e73338525352e83bf6e0588ea51b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618755f8ca22517f78368eb5bb316d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c508a1191799a1888deb2575ebbc55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbd4ffa833c8a07937811f3cafb0b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58eccb3cdcf2dede6fd617d046df2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ebb24262837fb7818bf3fdc741736312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b47f0a58fd9be8f7869e1bbc5b07d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2b6b16391d1ca6c550440f399613b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cbb15e6068879b6414c71c716ac94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b20ead674670182d91862938acce5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05e868adf13e98a4d1ffe42b527ab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27743804496da602c33ed287acbe6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12709586004240eb02ef6cc8f47b8375319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e89e2ce2b58cb3a46b639800dc46f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c859aac133a830d552d085dcd09f36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9926d778ec8fcf640df13e31ca2a65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c6fa5e5ede273219159d96e345ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d8e2fe8b1f60e1b0ac0a76514a5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165c1b2997035a340c0c70e5ee1c756325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f866e1c45c3d3efdd9b977ed84cf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215db6e9c6fbe2b9828d70e23e100f40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab9ff1599aa829d9be670734f0676328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a694ba1fcc59261b325489ba90925329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b15e97a3dab2eff92bf4955b6024e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d201bbdd5990d977df601e887526044331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f3e40d17e5d280f294a75faac2c2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a23ef3cb5aabd148b23ec71ac4f5333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c6295566c688b26f04901042c10a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50c3a56b6d4236d22ce835768e9b012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2641ccd393f1c5b8daa23ddf27e40f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b25bf304996737bedd49e0273d9de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3be270daab127ef9152a93e682ccd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a4216f05e87657681b2f9589974516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2581757b64b4bedbb7ad00e5fa2b527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4dc5cc2d0853aaaf66980f7845b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd228e9dd3b1f50cdc70cde7e83d80b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047bdb12548cb25d51bff7e302b7abe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4781620ca3f72a35aa1f60f207c74e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209bf56bac5d1479213d1febd2d2d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2646a3a0ad7c8dc6bc37126f01679513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a91b739bb465bb9613416921ba7ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccdd9ae2dd6568a2eafbad594ab2f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310965bed6d81fac4d8089eb2c8a20616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc20ebce96e3293859f166a1469db5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564836f345388ddf3f941e55aa4efe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e920ca9daf2ed1d1f2b61e37e6a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26bdfe72a52c9b1fad1ac5aaf84c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d4f4824de3e6793105ac6996d302721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289bdf63139e2664a8b8b73779e6fa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc6c5a55c008d52bf627069c6e619c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35c52c233d35a157cf90352534b2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b14fb78352f8c73dbb3b08d2d507825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90145e9a9b3c5139d353268625cd2ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd07a4e06eff3eb5c5010625c3a51a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a457cc77e77d5a7e4cf201d8a76799528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e08a0a79b1600bdfd7e5003709e8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf548671bf70c55b239ea5234d87b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401560b35831cd019435e6bc11e1e3de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce112bf825cef9fb7b46cc21b328d2de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e5d606513db8e61e7725e24724f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84be291312b0fdfe2d6d5e9f72f592634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f1751edc3ea7b700df2011eaadad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f1394a98716c23eb32c8ecfb5c7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5520c70310bed8789f886f29e1ec737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27112053dfd9877d774856be91d163238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30334239a1f937e09eefd27f6cea539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2293f8a64bbcd4d39f6cd21287da3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fa69ca59e9b0ab82f76d2ba0748d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66bd3c736e7d48acfc8dacccab5c3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282e08ab76c873a8a1e153c8a53c1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146f38c2a7ee6f5ec0445c0b8a2107f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6c86d4adea9df1d5c733e8ec550fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01c51b87a42ea83e4c726fa2c9e0da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6b9e5f64e092d4570209a82a532a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5102f765dbc43dc4e55f656299a43c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7711c507aab75484acffd10c0bfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b22cf26222060df63ad45338d265750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4d79068f6e46bb150583e8ebbc71451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c4a322d22348efc672dc83afe37b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9918ab67c1507ade1fb2c6fb1f62c3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99662445c379ac760e2565a44c5f6d6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4671bb6f780786429924b53ce7be755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523f6208620e6d80e186c1a9c438b5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31132f9aaeaa664e45d373f919102c2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede2df196f9944b06cc3e2eee2a1e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bffaefdd2031c274c212e58330668e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec501ff14340f516cdbda30df88ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e98875112ba35e7432537900cc69d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca8a1c7cbd507a35a579105a9cb4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e807f625dde9679359ff27b72945c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45491a89f6f89c1bd3d912bd1b9d4f2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e91f2a34127737b8595eb5b45b6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98a623ed6e5a2cb55cb26c1ba4b6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317efef13491f5331d8066a8de36e6e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebc3e6a7a1d7e83506dedf700b4ea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cdc9168bf7afa6fa44cbeb37dfcab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323082cfa5950ab2e4def9d2eb791f2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b24013e4576c934de8f42d3270c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a796bdf9a4eaf3090a0a73caa940f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d179502e67739169be5dbde9f30152d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a975d37b06c1de4ac31bba4830c9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d95069dcdad5a479833ba22c0ddb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a364648f938814307f34ac6939c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307755a9097c1afe316cab3f9bc49ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6256c0909c7fa6253ea7853b945d32d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff620fd831d8fdd3e3e6792e358e6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f4221dddade081078a3acdb43b67a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b65bc958dd938bf03e4a47c81b4ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c4d08e4c2f838b372b4b1c3d3897d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802ef95f340bf474e667d50be2dcd8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26ae30049c9162224f073cff4728484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b74e011d59237042f7c0f65bc5691e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9edf34d2f60b8cb8e2d5d5e6b5bd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef3f0caf33729b8ae4bccd1f70eb0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12acc08e60841ccaf223f6dac582ea288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff121ee32996e8ea7ea5f9a83f71e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22a3749ddb7743f20534777a8b8f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c82825d846f912e1dc1a655887f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4cd8bb9bbf9fec17942425ffe2f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12253008c817a05783a6b99624eb57893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f563d121987c18c13e5bf1bae631a5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bed1cf9a89ccbebc30031b746db8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe15dd72bd9f89fd4707c737c6539a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52051620b6befad338f3ca64741476597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3418c00782dde4c3cc8a6116634a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea17a441a409711a3b7f33522c459299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d6c199a863c16c08d5e242cef28e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa0daa29787a6fdcbb2be90f8a9944101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa8d057bc69d2a52c8e27ffe2ccd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d9e6d0f53e375abb3cb14887c0b4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e01448aafff532a5a2543fdb593f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1058c4c03c73a6b0c63d5a6ea5451105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd666f06d0e23c80c7e073799df4f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5079161dfa1686acd939ecaff022e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772769a0242c6f74fd3240b8235976a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306015e53e705e7abf18af47502922f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf845ada9df49827dc9a5732e78ef5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d17f048cbaf360d4792a7c520c21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd08b862fb605aac13ae86ff8e5b5d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491614756dfd032063b5733c5fe3bcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ffcbdb91617c7a149d2ef9a5a0712114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c756ded71ac4fc5beedca14ded472a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06381cffa2dc2c49cb4a305961d462116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09fe5ea1e0a415763375e3c8b79d6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994640fc94d5fd192499ce232e35fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4288ff885a4813039c3964d06dd6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fd19b97bc232727f52c29c6f49755120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0570050e075d214059e6cb9aae569d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440fe0ed5975a16d5bbf1c4786ebfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177d54361223d59864b3eb59498263d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d58a73aa5f3285a936b97dd386f73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e5947d93a01343ccf19f63287eb59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d200d78e9dfcffd501d78bdcdd39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa3ede17699e4eb875f5680b99b25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52dc3a77fdb523ef447964209e511f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c140b43e3be701b87637e481f2c54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51274b2f6e9699bd151aabceab0d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b88b41ad3d78a013db5506d255468131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6528ce3d2cf1d89f337b171618393a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e23432e9184e957bf103d795c1bd77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37e0e48473a0aee8dbad1754f2c0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711253ec30d04e4008c942ca490ced3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4105371cc498f96e9dd19af4a8bbe4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8cec22fb933a4c5a0a0d5b5a7b55f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39643b2af218a9fce7152975fe05cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d14d0b9e8a9fb9332edb5dcef0d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df34fa48b1f9b835699515c833dc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00136eb2b8d8d4698fddf71c04b7560e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a10646f07dfcc05c4c2bc522daac40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103937aa36174150e2a7a027d3e432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65807ed9854a52e95d8733e6c7386144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75774626351baf996c18806c3a787668145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6d558d03ff2bf875a04fae0fcc8fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75e1f8565a3cdb6e2703c65a54506147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018f5cca5942019a3f910dae79816b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176352acc5f13e1788f5e009eec284aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad2799c5a655afe7622f9d3deacb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289563f83edfb22b0942a73e69718c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767275fcc905b69e6446b529504248b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1792ede81dd902fb490b0a0e882b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d89d61978db045a671390eaf2d1e80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657c77da8d857affb91813cd9564f4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd0d5bb77b7068b30557fa3a758eff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7a75d61a3b4eb789664943184ac29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444acb929f3dc44875558a9ea7a965d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06907928481936bf3a519b366203f6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49338dd6f969a2c2ed287b4d39396ec5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a07627d0f5f5b21aca6568857e43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d977d0c0736aad42ec7545944d6053162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8a4051c40b15bdb2a90f461ec010f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee79d7f9429743704fbb483475cdbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd88c009df65753796b5b0cc4f0b89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f9878834f32c8046bad2f5dcef3a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6de99404a0c1fec2248b5038af2cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f84c5592bd232e19ebf5a619ffad2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184670a0aca06d6ffe77bd38be353388169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fbe1d415fd7cbe75d1f4dbc4817a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d4c32e5aa7a96c67010f8964af72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3b1bb89587b8541f21d4ddf6aeefe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ddce6ceb8ee8e755bb12421eff07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15816ccf033607d27acb737615763174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a26659cfcbcff1a876d988e26c7f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb557cb186661261883233363bed21d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a2e160c6151fdc1e81e344edcfeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7280332d0b11260b62579e42e31327178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150a200fb422eb91f13b5df4df04ea3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f473fe70a4e42fd8d830369ca193901180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b42d219d3f06b4ca1113e53c9bddb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbfa254226868940cd31b7076aa610182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8a585c2af101ce4771c5b9aa99f3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553eb8a33107fa57c713449c6964f3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b70e8ec2c79676f87622b6c2990436185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c07000000c75b04fc5e06c16abd10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9da0bfbcfdd6136d6e8dbad9de640187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d68762048d1782f7ae00537f11b39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ade359a12e3471767aff21d71d2bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018a41bfc95e8e8c70f7ed5e5beeeed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a750dc40c6cacd7f37780e13f0c56b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ebb29274fac21df0c5d0a9efe960e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ed816b044a161a369cfa602ae724e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3618e4b958bcbaac9807229a6d712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee7a5ebd971ec8e6593b7235a4090195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979b3e4d820fbcef184ba8eed65c3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c698d537fdfae14c5972c5ff3c63a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521879b22a8001b0f575e28f4a99d00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08917bc05d5726bf4cc4419e4d79b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180a9672a48046847987c5c0f37538200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33738549351f754488c0725cbd2e2dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324de32e6f6a6aafb5601571581447b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3346e7b2c7e226bb09ad641e7885ec5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85db18d5aad1b0ba8783600780d097f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d657cf57021e57e9c4ce7b36a32bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8d7489f0f0bf5d6526f7f7dedd630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013156f5393c18e11a447de49aebb7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca530e0a898ba13e6ac125fb0ad78a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd8c3e7b56c533a9a1c7362107b50a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f12a9d4341b2e30c21e615ff5c5b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b10885156d29c68e3e4489109f84b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af510692c3f430bd6baa1c4ed645624212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87960f8ce187f3201d4b14ca2d3e94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864511c604e70589dad1c2e28cbc763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9076f609988e4736831134e1981e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc61d1f83c744f2266552c81dd3b60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469959789cb071389cd36ba9ce7b768217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ad380a5969ab0ff824c0f5b31312218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cffc2610cf30c5ae8e213536dcb7dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b709b93f5ca705d1bf9f9e5db192220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7daecbe1de85bd8949130b95f106b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f31ba97635765fb8e3a385f96cf3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1152bec3c62a2c2bf6107985cb3f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddb09a701f8493a37806f12609724224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48af1699b3d293fd08092760242d83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516858d2ac0a74c9ea33ad4a5e9be1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940209e8639629f627ef8b328396f0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bef44f3060a8448080a5422c80da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b87abfe4b8db55ca411768e6873f2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2bd708458b7d44b9767060f84c6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4c11d2a660f031c907ecbf02b465231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cac27c3e9dde39e8fc91a6c408650232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2619309344469a1d84ebaad699148a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6f309ad2487f3b49bc39bc3a0aabd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf473d4d51eb08fc7baaad48e08755235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e800d13add08cfe5dafbc246f683236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153a17ac921366c71c65b4e4899c0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091333e7c558b6f1a1d8605fa30bcee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6d0f6edb86273d52b667ea16f596239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1395d76433cd20a26cc531aa21ae7f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7d70557ccde535dd6cdc24f341fc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bc522a54e41a1f6b40d8cb3761a73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afcb314c1658d573208f5ecdefba39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce33146adca3fe483f3479e1ca9a6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a358f860ce7939abfaa07a01739f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9931ad62dde7d6453d694940d282e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd13b6230ebbe30ced0bf3fa0c1a38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9fab0b7e0dabb286438b4367787a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29955735e81e2b9b5fa8e49ba79f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1cf52f4ae2f978234697a67e3258c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42092a4f8b6245bb1a8d5432d258a4d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed4755dd991dcd4810d50ba9d8da4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f99cc755e4edb3d3590959b961b51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462dd133410e3216fdc0fe3fd535278254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee41a120ad2d270b835e29fd8dca84e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc3f65a0d4308cdebf4b111347823f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd4e43b11022e37056fd8452b2d5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b0dd164e01dc7ad22169b494d0d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef13bd48a57349dc47cfe5b600b67bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a846f450348024b843d25e6556e7e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b70a1ca55fd03c53d15a09986706261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898fe16d7f0bfc4b40de1b65dd7aa70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c462201a09ef39789bfccde2d5ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8898bf51c7cd64df01d091e4ae545264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301c29e2a55ed902582cdb3736daacf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b66f9b9ae42914fe95fe3d842eb367266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d5e5f15c5456c3d6569febdb572ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882e1b283b314856e08b8daa15f73e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf64b0ee459db87dd9fa6a9d616021269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f553527c4edc9b11c2c14beee2ec1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e720a9066f20058e5a37b2c18ed6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ccb759549f84ea56341fbdd4fda35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48db57c156292bafca98c934c1a016273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccaa8c204df053213f54a3f7f37ef3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314f275d5d480f028e2111743f4bf80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f173d9c79d0ba520436eb2199875148276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a0c371d6ed8ceabac1f6ae90ed662277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaadfbf8adaf9bf60b5b583a68dbdfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e122455bc1733f347541e15c688d95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889bd653dca3b88b6a7190d0a2485da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31020263ec8b992ddbeb5b7c9e5448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c58f6935b8292da603499cd968999282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afd4ddfde4890e1ed68ee738846cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8c60dde508559e5705c76010b12bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aad946d634b9f691d2eb5ec1e4a2e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217676b1fbcd1809ddfad2a5b288e6f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da029597b5195970c78cc98f77df75c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44ae4665c9bb484b6abaa0b113f93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5cf32158c8d17d0620996ad102c47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70833c216761092db5e98a8305416cac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b6921b940c9c9ff407d5dcb528d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a22ee9d4976a4eefa143cd954cf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10b568c21c8469ac38f4b2b0c6563293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f50c00f65f9e700fdf2bf4d73ca26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ba315b68770e2ca3901ed32d59360295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6da3ae73c60707658f6936e9a4d65f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c2f2f256a3cd26d5956f3c4bfc1ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6536092cbab3134f7814e5d399110298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558a43362a03b85f1d75c99423a853299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c93d0235caceb877343db65b21a124300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f431d682dab0eaef6606c2280e0420d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac248cf8c24907322117a7dfa7b04b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd9498d032ad449a317c71afba07de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351a4520d4db90f8d3d354f4728d5b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a1d09a73812a6c3268c65d94cad8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f163248475ab27c7a3efdc3056d78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa0726bacca21f44c347bffa52aa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbef248996a82a026d76ae2bc9587308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151de7eddfec8c33524e444855f212309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005258dae289443da3ba9a846f02209310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf8bc9712a35d36fae01cef1f309e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c009f29df8fc7cbd646677075f2239312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fcaedf6f0d3e1abca3e6b15c1eebb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7421c23704767885a030e1803ec5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf99d1e88504adcad692bd22a5f2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0895bd4d3ee051adc2aaef0cc7f41d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5088fd8b903c5100d25419150734317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ac89d26832e3d0a0f398749a78e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465e26184c4a37297431416ccfe76f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fadfa394fac25cb17739b4e73ce86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72702eed7324d4867089f1c367f34939321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198de390a60da91ed2b0f75f3c85883322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a9ee2d44e431b89b46c95deef7f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c13bcd5f63e991b6ebba73db2022b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4e02cd23c4b9d4b0d4690521effc4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>