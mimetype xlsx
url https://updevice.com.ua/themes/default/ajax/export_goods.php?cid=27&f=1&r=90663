--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3413f0261f5cdac07fe7b782e7a2cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc49256de31a5d6947b271373f23892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd3ac4e6e2570e87c2b63b25263bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf658035c6d66acfa336f247f826cc1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc35a08708d49b01ae5132950fe585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af8a16b830e233c2b0dfa4249c3ce76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604776f055c4613bd267b9b1e18ba7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54fee0ef2871e58775eea8228c103a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebedcb8f6bd3f4ad8cc61996ac76c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7cc3542745e1199547b7705e9105610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b6f4f85841ede1864bc39c94c730b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27cde76687302eb205105fb88ce3b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa672c90683380fa13194787297750a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd128ac3c3509ded64d98eedc80b5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d05935e5bc22142ff147fdb49db8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5096dabd27e8c198e6157cd4dc6d0e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc28c57556d15f64f3c1d69ac3f6fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcddad4c7a797bbd4faad67d2e461f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806722062017b37460717eaacb2d88219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8665ad0cb9265bf0599a59ed5968a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0d5bf4f01945fef5a29a9fdd1796021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff7015b2d331881458cb5c55758ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f20d599fbdc18de0a05fb221de592623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b30dfdaba1fbbc5f15333df5b2f2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750a82e98153567cbd51b9b01605d3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd63dd9a94221c3214ca9d0e729788226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4213d042a517502e4b5fbd8ba1b54a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53078cc12b6a3d3a574c3794f7a842828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44a973cab7b16096c91e0846cc8f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ce6382395355ddbdd7d2087d668f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60465cbe6037589594417fc49e2642fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e379678d66ff223e7b36ef7aa0e087732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87ee55fe7a2fdda823c87a82527bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dd22bf4a12b3ef046c8a8417bb1e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84010025b8c5aff706cf11334f5bace35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0203e682fe2f3da2f9af31562607be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ded1161ba45aa9064ef4f705fe9bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b1962be3ebe74e7d7a9bba9ae44938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e6cd268b4e086bef23c07d1f00f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727e92a6941f4ba3b52cd4f8d42d3b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647d4b8cc0ab0ded1e97d89d30b5a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524401a39201347ba03b80bf60e00f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38129f500bc6836a1c78bc44b23e06243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660adc81ffd9c8ec60a62d039f11de5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5901eb1f44422553381c42e7eb1d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764edea468f8b87a2d685f7a96382d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550b11d5228a599bfba0cd043bb325547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155af756494da2d376452777bc5832248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90bdc27acf84e8d2a52585652a220649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313522c521c2a375ef7e2210aa6450af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde9b9cac7fc409905230e1d5f2ac0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6c1338da31710ad2baf31619e435e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26aa2aeb1518e88ba664b3a371394753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16028d7128ce47dc95201651d95f66e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c7c905d260b81c3d4e3671c570d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493b1d41cbea07a273ea6ea079b93a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61dca33e984df8098c860c4b61503e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1184049653253b5fce6f67b34ddbb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8523da30711f135e464a420543bee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be2bfec8a4a98cd62eec3f3a8f2e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d756ba6ca30c311524d152068419f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8de1a5eecb95da3afe1e2b3cc44462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4426fb5c5739cb4cdfc7978b13f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3eef19edd837b7e4f746d4820b6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b390a49ff497bb5cc4a11244cd2830865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2d6bc86ddfda88130007e5a59fb3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ae53867c4bfb40b5e1645c84e261067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a44d2a26ce124053bc10864e67e62968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60031560217619c61811bca9da11469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e94f6217b990fea87a881643457dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e312982e9fdb10c487e63556f158ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b9b35a648175ffe6d4c8683c279e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea001cebac65671ca64144cd88a3fb7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304f1e510c59287b67c7ffa5a3f85e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544b33f209fa736b7117047d2486c5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c759b31e33d6fc538aaf747ca88ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ac86fe708621626c55dbe66de2ea877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49560527633696d5097581869477f8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ebda3e7304eb7e4c8960afd0788e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68d6d57d76c4cf10627c94b061a3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f348b1fd5cdc835b936e2048c3cc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890764422ec50ccccb4103454a43122182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7089c78bddd0092d2bfa147b8c80683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b021c88b4ad4942ce7f0530c1d7bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b0782f4fac9a44e438d11d46d9c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf26437fedc81ad110e8882b0c6d7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507290c910d90d19498a9c1de3f604187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c69674705ead83565ee1c8215d58e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953996c3c21f2b2913c79e7edf5e39789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75c8b933e171fb2956c5ca89b0fd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02067523c536f1cdb61af094b50dd99a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1154eea84ec76a1383803c5bb8a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ff8bd5601a03adc03ceb43099241a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560b150a95f6e84b1f39f017f72aa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a25e348696378b3c55bc80cbbe6e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdf3bc43192c1b18513fdc34c88fec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a198d8ed888aca6ca905a3a6d21bef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e395703da61a669d6ed9b6b6d3b4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcea0722bd133d2cea4544ce4eabc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa717885dec106987d6a118724b6f37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805328751f36d6ffd51b3ef56607fdcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a2a4057437dd9847d48fd5d540eb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577895f04984f360ba7c887faa99d00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b819ec0240d6005be27389d8e1be0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f5067b73c7b9c08580934f6733ebb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7006292a7c42470364e762e2301c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf234aa54fcdb9d0d3bea6582d57442107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efeb3ff428fa67e5d13f951b1754f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b171d643348cdb2fe2a5ae7b5d6531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfac9dac26aac4e0ef6b50dda2acc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83262e240cf50e44e985299e007a35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ef8c258017816a98b4c5b7d5fdab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07282ed6785e1775af8f2d08bd4cce5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da0aea9244c2fa4a547d652a5f9a2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da082a6b30c4966d20b42ce321f79be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea32331e64117715cc37a8f3ef6756116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134070fe52351e6cdccf934e519a98cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a98e1042b4010b35d9bc30630c065118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf82c3218c612d66a4f6eb4e1c6b93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4600da6b0d22f0fa800e9a087bad1d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb27abe27a5cba49725657d3548c4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b8babe963958b86ca762fd53dd73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c9a39305aa6308bda08004111eb1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd30e0f2d0f9bf707f8636c50b7cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3422834b71651db8d730682d0381e81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc81bbb28734a3583bc195c4f36bb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd9dab821fdb70c8bab89f70590730127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28921e92e036eb95b7e0fdad35aa05d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc39749938600aeae53c3e2c7e6f91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747be3a8a47fc27509465d8447d3f7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5a093547405936610cf2c974ecd19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b00225c3b7d9c2b72ddf130c70813132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a084c9c10ce5b9abf37dd271566e71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4500efeffe84fb559087a8245a92e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1349336c9e3809f2142981339d5c6f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adc9b83a650a110d45b231e1d55955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9eef93621839f0540c8cd5d9d29a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65529c8f60cb3d76653a5c6079751d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c025034082b076a2421bc8ac1aab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae007b1238dd9c040b40171eb756729140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1367e23a77dcb88c3b211044efba6e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468397f5bc8a957e22f9cdfef091cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b0e616e745cb718c6e2386017c7e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0278ec467a24453b4e4f2de03f79e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2b6d45b148175a7d477011d1781c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22719c7ae7971c71f978b2dec0c525ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17544b9e48501cf117c98578c115c82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5531d5ddeb754344f460eb87ab0fbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d39b7424a584839ea14f620cdbde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb8e619b4eaafd3b0f788bbd9305d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b0811d57b36759590e18b6cec3b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f555d89da496f3a1f2cc75e4f11a16f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fa1a258416b4befba0c8df44e20d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551e121594b525a460e6c6a0120ec90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481cd237438150ae442aaeeaf404e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0489ce0157e3dd0421144ba4ab4a9ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d6e0e44441a983a3cd6acbed3c2ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54fc463f8cffa716df93511e21959f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee33e547e5326a113e53373325d78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae0cc689cdcf4747ab9b6329240eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6972681db3561c9c204930ce5b541161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3935ed2032470447e4b5084608f18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da231e6bcff66d3e7f86d723a973db6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479daf83781f83e9ea2d9d931e9d340164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5385460b31f80ff8302b2a8173bd9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51869aff96e5c7555ea2c1426604984166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fab444b5773fef7c2a01ab850fdde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc2c7c998e85593571145fd5c0d0f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c18ae906547a8a64ae9f677c415b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af52766d9f6297c5c2c0cc337202092170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074c90d118f2da0a2b9fff25b57f549171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602e256095590cda6e9b4c43d34a099172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18bb3c6b7bfa8781dea88f735a3fa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfee3e3cfa07b389940468ae885b2c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752810a62a2e58738ae8869255e1ac43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c1e307c1bfb91d3e81d84108d98b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ac72fa51837490e33077df8400e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb293c0bf48c976cdfafbb78115ee49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c20012ed932f892ac626593c116a21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f62994a9b833caf60959226066068180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b6dcc720810483301435d962d9d3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8003bff233f63ba64b37b6651c3f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c96c32f3b208dfcfdd8be924dfc43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb076e01b84a910238bbbf28e7e892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e156a878aea45a98d753e17869ac413185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d37ed73e61e79df448d35ac7462b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae790db120a167af5b86fd271b417187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a1055eab37da763850bdc0715b53a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74af7c53366555d699d7933030a76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dad45800c6d44258b0eb15ece6e67f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d85e9da6d0a2639f945377fc7b51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1fd7a46fcc999f0348f2a032ff253192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753fcf7f95b9f2b60eea3bb73f59cb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873aed6093d8b102f09be9ff8208c04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4d24ece10b35f1e91a422994f3d92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce870caf3e34ff71177b7bc7f2c64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a34b4f9f4ad13989e1bcd54af7877197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b77fe4ba98993d5fa34b3486512da1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748eead070e39ec2134d6587449c707199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ee1165f7e39bc6f430ddc1a514f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a4a35ceeb2f68ffccf433182c10d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ad3ef89bdc8af846829b90bfde74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10631b2f128e458a7ecfb7514d969d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcfcecd177b252ad790526f4c6c4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac30e90700d3f76f63d99bb1e112b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da29aad5538ea2452e4b2273053542206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280f76d39e8a164cb484ee17fd14a64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f5321c6a861a50035e3291303472208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649c1e04280718879f2e1cc783e310209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615bbc49c83d91558c12665aacf1741210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb423a529c3779cb29deda64a925300211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc43e509186c8a704157b8dd48f01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c31d88ed2526a4d3887719bba184213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da3f364563c8d66f7d29df61654e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec3f15cbab138361b404ad6ca7671215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91032108b493022967f009eded15693f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f5d46c9ae0c305f30aba05f5390d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc699a7385077db2d4c3cb4a6993e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a28011fe608454d5bad226ddc20b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d456d6f1fd57e8bf7da7101f7de3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde9f84d96308b555fdde5d5070f82f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a9179a83b4088535036862926c6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf4a431b8e76698d0319afa12aae6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058981bdf40c6082fd04cdca17063cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27779868973db7f87199cf0dbf255462225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a2e310fc78463c424a901e924d453226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d6bce2a65c35092ff47d7b1ef034f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a2f4727e24f9872bba37e9a32b1c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1529fa2e813f968561dbac46bcd5d84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36717d2044f9d8b6973b42c7e0ba7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd33913cdf83198db7a5eed26278af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aed1ada4c1d7e3bd0854b1a07dae5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722efd109084acc579a9f68147154b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702473b2fc3793ccc23891f1d40ab3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be456acb2dd849581fc10b81c05dda5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2e0fa6a1c9b7e7468f4de05471be2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c78f63a5702f85213ac92e00c0138237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5a3c66c815b5394bad50b99a77a55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27f1c717c2c49e9cc5680e75fc7ddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7fc21f29f47eba75ada37ac1ab503240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0967e13341f94b0934adf8b17d1e3d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e851aa8df720861c6341bb7721346c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8f10f4d6dc92f0f53e49a103df24a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469ce34b1afea03b9e389463432e3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fadd2b638a224fd9f1054360d077e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b4818fe5e5be4db93a028aa9e5b55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3cf1b2dca1057556a8fb84fb8996d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c5b82e27106ca8ecb11fe3916c22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f335791b02a7dd08646832805b820249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966524a6fbf7fe459c06b04f80ce850250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f12ce3e6dad3c09787fd16d60a8a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033010241fff464a4e6b23946a9a990252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411de094d56e55e0b6a21ec0dd81744253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bdac946e95f40eaa7ea3efa4356c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302920cc461d9ddbd3e11a7bec50ebdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11104c4a267e339078e3d0f61598ed6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8456252fdb21be3c08a9a9d3ad66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df955283592968fcb8f648168f0b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff925c31d81ce73008908fac28a43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b52fdeb2b52244fe5f3379a52907f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3f2a5fc0c3c629791d9ac7d7a2fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65e68ee41d5a91389ceacf222ad3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442413d548d43b90135a9953f61fd5e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae8d49a08cdb90266e095f42f744aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39552a84d3a010f67cdf19ea81722b2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7d13964b49d9155b8221441bad72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15155c977e4976337fd0854678fc93f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693918a884526703511fed3abfe09bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d64d8cd9b8ca6ca62bc92db50c15e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8a298646a0b8fdef6c83e13f4d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e77bab7c28897383e2b63abcc867d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06aa27226e73063d23a04c1c0b110f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8caeb769359ba1dbc72fe034d6bf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f269f16ab5552c1dd4f5ba8dc7857f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83a2179c82c477c93c7e5065500a21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee4394ada5d53b54c36c29617b1465276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d12905e062941f7c3bd145546e97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf40cc6e234eacbbf8fbfc2e2fccf3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a939e78c0fb3eff443dabedcef35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4deb8936713ae82e2d0a5e6a41f953280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d4c3c54f3c75734390cf71865da07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12916f433cf4a63929eceb45c13dfda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3c4aca3bddc4cce64aec155de4b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a50326bf66b48afac5a5edb90ca9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58438b1ce341acb80b0142717a6e049e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d34893a1268f91f0d2cf57f18a92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c78282ba447b7908d84ad51b033fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a25faff8920b91d6309b03b724181288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140abd7065722dae1444f5deb71fe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754fd9211398b80c81acdd78ffd7b71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9bc6dace4311a2193f6c7756b5e74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afbf676e34c9d94864aa4301c9d120292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0505b58c9089718756f1f2903accfde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a5b57bb2582c4b10490d776cc96f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18565ade3fc3620fd29f46e1f7415ccf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110073fd6b2cb23e589c5c7ec722c19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a895d31dfa378f7a7f7c9ab680658e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee705067babe16e13d089cec06542be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a8debcc997810671ebae56f017b79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc8942e7c1ee81527072bb5df8da4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a783f99b060db6985496ccf18c20ebc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84170fdf1eccd49f0da20b893321c105302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3cfe481c65fc28172d7ce6d8598bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c505348eadde7ca7347f04f06b20d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f3726c340979249f3b21c8133848305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17694b06103457ef5aab8c30f5e3f7d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c3a18e8ce1cdf1cf1e43c97a6b1fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac61a0ba2e6fb69ec69b0120769d247308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee264912d996b1202e4e2d6a0f6a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f7b8fbd49079fc114bbaf7abb5a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefc87b3c199cfbe68c980bbd42ef7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ec3754d928ef864ebaae351623a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3e580fb0ea1dfa3222102a4252ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b655cfb236c6750b45459f8428d43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c14beed80430c5757471b1e3bf66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac54086c1d99c090330c5eaa340289b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3a65a1fcf7aa9634d36de25ad46ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e7b0bee32f84144e632aa78ea26c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03892b2b1256df38dcb968f26301d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116f6ac0f8ff5c6e70351ca6def3dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67b481b892d4cef264975bb72a4cfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8bf3acdfb8b2eff4309c63dd263d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400fb8cfa5acb39b1c77d79fa5019bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e083411b6d760c12a59e102de03a5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ec37ccd5d1cd17c6b44e82d260be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c4cb235cd6277d89b97b092765785326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bf10e6af7e0489158ac9cfa4c0cb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312e0f44eeccd1d81c1a142e3f8ea7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf60488a70daa6c8dc5d1cbee23ee4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a74be3736625e29e491861b37dadc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1920b3a7fa19ea425a3b6ac75f27bcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63180176cde613340452732463660766332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9f0259e436bb0105e3d9baadc0582333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de8cc245b90a025f566bec6db30e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c101f7dca29dfb967d0e5f7c1118ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b19d4aa62fa104bb588307a2ab9e513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176db5d14c86e3438740dc7508d0114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb5415b036701c3bf0a15b8909ced5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd3f107b9cfe063cbffe4f0ddde8666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc9073b3e4fa74c8f7be5e91f0c3bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5dbdc18fae17bc526086d41e767d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb079a8fda1ec1a32971d0a1bf224ccf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7672613e8f3f660e8bd03b0398708710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289110d334808c954eeb9592eae9d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddd262e03810b9eac16e9b6579d89a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a81c00e68d46c567551c58230b74013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4bbdbe467f8fe70a028a2a616f73214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebcfc6c9712744fb40b336e402504b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0931275abf2a52c81e4f06905552f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dc40cddfda3ddc27227bdaa5145d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9da1bcbb8c61f92da94b7ce3e3d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638169562013253c27cb55bf4b83bfea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc56b3266b6d14e18fd422c69390220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663979422d80087203d5aa8463e005421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959948390c7778674d8d3409f822e97322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b39b9c7464e4b7d3093b351aa90e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ce44515f4e5f26993dc6dd1366bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbb2e9e34a0339aa2bb1ca4b8d44a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ae465830a98bd9c15d0c274acabf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa7f4665eb514f26c3075bd4fbf9e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7cefd7e6f2edf51bdd7bc1fb98c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1a809b0deb1a21ea02929e754abf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db804260f2924fb9740008d90ad41dd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec810b7a1e1f5d955f5749f15e228631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c27ab846bf57118b9902500650fad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4a7da35538c443af54af2eddc6b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea1b582f40fa1d958428e7036613434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a477b44162c286b49d666edc936cad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7f1ef957ee30eacbb1638fc4a91b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70b63f053cea3a5680856d205979f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e4949f366eb811ce873b624b542e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904e0f164170263fcf205e888370fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e8cf04ef682afe4f4cba56fd6b6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e113d63f266954c8e52cdae2d388bc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc154f87a037bc1d26ce8ee98639c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4309e5d710643879d10d8c91eb57d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07483394863651a7f0920a3256a7aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b6533c018adc03c5f1ac722d469545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16838e8074b2077507330576cabc2d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10871966602bb685f2f81dc18c53c12c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b485fa73f1d4f675fc5ea4a3bf9a4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b8f8acd90718d1609dedf55fab42b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71f3fbbe521ba445486f80487314a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b74dc59b712ea3127fec5c6c191e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037feeda64bd02f2cfd38308bb8781f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464c9d2aa4b99c5316ef6c6fd56c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b100334fb3a5d974607839b1e4ce454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72320b54d98d4b8c0e63b0d393c7f1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3968c954c287db4ffa5f3470ecfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce895d6c4059f2b928657f52c90f13e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8643d088b65cbad128be6ecbc999ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d6c979bbd4535fd2e3405d2ae2f9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24af0566f742c8757f79b5076e071e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e0d48bbebda224a9066739ff2774a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97021bc1c9d6282fb39018bad3731e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a28bb0b8ad505136c73d4a8f336463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee2aa00ad225e4dd7ea7c342a4a41364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967684f1594b7cea854a78ec18c50cea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4e4bf494882e025e199fa36c05cc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ab9fd27faa9f1d078f7e821b47a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245cc82eed945f742156c0b04777d1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dedf59744051bb4b13ecc3af7d14d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2362b8c156cc9cf1955ea2ab6fb9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd23384d1891c0c3e8dc4ae20378a9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a8047be091fc811b2a6c91601baa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01c6ea31c008dc5f2d585b32438e7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103edeb946e7f19f129ec10170d043d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f4ada10997c0707f538c32c3da43e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9439cf1586ecd194d174491d5bd2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4698b8197f16059fdf207217a73ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54322d97b039fab570d2549465324f6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568018c82a264d075e6ad36ccf48b64f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f644b2b21d16843a2feef33e586b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc14616176fe6dbe762c655f74a2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ebd14bdab660d6db0e6cac1965fd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fbcfd19be835f5c648cfffcccd79a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c71202b72de4aacb28e6ed83ec386c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fee3fd76971caf367e9b71014402a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e73d8501af8f5893999dfdd92d9e0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8ea5b5c2bbf1b8e9453849a0b00087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305edde7f6b4402141117cf14c089288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d373980229d6fc016a9602a704ebec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c91eee16c7bfb26f29116d00156d9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361b0ff297752c22fbf48c45a4d8fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c502fad53cb4afe9cce9f91ac56792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc35f33bebd9f19bf1d812f5a287c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f79bc483333cf4f2a14e89cb9911094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d520909f32c044227271d9da9b25fe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec943c237d85f1c80301d9deee5e6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648d7d30a5f89846fd8866706f490ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1d37c73e65e950905ab29d68dff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790af536d5b7392dc95c94b061ccb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1051173a0b386379e08df80bbb1d17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac6c86b3d56ec8d24a7f6e9faf45ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daac41f6928520dfe6a4e41055c1bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d937128170082e7cdc8c0ec28f2e735103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0425e4b97ae6059d71180436d4558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f075851a35b6d0a885c7837e72b1db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254f40d01a37acecf269b1dac11bd0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584bb6f3aea8fc68b71a3a8c0b66a94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166269e0cd9a679c1c91a68b130091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b4f8c49a9682e12d95489553d172109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695b77b40d19d9ae0001fbc1ba5470110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a99fe99530cd22b7326b495171e6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96643595eb2eb5f8d7e068628f140b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d71a1b7e461fed68ad90042e50dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eed9f11bcbb92bc4cc964729942814114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f6ddb13c9f727e6bbc94462f86e2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1a7ff941cc263d38a856cd135aa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad26a505b6fb70ea94b7d60faead925117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd32ede937784d68db19b3933bf4c3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1de72d4c9c10fdaf71fab706c6f89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ac25b6e05d8a82022fe22abb7c32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bf0ef4f86858dca4311a20ec2fb32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf9b22904e0073ff91e90faba9d280122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043276672cd714fca70340cdc6c90d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5212ac693e447c1febd1b5495bfd76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477914f202f358c0ed0268dc6cf89e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8bce4888cd8fde6bed39eebfbb882126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6059cbacf3740ee9d56c8f296ef61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5e99be45f03d1cca48edc18a4445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b23d45a1d6830e4885f5cd15ae2675129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811bc8a3d5988454f6419ea829a14d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403e04db56fd28566c7b8a60e8dc51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad5f40da9e591541131f930cf1514132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516687d965fe0cb7c0a27662a56e114d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8c81b543b0202ddda599ce42aef1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a958c874e26520cf406483e97a25787135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c8170b2655ea0a6479d029d000ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc805d038d7022833b2d96c465590721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04480491bf71df02073f480d096c6741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bd5f5ee5acadd74af231f7feae16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154451d8c7247b127916b4d24b9c1b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a503d94f02751e607d5e4f7586f30b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8d14d31fdc29f01f335ba395a9b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de2c4b6dfbcdc2bab23e700bae5e01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49206ceba27731c1404b937d9b856cb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa4eed9e57aa765ea39ee964a8d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4d6d952de859e1ffcbd63ce0d218146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5513e1eab26ddd85cf11f7a45990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf31750d1b124c676b0964cd3d9994148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd366fc47e2f16f91ca6a9ac4f718619149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b79aec2a55359ab55b3b389a127fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47d1d92c069bb289df8565b4c75d0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4140dbc562f0d1be58376180bc80be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164f00659bfd29a5919fdaa39797a7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe23e0237ce5a62f440ecb7669b011c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c723cf929f5f5965460e77a2ac6b26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcec9bc4654b757717cf9933d89113156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3378fb79c931c69d2faa75c806bae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d943439ae86990a74cd638c0b9200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058c8591c7bc6187af63010ac2653a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4187b8eb15120e474dafa8a8d06bb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b6782e6e4034018af115ee9d9d65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da007f02376cd52cfad2a3cb85a5d78c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8c0e0a616c3969ceed32237a20cc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6d11351f5836902650adc5760ac37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0098a5d835cd955157d037ba25b792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b88c5db079ce3664083672ee41ffd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755a3c086f5326b8d3a662474c39efa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9ba5c92fea9014c4195687e110a16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb542cda472ba9494b8104ee0c34138169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d9e29c67b049a83454fe6dfcf4f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67907fd88e078cab20cb789d28d6b53b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088f985d2c23014e5ed714854201a3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd0e470cc787d999d1adfb4ce76c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f96d1868898d1ccacab27c21da186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b938362ce2c908680a208a5135fa42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe7980c0a5aec1061930891cae8db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e70906b9253ccf1f1c0c8745759e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a6bc1164e8c51d441d5cb2b7e4ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5822295a3a3d08d36abc0be1d79680e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a7f9d70b1c9b383011e04142c5f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37081506e743951c88a80ac3d01bed56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d58873e2bce46d8e2872dee98c69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd97a03e87f8a9d6e60f3488e4938d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fe8d09a38ae3b0cccb8cb1f1527b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6649572a878730549fa63860340e2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a6d414de43da858aa929829a2ca4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d914be79e1cb4a8f32c0d31c9f77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2db81c97953060cd094e21e7da03e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589e25ccd75960a4a5744e9904e679a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6454a99b7a99b11de8709cd90a813190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf76f01403360f4e8ca9511c9421d67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8543e223d7f43b64a063b8c963d3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28863ebaf2dbc7d7c8a11cfdddaf1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e234dc48c565a96e1404aded4d459194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0ac0a74d0bc263b7169ced2ab873d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f5df04b4f195ead59d9bc3c5ea5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78bd7ee66578c6708506874e55692197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2637d3c3ddca55014720fe633b5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca96bad4a6a70f9c4d7b9cece79957199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77489e4c76ab00cedefce72bc8d350200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714af6a04c2b6fda02726cf892977a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26902ae3cca60fd9c9dcaa905e4f01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb166220f7f4887f470a0aa4ba856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96368313f3d3652201c0c71ce0ee812e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66c0519ab961593dfd17a8c17d3478205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b7dff8f78f7b29bbe2d0c678718e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a9e5a94eb9bbd4f6d8b8c06a22dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad20f035e060410eda4c1c17de1922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d71663cb08f585fad4499d75b1e11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cf679500410986451ab83ecd2f9cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253c910c2840a81571d6e1d370a51a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de3ffe65c6660e77a738f29033fe57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50554032b88cb092d6323a43a8984a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443dddd5ed7344647380a9950e02a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b01f8e00e1bc800114850dfa8d9f23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565831db93705a4a114958235802cb21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a30fce4529dadd4e0aca404cd495217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c254c1f6bf32119526979239895a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5afb31a58e1aaf77c6ab84c7dd1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f1c258222e55e97c0530d6f570f7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2101b4afc6c90e6aa1e6b985e757e5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954e6ba8da450d8aab75a1f86ee4945222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02650aa73b49a9cc9b13297fc3e50f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836568860cba331c33bfcecfcc2481e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f94b687d1225cbe91e6a3af3f4e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf74b73469e24b5c57038ee46ff1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100856bbf8152d9ee53421ffa4977df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22624e64098fc3ae0ea3d5ca652b7959228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd66d406335ee6e0c4aa205debdc62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd36a4b7bbc3484e596a914dbc532a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58f1be566cf401295be9cfa415de9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a467330c1928775eda5a00a05ce1ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2d4d4b2cea6f34d3bcc16b548b56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f0dccc39f31ec6e70313beb4c707234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14ef07f1db31de00a7d4ab06450ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b664f15227df00da3b579e974dda4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e031631dfe0b1e58ae667b9022b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1b6c6809c8a621cc2501cbbc9b6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a8ccfcce9ece9580e83ad269f8dec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54973d9186cdb684251694b90ede2ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3128afa437b08745ede0f3030cf88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7252b4c769ba92718ec8d967d8b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8377dd4ec17169da5cd37f2d007a1c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d62e0c600d5bcc90b488b540de49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b39ddc45e5465d2fddf0fac59d9e17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f22c5130515e494fe6affc5ad2aa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76629c9ab0c59568311654f6b51a6dcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa64988c9952860817fdd615e557ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f420d2f8f1020213ed063a981e3b3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa258dd8fb9f27055b35fb3549370a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a9c8e5ea3f716b980131c623bbfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c2b2a6420e22910bc9acffa81b00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119489be18e88aca2142d17159f6827c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f1e15ccf3b49b5993dfa11ff6e77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e06dcfd8043ae38f97605696ea977255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f702d1172c4f21e443f1e3d24d15b8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff7b28046d225def356371ebc8c00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192d7fd7e9619f8b2b391e06bdd7da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c691137009309513d0688aa1aba43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bd0cfd1e86c4977972fd3df99e8e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d131f927db3ba1cedd139a61655416261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaf24fb71b5d7c6017944ce145be8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c8732351166db8a259c5c18d46830263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2036c0d968e8c255927494e894292d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b786d76e96ff23bfddbffa6c8686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45987a7c534c38003f402992a3a772b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45b73b56cf82c83be1d354108ba62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ee789f2f7cfa1d95827b8d3e0bbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b254cad7c4d869b4d10f7e11f3b3ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f7ad35e3d5d89daef17d35af6ea0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80410f238fbc058fb22f619f8f029e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bde43a72942a3a19b51f630c7b2e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534e34e67b5176d181487fd838c8f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e47e475fc051dc8debb3c604f773c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2afb98091445ae6dc6cd6b66f1a44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215dfedfbbb24d60d09a81f30f0542276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44045ec6e0ee41880b023da348945faa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b0844ca71e87dc43f4cd8666adda2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bf048baab4c32196d7112a708f265279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873559a5b1c16185f5dd9c7720b2ea89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9366012fcec131e0a0b517568a484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7777bb46b1c480bafb2f422a3cc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60688210c14356c68376ea46124479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbb037160163866de6266b9e171a21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a25c98672c74aeeca66ad2c48dde7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cab590f17e8ec025c89facc95380a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad950b460f28d4582f934790cb160f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee882bc96a105b4c685d50121890e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984354a7220374da6505199a4aecadf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384daeded303fb3718bdadde6820b873290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793915fbfe8a151256685d7a7942a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396d61da19139488d1faed9e99cd16e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e51a1ee8f6d1f57be42bbef956ff15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420b886183327c2fbb76644e6e3cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9139ed5f7808ee83ab93954c61d2884295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79127538dcdfbf27236e27a9e3f74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325a522b975b88515e89b170ad11f1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee68dea36ba68b542c57fe0d00c6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec591568c54173b64647903e7c2da38c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8959449963f731babfb1ae6e277443300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc77cc481aee4622badcf27ee601704301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef13c40a1fb28bc68e51c8aa42c8155302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026334c85320b8b5fde9321813dd58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25762054d322b976b19ff1bfd34b18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f77046a991d3cf1654547e4229ed5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee66727cf79939edfaedecaf431f3ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa70f5d0f76acffea48aea7af9d437307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfdc27b46ee44006992a83225d480a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6528c213c2e1df05353d272bd69c20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475b1b2ee1cfc798c828e3fa2d79cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d12b23fe103d329bc2b23029910f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049bfcd832ce5411ce98bc677de8758312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100d47d719fe4a7ff08173e309f1cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6834d71a51b28121d2625f754c704314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba9970020569280d88123f0a027fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aeac7c0046fd87aec5a1eaf5c1381316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac0b2068d3a72dd779279a2f77fec3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037ecc754d0da9e887e31f0d155f40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff34a738b110c6151afc71d9bc8eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910594773f71c69a37f1a3f89a10022a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf00a40d160cccda1a1e04dfe3a96b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86008f60373336071b41ef97fa63cae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567906ee4deb1bd11793fd9fd38f29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f172df8b74f8f159f3dfd2554369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cdadbe0de9ef58d3b3e52cd3b1f0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004595a943370b377480a81c6f96a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa05b7b43500663890037e04c4ba3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5c4f7aa16b7cb8485101c38435fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821896587b6a692dd765be417283067c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9ff8649597cc8f86440415401f4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f68b6e7361b82c683de420362de6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0baa3c088b5c45981c5a8f5c006af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9d6e4abea64491bd3249286e2d1f0333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>