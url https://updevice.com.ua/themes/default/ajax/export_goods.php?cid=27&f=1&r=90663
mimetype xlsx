--- v1 (2026-08-22)
+++ v2 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de8cc245b90a025f566bec6db30e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c101f7dca29dfb967d0e5f7c1118ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b19d4aa62fa104bb588307a2ab9e513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176db5d14c86e3438740dc7508d0114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb5415b036701c3bf0a15b8909ced5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd3f107b9cfe063cbffe4f0ddde8666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc9073b3e4fa74c8f7be5e91f0c3bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5dbdc18fae17bc526086d41e767d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb079a8fda1ec1a32971d0a1bf224ccf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7672613e8f3f660e8bd03b0398708710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289110d334808c954eeb9592eae9d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddd262e03810b9eac16e9b6579d89a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a81c00e68d46c567551c58230b74013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4bbdbe467f8fe70a028a2a616f73214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebcfc6c9712744fb40b336e402504b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0931275abf2a52c81e4f06905552f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dc40cddfda3ddc27227bdaa5145d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9da1bcbb8c61f92da94b7ce3e3d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638169562013253c27cb55bf4b83bfea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc56b3266b6d14e18fd422c69390220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663979422d80087203d5aa8463e005421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959948390c7778674d8d3409f822e97322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b39b9c7464e4b7d3093b351aa90e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ce44515f4e5f26993dc6dd1366bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbb2e9e34a0339aa2bb1ca4b8d44a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ae465830a98bd9c15d0c274acabf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa7f4665eb514f26c3075bd4fbf9e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7cefd7e6f2edf51bdd7bc1fb98c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1a809b0deb1a21ea02929e754abf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db804260f2924fb9740008d90ad41dd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec810b7a1e1f5d955f5749f15e228631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c27ab846bf57118b9902500650fad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f4a7da35538c443af54af2eddc6b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea1b582f40fa1d958428e7036613434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a477b44162c286b49d666edc936cad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7f1ef957ee30eacbb1638fc4a91b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70b63f053cea3a5680856d205979f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e4949f366eb811ce873b624b542e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904e0f164170263fcf205e888370fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e8cf04ef682afe4f4cba56fd6b6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e113d63f266954c8e52cdae2d388bc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc154f87a037bc1d26ce8ee98639c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4309e5d710643879d10d8c91eb57d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07483394863651a7f0920a3256a7aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b6533c018adc03c5f1ac722d469545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16838e8074b2077507330576cabc2d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10871966602bb685f2f81dc18c53c12c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b485fa73f1d4f675fc5ea4a3bf9a4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b8f8acd90718d1609dedf55fab42b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71f3fbbe521ba445486f80487314a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b74dc59b712ea3127fec5c6c191e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037feeda64bd02f2cfd38308bb8781f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464c9d2aa4b99c5316ef6c6fd56c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b100334fb3a5d974607839b1e4ce454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72320b54d98d4b8c0e63b0d393c7f1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3968c954c287db4ffa5f3470ecfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce895d6c4059f2b928657f52c90f13e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8643d088b65cbad128be6ecbc999ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d6c979bbd4535fd2e3405d2ae2f9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24af0566f742c8757f79b5076e071e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e0d48bbebda224a9066739ff2774a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97021bc1c9d6282fb39018bad3731e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a28bb0b8ad505136c73d4a8f336463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee2aa00ad225e4dd7ea7c342a4a41364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967684f1594b7cea854a78ec18c50cea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4e4bf494882e025e199fa36c05cc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ab9fd27faa9f1d078f7e821b47a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245cc82eed945f742156c0b04777d1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dedf59744051bb4b13ecc3af7d14d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2362b8c156cc9cf1955ea2ab6fb9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd23384d1891c0c3e8dc4ae20378a9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a8047be091fc811b2a6c91601baa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01c6ea31c008dc5f2d585b32438e7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103edeb946e7f19f129ec10170d043d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f4ada10997c0707f538c32c3da43e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9439cf1586ecd194d174491d5bd2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4698b8197f16059fdf207217a73ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54322d97b039fab570d2549465324f6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568018c82a264d075e6ad36ccf48b64f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f644b2b21d16843a2feef33e586b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc14616176fe6dbe762c655f74a2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ebd14bdab660d6db0e6cac1965fd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fbcfd19be835f5c648cfffcccd79a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c71202b72de4aacb28e6ed83ec386c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fee3fd76971caf367e9b71014402a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e73d8501af8f5893999dfdd92d9e0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8ea5b5c2bbf1b8e9453849a0b00087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305edde7f6b4402141117cf14c089288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d373980229d6fc016a9602a704ebec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c91eee16c7bfb26f29116d00156d9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361b0ff297752c22fbf48c45a4d8fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c502fad53cb4afe9cce9f91ac56792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc35f33bebd9f19bf1d812f5a287c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f79bc483333cf4f2a14e89cb9911094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d520909f32c044227271d9da9b25fe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec943c237d85f1c80301d9deee5e6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648d7d30a5f89846fd8866706f490ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1d37c73e65e950905ab29d68dff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790af536d5b7392dc95c94b061ccb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1051173a0b386379e08df80bbb1d17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac6c86b3d56ec8d24a7f6e9faf45ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daac41f6928520dfe6a4e41055c1bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d937128170082e7cdc8c0ec28f2e735103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0425e4b97ae6059d71180436d4558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f075851a35b6d0a885c7837e72b1db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254f40d01a37acecf269b1dac11bd0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584bb6f3aea8fc68b71a3a8c0b66a94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166269e0cd9a679c1c91a68b130091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b4f8c49a9682e12d95489553d172109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695b77b40d19d9ae0001fbc1ba5470110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a99fe99530cd22b7326b495171e6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96643595eb2eb5f8d7e068628f140b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d71a1b7e461fed68ad90042e50dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eed9f11bcbb92bc4cc964729942814114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f6ddb13c9f727e6bbc94462f86e2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1a7ff941cc263d38a856cd135aa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad26a505b6fb70ea94b7d60faead925117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd32ede937784d68db19b3933bf4c3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1de72d4c9c10fdaf71fab706c6f89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ac25b6e05d8a82022fe22abb7c32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bf0ef4f86858dca4311a20ec2fb32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf9b22904e0073ff91e90faba9d280122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043276672cd714fca70340cdc6c90d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5212ac693e447c1febd1b5495bfd76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477914f202f358c0ed0268dc6cf89e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8bce4888cd8fde6bed39eebfbb882126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6059cbacf3740ee9d56c8f296ef61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5e99be45f03d1cca48edc18a4445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b23d45a1d6830e4885f5cd15ae2675129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811bc8a3d5988454f6419ea829a14d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403e04db56fd28566c7b8a60e8dc51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad5f40da9e591541131f930cf1514132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516687d965fe0cb7c0a27662a56e114d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8c81b543b0202ddda599ce42aef1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a958c874e26520cf406483e97a25787135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c8170b2655ea0a6479d029d000ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc805d038d7022833b2d96c465590721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04480491bf71df02073f480d096c6741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bd5f5ee5acadd74af231f7feae16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154451d8c7247b127916b4d24b9c1b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a503d94f02751e607d5e4f7586f30b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8d14d31fdc29f01f335ba395a9b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de2c4b6dfbcdc2bab23e700bae5e01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49206ceba27731c1404b937d9b856cb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa4eed9e57aa765ea39ee964a8d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4d6d952de859e1ffcbd63ce0d218146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5513e1eab26ddd85cf11f7a45990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf31750d1b124c676b0964cd3d9994148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd366fc47e2f16f91ca6a9ac4f718619149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b79aec2a55359ab55b3b389a127fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47d1d92c069bb289df8565b4c75d0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4140dbc562f0d1be58376180bc80be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164f00659bfd29a5919fdaa39797a7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe23e0237ce5a62f440ecb7669b011c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c723cf929f5f5965460e77a2ac6b26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcec9bc4654b757717cf9933d89113156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3378fb79c931c69d2faa75c806bae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d943439ae86990a74cd638c0b9200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058c8591c7bc6187af63010ac2653a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4187b8eb15120e474dafa8a8d06bb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b6782e6e4034018af115ee9d9d65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da007f02376cd52cfad2a3cb85a5d78c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8c0e0a616c3969ceed32237a20cc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6d11351f5836902650adc5760ac37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0098a5d835cd955157d037ba25b792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b88c5db079ce3664083672ee41ffd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755a3c086f5326b8d3a662474c39efa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9ba5c92fea9014c4195687e110a16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb542cda472ba9494b8104ee0c34138169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d9e29c67b049a83454fe6dfcf4f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67907fd88e078cab20cb789d28d6b53b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088f985d2c23014e5ed714854201a3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd0e470cc787d999d1adfb4ce76c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f96d1868898d1ccacab27c21da186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b938362ce2c908680a208a5135fa42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe7980c0a5aec1061930891cae8db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e70906b9253ccf1f1c0c8745759e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a6bc1164e8c51d441d5cb2b7e4ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5822295a3a3d08d36abc0be1d79680e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a7f9d70b1c9b383011e04142c5f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37081506e743951c88a80ac3d01bed56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d58873e2bce46d8e2872dee98c69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd97a03e87f8a9d6e60f3488e4938d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fe8d09a38ae3b0cccb8cb1f1527b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6649572a878730549fa63860340e2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a6d414de43da858aa929829a2ca4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d914be79e1cb4a8f32c0d31c9f77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2db81c97953060cd094e21e7da03e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589e25ccd75960a4a5744e9904e679a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6454a99b7a99b11de8709cd90a813190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf76f01403360f4e8ca9511c9421d67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8543e223d7f43b64a063b8c963d3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28863ebaf2dbc7d7c8a11cfdddaf1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e234dc48c565a96e1404aded4d459194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0ac0a74d0bc263b7169ced2ab873d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f5df04b4f195ead59d9bc3c5ea5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78bd7ee66578c6708506874e55692197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2637d3c3ddca55014720fe633b5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca96bad4a6a70f9c4d7b9cece79957199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77489e4c76ab00cedefce72bc8d350200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714af6a04c2b6fda02726cf892977a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26902ae3cca60fd9c9dcaa905e4f01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb166220f7f4887f470a0aa4ba856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96368313f3d3652201c0c71ce0ee812e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66c0519ab961593dfd17a8c17d3478205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b7dff8f78f7b29bbe2d0c678718e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a9e5a94eb9bbd4f6d8b8c06a22dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad20f035e060410eda4c1c17de1922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d71663cb08f585fad4499d75b1e11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cf679500410986451ab83ecd2f9cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253c910c2840a81571d6e1d370a51a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de3ffe65c6660e77a738f29033fe57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50554032b88cb092d6323a43a8984a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443dddd5ed7344647380a9950e02a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b01f8e00e1bc800114850dfa8d9f23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565831db93705a4a114958235802cb21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a30fce4529dadd4e0aca404cd495217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c254c1f6bf32119526979239895a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5afb31a58e1aaf77c6ab84c7dd1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f1c258222e55e97c0530d6f570f7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2101b4afc6c90e6aa1e6b985e757e5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954e6ba8da450d8aab75a1f86ee4945222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02650aa73b49a9cc9b13297fc3e50f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836568860cba331c33bfcecfcc2481e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f94b687d1225cbe91e6a3af3f4e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf74b73469e24b5c57038ee46ff1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100856bbf8152d9ee53421ffa4977df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22624e64098fc3ae0ea3d5ca652b7959228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd66d406335ee6e0c4aa205debdc62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd36a4b7bbc3484e596a914dbc532a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58f1be566cf401295be9cfa415de9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a467330c1928775eda5a00a05ce1ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2d4d4b2cea6f34d3bcc16b548b56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f0dccc39f31ec6e70313beb4c707234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14ef07f1db31de00a7d4ab06450ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b664f15227df00da3b579e974dda4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e031631dfe0b1e58ae667b9022b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1b6c6809c8a621cc2501cbbc9b6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a8ccfcce9ece9580e83ad269f8dec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54973d9186cdb684251694b90ede2ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3128afa437b08745ede0f3030cf88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7252b4c769ba92718ec8d967d8b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8377dd4ec17169da5cd37f2d007a1c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d62e0c600d5bcc90b488b540de49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b39ddc45e5465d2fddf0fac59d9e17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f22c5130515e494fe6affc5ad2aa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76629c9ab0c59568311654f6b51a6dcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa64988c9952860817fdd615e557ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f420d2f8f1020213ed063a981e3b3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa258dd8fb9f27055b35fb3549370a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a9c8e5ea3f716b980131c623bbfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c2b2a6420e22910bc9acffa81b00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119489be18e88aca2142d17159f6827c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f1e15ccf3b49b5993dfa11ff6e77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e06dcfd8043ae38f97605696ea977255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f702d1172c4f21e443f1e3d24d15b8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff7b28046d225def356371ebc8c00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192d7fd7e9619f8b2b391e06bdd7da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c691137009309513d0688aa1aba43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bd0cfd1e86c4977972fd3df99e8e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d131f927db3ba1cedd139a61655416261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaf24fb71b5d7c6017944ce145be8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c8732351166db8a259c5c18d46830263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2036c0d968e8c255927494e894292d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b786d76e96ff23bfddbffa6c8686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45987a7c534c38003f402992a3a772b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45b73b56cf82c83be1d354108ba62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ee789f2f7cfa1d95827b8d3e0bbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b254cad7c4d869b4d10f7e11f3b3ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f7ad35e3d5d89daef17d35af6ea0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80410f238fbc058fb22f619f8f029e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bde43a72942a3a19b51f630c7b2e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534e34e67b5176d181487fd838c8f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e47e475fc051dc8debb3c604f773c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2afb98091445ae6dc6cd6b66f1a44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215dfedfbbb24d60d09a81f30f0542276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44045ec6e0ee41880b023da348945faa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b0844ca71e87dc43f4cd8666adda2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bf048baab4c32196d7112a708f265279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873559a5b1c16185f5dd9c7720b2ea89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9366012fcec131e0a0b517568a484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7777bb46b1c480bafb2f422a3cc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60688210c14356c68376ea46124479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbb037160163866de6266b9e171a21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a25c98672c74aeeca66ad2c48dde7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cab590f17e8ec025c89facc95380a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad950b460f28d4582f934790cb160f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee882bc96a105b4c685d50121890e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984354a7220374da6505199a4aecadf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384daeded303fb3718bdadde6820b873290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793915fbfe8a151256685d7a7942a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396d61da19139488d1faed9e99cd16e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e51a1ee8f6d1f57be42bbef956ff15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420b886183327c2fbb76644e6e3cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9139ed5f7808ee83ab93954c61d2884295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79127538dcdfbf27236e27a9e3f74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325a522b975b88515e89b170ad11f1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee68dea36ba68b542c57fe0d00c6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec591568c54173b64647903e7c2da38c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8959449963f731babfb1ae6e277443300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc77cc481aee4622badcf27ee601704301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef13c40a1fb28bc68e51c8aa42c8155302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026334c85320b8b5fde9321813dd58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25762054d322b976b19ff1bfd34b18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f77046a991d3cf1654547e4229ed5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee66727cf79939edfaedecaf431f3ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa70f5d0f76acffea48aea7af9d437307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfdc27b46ee44006992a83225d480a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6528c213c2e1df05353d272bd69c20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475b1b2ee1cfc798c828e3fa2d79cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d12b23fe103d329bc2b23029910f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049bfcd832ce5411ce98bc677de8758312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100d47d719fe4a7ff08173e309f1cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6834d71a51b28121d2625f754c704314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba9970020569280d88123f0a027fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aeac7c0046fd87aec5a1eaf5c1381316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac0b2068d3a72dd779279a2f77fec3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037ecc754d0da9e887e31f0d155f40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff34a738b110c6151afc71d9bc8eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910594773f71c69a37f1a3f89a10022a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf00a40d160cccda1a1e04dfe3a96b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86008f60373336071b41ef97fa63cae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567906ee4deb1bd11793fd9fd38f29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f172df8b74f8f159f3dfd2554369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cdadbe0de9ef58d3b3e52cd3b1f0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004595a943370b377480a81c6f96a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa05b7b43500663890037e04c4ba3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5c4f7aa16b7cb8485101c38435fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821896587b6a692dd765be417283067c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9ff8649597cc8f86440415401f4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f68b6e7361b82c683de420362de6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0baa3c088b5c45981c5a8f5c006af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9d6e4abea64491bd3249286e2d1f0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d256283afc9bfb31fea187a00fb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b70b05a2dea1c549af6344e26a0752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c553325c8bcc3a11e658c7a0bcd7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e490dc17c2689c3c297f0878fc9bcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d31d058c06e2b3cfde5a347399f315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9152480998011e31d3181010ae97c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839e8fe8187aee0a689c35a4a3aa797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8448fb54b17369ed63518723c5c63c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3703bb4579a2210c282b56b9c2ffd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2719e8e35751c5aaf16b91714f3504110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64139529a16cb8e653627ae3a5a3a39d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd594687af629da3ccf00ea935256312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99dbc3f1a21887d868a605bd8fef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c0f61c08d6ac6d34cc7ae4703c7b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bbbe9900ebd93e0e71ea913dae39315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1244b81550f6ea4b5ed4b60c5ca41816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a35cec5cacac4ec772a67b476558a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b68e1a5dbc3d1fa6a73cbec65849d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918395760ea351711dc296f87c02d41819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635853dfce718113a9ecfda3e02681d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feae84c842edaca011b5bc91d4e0b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d973a0b30744b4bb9cddab25a4e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c13e89d6c7a5ad01288d088c499223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb79917eb7d7f404356dd4eb89a900b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fde7ec99de132698164c62bec8a6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d05cce2b95e860bdcea5a643958d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb40147103f04380134860a36f421c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88647e4f9a70c43bf947132ec55932728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98bc18e5a5d8e35ea87da8733203ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4b574deae06605087d93dac51ff930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4ddfc7ca6240772971090bcd74aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502dcd672c5c5b2b40aa1936ba66a9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9db5b4dfd0df713062aec34426955633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2bc3d850c232144bfc90c8f65a97434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa2a70ad33ecce6f54478304b733e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9e60139019dbab69b5c70da1d5f8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2739d849c4c8280e6a57f4942b890637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c3ac261b24d7a9bc934d4656e56b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952098ff91b8599682be97860bd4a03539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5528c81efa52396114b05ac787312a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d8f278c4cdad7bc8aa30d3a2f9cab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc3688fa5821108509d7c81b342a1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea5d84b4a519511fc1ad469214ee3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd80261c3293fa54325653bcbe7f2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c24b518b838cef78a7e34d1633b1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4b365621b99ddb4892d29b0141e7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd2e766f54d1b690e38e91311781cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac71cbedb0c9973d4cd76188c8a8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3812abd0bcfc3526472d236d667d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e5a6e3523b971349c76c232687bab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6fa0e0a051ce3b0feb447a66f94eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a9e1123a8cabc22f826106b18371852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719aaae02a562a5942317c0f78a1c6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e62333e8bc42e60fe045c446998c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d333da15f68e6f77a872bffe2974155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6cb3627b4e125bbe3b3f35dde9a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d1d9f85765f88a0b76d8238b900ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d30f6b772528d1855966d52fca5e1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6acfe8f1516fbb67e9e671d04bf39159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb0c976add076a50fe8e5d339f644460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1eb5e604de600b0944eaa1140c76f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb01cc4f13a75c44c3763b1d25aff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a31591fca1d8d99edc6f60fcf091cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ba914aacd59af372a8504554ac39b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4f457c326e2fb6adafa0c15273a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2506f6eeafd5499118f8308b87c46f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db78e22f157d6e574b3cb4fdf998d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7d823a31956dd26033b9d4773180268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd30e08980433d631729b26eb837d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd439afa3e3142a46789c5b58c02ca970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664df183f4c2beee0f9a8b0243d5a5aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ca7aa652d784cd51dbf83b99c3f1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849946f619d69a04622ba7b9ff4d14073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce921423d95cfc7ff88dcdc873d76ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20381f3243a62cc0abeb470eaa3d474d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f7eec123587ac9bfad9fdc79bf10e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0e1a79f16763f0dbcfcce56bbf28c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225530dfa899808cf2ec372df518bc7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d193767bdf203b8d051a2b0844c7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a4d116d6e327035b82879d088745180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f6e3b2ae7eec19d6e539d78b4a4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36dad91bae9cd847ccd8c8388f17082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c325ecbde009493e3424c42bd8984bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e469a47083b54251caf6f810556984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7963d2457c48ae98bf15dadbd42db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdddae187897bf05dcfb54778ad3ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0d36f5f9065e573dd35c11f4ac66487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadfdf832fdaa7718071fb6a0f340b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e6d32111f2df422234ee5983c54e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c5c99d76a6ffbcef6781b9bdf17a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06694d04bfa1bd58a8304b2af3c45f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34092149fc9f29b2931e10d0e9b32992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a8f80739c291c851cc68229a8785793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee7dd57bfcc8011390cfbca6ae9ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa61d1df2198b78dd5e0379e62e06ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30818cbb84d4f6685d24e23aca70474d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09947f390ab88b5fceb1b8271e0495e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333067b2e5dad54a283ad9a8ca81f2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3be00b6aa5529e56ec1f698e8d09999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c330c413e590a3d892d299a9291a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ac98c8634467b0e901d55269717c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b31c0197b62bee744d630258876f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44391026ada6d14103dc95d5c16552103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988da9f975752f675c0d70027936cc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1da0079b88af217b61cdd0db53f92a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff09b78e70328d0247a7880b2df8bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296bfbae1e29976d42a0456fbdcfb03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5863f81702feeca6dd7b8cb54ccaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3070a6894ebb7e01440cda7a3f7b73e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f41bd998699ee6607755bd7ab1ff4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b159da16f9949bd8405df3b2340d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed45d5283b981152557d0ed04fed83a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878ca34fd913cb2f3644affe0fa63cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adeaeb97a3b289d2b9581dbc491813114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775e26fa81f175d8f55d8357bce10b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c713a1670db583064f13383fb74bbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265d3743d96274aca4947a58e7f3c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7494902a91ecb7e2f77923dad446a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10cbd25e0f5be0f4c01abef0152ddc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759471c36703fdb2c4db358211427db5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d53fada4873df9227d12264615378e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fddf20a436cf4c075c4f3fabd7eea2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9da888303fdc2197f09d4229d16b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1209882470fcc313e13fedea03fc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b28847642284dd08f90bd781acc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63fe31afe23c2a2657ea889902e88f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4078fc11889670b39ee0d13997ab84d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43070d85d4e73df3e91b3ad43b48518128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb6aed9bb7e988a3c4635235ffca8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef295c3a36a377d1f0b76b0ad263c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417346d236a4cf28f71b67f873353e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f282eb867d19362a6af9151c367bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe4f91456eca98dd9d03d9308964c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ad825844ff0b9e8f2a146ba474bd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e28cbcff4a69470eb8f2ec0e04afb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a4ee4996b1442d0285ef1bd5b4525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77b2f8fa20025e19ee8b1ecdbf2098137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c8242714e237df03277e06bab2c58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446c8b69011e88e4933dc25fca39a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132882b274df05431f042ed874b51c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f76f9f82d1ac5e42dd49531e2c4da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329db1b19b8b7c5f56971aae164271ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38905a283999b7626e595dd54656506d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d5f9428e6f4adc52a3f0d2d81761144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa5ef4a278a4ccb5f2cede3742586a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e02023e2bb803dba8bbdce14a764146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0ce1a6258fcb68b782e6c93861577147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a025b6cb4a8534b390339d4d3656f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6571857a3478f74a542e36c65c670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167746adfff4247c6c5f23168664f75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d8750defab6aa7e86632e3952fa63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c31b21a7bc42f2fb72b37eb8d0e155152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298447355f67c4b828227fe42047471153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d654a2aeac7eefe6cd73d772407881154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b24f221681405008c07c0b68c6f5eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e3720b26abcbbf60a5144a8ff6fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d91e2c7deaab73b2cc056edcfd1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22458c579936ed9d8552e879a80830f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf971e4fc10a10c85fc74ec5585772c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4f25c51e1c3233bbf41a41a7697e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ffdb06c980715fdef9933e8892e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b117f3c6c4b05d28cebd4f084b64e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a19970fb55dd4ba4827cbf16b27aa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30723681713f057b7bb2615f70b8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e11cf1dc57e46dddfaedb5e408a8d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85249dde07deab31628b714f90382f6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fe1ecc96344e9cc324bf5d622a5d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d308e686c87e5d58c193279c0520a28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915fe614b68aa119eb34eb1cdd5b4e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19395ec658bd3a1386c70d937a36749170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c80cb29ce0b1fb2c11c2ca0c3d78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf787a51c1a7aba93c7bad5785aa46c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83647f94f719caa385f2aee71224f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce146fdd97cb0169ab5dfc1af4ef9ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88076c53730b6fd1180ff8f98546ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f532880cdff26bd5bc76de44db7eae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869856317cd7fc3b0f4159711cc4c3ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7caca8af2fd671c56d2832b8efd391178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbac163d71be5128630ac9d39b6a34e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f17d0e64c23a4ac07df562ff2170180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9ebc250b66fc2f27dcbb45141000181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853f2dfec059288761a687c0787cf36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8a3d27b051c4cf5d375af80ed991183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143da05d6426ada6954e137919dca21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea698642aaf5a50d69541521d014ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13fa2698cee7bf9dd583326c0ed42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe13c2890f7765f9746fb6ec44efef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fdf44bad9eb92476631e59012c27a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71b28ec1710193dfc98b069f7c35f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c78cb4ce6466980fa2318c4d58372190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e9e90c7d134bd9e8aef8e1c9df9e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d77ebf5c6605a465990a8785dbcc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd419e662f390de16ffa69684e64c4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837c62d66f4d421ecfb0eded6f4c369194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233bfdbb66bca999859fe0aa9e4e2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf01adeac530dbeeb62eeb036e604196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb154d9a12d2031b5278fbbc424266b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f43625634b06502b5071c6a49c77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0ebcb2c95e4a157d6565b7e465d77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73521754f364f91d41bc531ba009c023200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a2e125ecc8f3820e06e23ceeb0ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc54ed23ccdb5b400be2130bed3126202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c21b85d0c71dcbce6244b808a6cfd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e664e864a4fb284f53653fa284a50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e46796e4eeff770cf7993eb344cdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e974f103988acb163864b4e567b7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d606b72d4f23736f2c135532dcf42f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020fbc3bfc117a4ca62b904963432d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adb2cb0b9558cae5303eed2e800457209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e77e5b44bfbbc9bf4376dc757953210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600dff9a0fc7793a5ecd108df58fc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6222b4c2cf5875a43ab9d9d6f6245212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0f3b9d1325ab9430534032a5fc837213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd214925d34ebf07fad417b099b202214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111475e9e3798b8d7d71e8b50136711a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6c2a1cd653386859954a6955e7e1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf6801380e00298e45300ab9c637ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13ce1ed257c7c97677a0279cda5769218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610986506ff347076371174a6be2700e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b7458ff112e6f0330472a235e0c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac1824844ab2db1c5774cb1f99130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42805b8e1890db6d3b9b4bcbb680bb20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963eb5a3880cdb300e63ef50c09ecc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38f0cac162d7b984abe58812b1418224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd13d6cd983b16b70e77bc17fe5d47c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3554d2028243c226519f500f0f23b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50960fca503a23e5199d6d9d77310c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e969949562192a77bdca6b157dd111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbab0c0377a60659e325d855cd487229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5c973583b4b49c45926efe4ad147230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffbbbe949a8678b510eb1654f710fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df7c07e51c3176742e41b2b994a167232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233755373032250580d4aaf09390bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c74f0fafc653f09572a17c3312ea31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888aa0bdc5136c885637cc8d124ab8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb6da6e717cb33f6de6c6c001b7777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba5cb38f67b06ba0c96614b827a8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793860ee12e7258cb539a49cc29ff30d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2bc7493d446aa3fe8476b72c26848239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68009591103ed70a66411fac1c57eec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf80f5c2c438d4ec58d2f5745b3096d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a29e72c94a9d208e6c69777f6b2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319b66246505f8ddb8d3a1e4ccd69a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05437ac8a348f7b6018a3930c2b651244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669db4bdd70ffd5462acb7fcceffe68a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f00c36d6e5731fcf77fb179036ea1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d4bc79686e1c596717a634462cda7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af434966919333572ccbe4d55c4305b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d851ab1dcca749c51972a43fe61fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f14d89346fc2720e7c2c090956e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2454eacd67722faf0c9d3ac74a614f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2223d3864ca7ff0ccc6c0dfc715bca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d754f4979ccc1ce83017d940aa0287253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e998b874afede9f89d4ba62c0480238254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a00bccea102c5c94725bb2c48bf6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8256a0c57990891edde0708283463a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c650271c329de19e6b1ad2fc27d94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7972d8b9a59672e9f4d5ebfbd3af713258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b684f5cb9764c0a5cacb94a2c83fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a79909cc6279a22951e3dda654742260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d05db3e6c386b4d949d19bcf56da0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc83e0f6778d7a41dee39e167afa196262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23899314eab0d7ab6c6f6565592269f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd19c33dcfbb7363cd46c11056c6ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ddeb6d3065f1c8f4bf2fd6bebeaec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c446fd3778fe870a668139c6e6bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a91ff5893d3a0cd38d5aef96870c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab112ba143a1f7dc297aeba57fbc56c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a21c9fd2e658f14fba4eaf10e876269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aab001a838240a0d2a7e9e3b377ee8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01ff8cf9ad5c1baeb5a020f2b87421271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab54818088b7368296ca8d0894ece5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8f5de8d8161831a79283f67605147273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8fcb121a4d8dcfc10163b6e4b5039274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ee0bc4b3172aa490403b5552336f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74661539da5eba76b46f9e49168c39ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b2c3c8e687ef63e20083487616c94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67002f4ff06193f2769a0165aa2184278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf51cf740437dd3f166f70baeb7bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b16c23c9136999c51e97f65fc79549280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ccd876c4d2a24ec162cbf66cc0aee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb8d743773e6c940f64c0feef68e1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2c761205684ca8d455253bdfde71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4c69465e9229eed9b99fcce932bad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587957037458e6b7f71c2b76b73ccb97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61e7049af45bafca0b85f552531fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83a0a1a7fc528728c8020a0b27617287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0282445a236b8034efe298d07a930288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eca34785f16f5f08b3ce0ffbfb2bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91259533b51c577555bb4c8fcbf2b6b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3ca1a26ee3d175033cecde29ccd86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02f889c41e4408f5afee1601752859292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2ddd5e01ab945c88a065d3e7522f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57baecf16c3fbfc782fad4c31199808294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12efd0556d7e688b325a459e59a426295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa67e785b4c50fb9876f351fcd284296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a1f429c4013944eddd68e0cd5eb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d2c7d87f71fd0fc655c189c584ed1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e29c6af4f19cadeaa46b14d59c8e0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02022f48f10f42eeae05430144dcc85f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568ab1d212fa2c5fb5883f66298ef6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd2a0df7c3bf423d77a9f677e8ba5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfd0bad81a0b3ed5108bb066502d79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e29dad1663d5ae38f25698671964c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4bbe260f6b2c11d99c48b6ccf43a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f097e593a47722aed5822fad24ce6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddce70d638fa40919c2f33b065d56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60aa8daaecf13a1c616ba611289c5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5415ec6956b91b9fbd7e80cbf64adfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572620f8e598fb289e8d62d988431012310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef2be820c6ab9d81089d44b83ba393311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edad1f63fa60de87224a1367742efc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af331777585a5a96f04315b17c551d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2d09e5d4effa4d99039a6b2556585314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ee67a68af825f46c5993aeca78ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c51d56b3006b739e2ffcc0fd839b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6265ab2e5612749114e15ddafaca18e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f9f28b85509dab7eb5ee94781068318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578b8d608978576523ce153f90795ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef12b82b7421906a71e1ef98ce0cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d86cc8b62c4f7624deab0f7e1790d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c22d8b910c78d7f2f673a54fb4996322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9319a2f58463665763dc478f8572f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7393979ea8b812673b66c9bafccc10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e466c7f6d725d7b58d24e766cbb6630325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>