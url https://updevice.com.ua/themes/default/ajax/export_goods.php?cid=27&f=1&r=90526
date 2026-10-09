--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05e344778eb3e835f40f502818c7481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2eeb4d0a13c03f857a731795527a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b22bb5f35fca72215b57447d38ab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32ad79d181e2732a6ddd2ff81a5b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7659c7e97180d6c3be0d36cf2d5cc2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bd8d54fa8a05af1d1b37e63f216e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea01f5bd4b5e1d99d93903a5c4de1827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733f3c259d2e0ee7d956f1ac0c99edb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280422f6f6383ce817f48add42e0f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9f43b212eae2b4fddaf72f42211bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca5cd9107e617f48a25aabbd2a57511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a16144200930aa955d219ab93f7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394329658e8491ee5406b0b920be961f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4523c9b3907aca38c60b0172bdc1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8414be8133d75539f559728fb33515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0749331cd48fbc57526e6903cc95a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5341b53badf1cade244dfa9d15c9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceaa292c2cb9722313b69b4358a0d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9afd73ea3ea2871875dbf5da34b6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c782391498270ea58867b603114190d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49b7b56df2be6c85b289125d5595821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d16eec9cdcdb183a096630f540a30622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba9a3dcd740ec9d098d4c5f89dbeb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a747e2959c097fa4cec0a8fac78760424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988c0df2a23b2ab9997e79063e4142025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ab32fd062bb803bbec228847809426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75211598a8edfc97fdaa8798f08a2d6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0befe04764799fd7dc770b950f793b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206ff39a31a5302b703bf2e90afc98629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b52d7277392e125cd4a064734af030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e69551e69374c491a0a799fb75c65c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c2bc5e3cf3be519ba93dc855305b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6b7a4542c6cfdf4e0c60695d1508b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f71fac424291092890f513f4216234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54def5fde871e39101b46f4d741f5df235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358571ab7b8efaebb72876087f1abec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b763b883eb5584e70ef542f564bf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc2f78f8edd0f3dd3941e331cfee8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5394fb1716fe8b27a76d1f24a1fc8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab4de2f9c5b892f0fc9b37647b06240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b16f77c56eda0aaf3a1e1cdf5b57a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583c55cd7e51f54ee1aa4533250383f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62a2a115c484e9528d426f8fd1d0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de861bd0aaaddfee4171aef886dba5ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea14c9ad8d4c28cfaffa1a88ef02545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4502548c5c2d20be33ca16e7abf5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c1f60d8f3e3b18eecdadabd64a0fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacf19abb3c3dae34be95b186690a9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2635960be66776b744df9e2e0191caf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194ada02362f7f1520bcf2c333aa8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b5c107a0d6e774b32f89f302a7d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507738f5c89190c61047056647f7dc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b792f0552fc8eba1b1edc9a66b41353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a640555507103880e9c7119820d9b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ececbf32a4f871a3515b9f3088c4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b578dccc4a0c52184aa35066a012dd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19bbb4851995eb61bd022441da351c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe28d8cc8a9b3328125bcbc28462c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160896aba1644c147fa9c9749356cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7010d3dd033801267a5a9e68f16f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc0b53e0169763aea856d486cfd7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8a277de67464bd5189149cd027d5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62fb0c344f3dfec16060b045ba9ddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7182809a546326a05dd6902f6185864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de803161572b9a820f1fce290611f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d47497c00cffbad89e221076495ff166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3426832019b3609daf09baafcb3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed69f0e5f35ea0cc9726e93eb6b48c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb474b173e656853ed83f3fba0fd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00649a74a20d2d126de20ed097ba0cb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37cceab6e3f496d2df256c3f097dbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20747f4196b45b7291213dad2d0ada0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423254ec8a79e0e2087c073da0f0234173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5009a48c1c204f7ff6383199015ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c47565867f1fa7c228adcfe5734d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79bcfe04bfb30afd7d0825444a95ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2029a250840b2cf2ac44ca9e296a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b473deff76d87fbf82bd6cfc86828978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dbb94e33802706d067e37d28f9da379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1f5a45c4ac2e3fd5c25a656cda6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed35d6f7477e5aa87bcce52dda26cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea5cefaa8c8df8262aff1c9333cd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bd39ea952ace17c5c76d927fab50d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a08c46aebf18d3f47fec0aa0d7ac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa32c85fa71289270def387e81aba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deabe388e4b24dbebe1bc83aeee3f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cefe535f1ae0dc0d73e7496b6f5a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f3fce69ddf744ade282840a5d5ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792faaaae30e86e10b044f1b207aa01a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c62f1ae17266ba8bdc1a01d64d7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0abafc134bc4694470f82c5c4c75291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37c5523903633123fd6f4f2c1373b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a20e45f645d5a379a3db067dcef9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ec8044de5c9bdfa484b72bae6ac2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc02529502f68d11a74ac794d8286bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdb85eb089f74179dfa4b25835fe8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db8c1e499e4fcc47d154596904ffd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b636d989b9a07b54952c603e53aa0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad3fe67f69b6c7c23dea65672066c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a6666d0cb4ce70c3c78ee3df4897f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fbda75df42bcce0d50496ddb6d11a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643ea56cbbb8af51f78aee818e42ee0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97f49a1661b9fc777157972330f3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc181ec59e2b52b6dc5bd27286e381d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa224da0e056b77f46b509c344c2b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d352916ec7217bd991b3bba2ac44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f5d132484d3618665aab3d6ae2e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ec4f1c6e318da242cf7d8204f83f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41d48308e11b2c1ca53389092698a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686354577a99304c30a057a8a5883bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f5726d9d961a48798c619d1b6bb4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eceef2114840a84c1061c31e3cb66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293341e973a2ea2fb6fd9565e62e6a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11fc7b026417527a9699b7754f05ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d50d10e922c24172a6ad432941dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135cfadc037ceeeb402dbc053f3a45c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e0e445cef11b714d879e69dc7f383117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62062128df8775717199989d43f7c03e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9862f87db3bd5856f96192e6386995b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d5541ef6621b84e0f908b39e48b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3396c0f166288fd66b2df3c6a3bb10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53f50c51d156d86c132d96766ee1a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272798fdddc3cdaec56952c9c7b9c1d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a97887d84a7720909cb946c40c779d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2af7d546aa9093bddf59f655825e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a463d84d54c86f184fcb89723fbd493126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656bf176e208c7565c9452d421de444127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ad3695065c7bcc613eef38945295128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6203da6b3c9581d3609233878660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928cbc643e68acd2a60186d8f983d2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac10236df1cca4847164857563ba4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84cb26ddbcf624598f69aafd201a3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909d7361b37838e8ceddab931d9ef6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10861e82d7841d397908bdfb2795b0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f164c767526d123bbb7a0ff93c90b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c2b6e9f7081fb6e66a17d5d2e2df1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46e426307bca2017dcae6f88bebfc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d18f04562478ab751c36768975b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dad1599471c088e170f6adec537920139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aa21b06e1813522fc1a08929803be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49474ebf8361ba9e65f1851c64688db9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7f6a1c0b80ba9ac95eee334d7e622142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b625dda5f9cd2deb37e4fea5dc3a56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8034500fc47dd574fe1a656b9e5bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c756483e7ac717a934aead0a8719495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf363a36b76a9572924c945b25aae7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ca68a7295ccd3a7cd175ddd01c3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0930d193f7462a2d9a95493bede869148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf8dcfedda2acb26ea75f79981cbbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263fd39e97fc0e4f3f85c64fe36faff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac763993d639cfe1dc4e3c3c77100803151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515184730dac0a6ec2e664ed10ccee9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe93bef1fe7420cf73993d770f344d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a06cbd44dcd7be287ed72138750df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea689a48f39eae030e6a1c06acd7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95264a4da5cfebf09b2d8f2c8dd93f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a080d8ba6cf80ef62810d8fe8c8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6961416d2fab8ed4250228a0824dfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501129fa392f649e5242b4c393ec4bc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2a0d959e08dc53a7f4bf10333b35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfb04931e93f71f6fc27938b4cb387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6b9ca1ff6e1c4548d717e1617ba9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc046d5ea5d573ed6917809ba9313b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e88152e79fbad54e60abd52a00485164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327220ebab72a2ceb9ced11ee61742165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6fc61f6e074beedcc263ddb1f6ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded845457901afbbb86c6ceeeacfc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25032e923642d06e31455555529be57a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b00e2b7b03d8309194d6ce71f8c332169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab854fc18b17fa1c7b2ba8da9a9bae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172072d93339cff99e75681db785044b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec62156660634746936f1051309e19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627198a07f7bae3642c3bb201dde4de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcf84d2c39db46b19343dec4bd9c75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbae814136fb0077e4c1669f7335e43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9e3f16c0c713d91860d45604d6c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc7c5558b5874f68724589e199ff7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3a07dcecfb6cab789b6ecabf66e5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7d8a49060891aea2afc763e22e4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923427c0039a448b2da9883d3bffec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431d4ef7931740a203729a28a363922181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce6116ca450cd6dbaec65870fe485182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684de4d4c0073b2cba11bad4cae1ddf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724e84cb7ae479123a120e42baa6ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ba91b4337f009717100f52ec59a09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe2f8310e1e2308ca6a8ed2e1d8a8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1180e9cb7fb8af145d60b770ca1c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496eb9a59c9089fc5add7fe65b38b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02441760e1cff7d7049c564a7dbeb192189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d822904f66554dfcb4f2984e3602c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276826f71bc23acace37fcaef392d7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6a9e261ab344c40d29a4c430b7ed4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018286e87d224609f3de078802d47af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac03885c01296233e094220950e5ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898d420745ec7a6adf98d7a249aed4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114e1a24bb66553324a8f0194f38e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0b87f9f84b0df3424762555e652c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df3f6691ef773d467806cdd3181ff7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ed6159472d8ad81aa757d5660fef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9f1b1fd1ada44f6d93a77890ba18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9f60d8526830f79bd4bc66ceaaf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405bd4f2a16f179290913f4d8ea13a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f6b7c845e6649490660dfb20b6d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f2dafdd86acb7ed413f35622c6761204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895e98fec2f527b463bf82e63cc8a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a813531fe5e42a29fc31880d8fe1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf8c2df49b3fd56960346bdb0ad930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a893027613b146557c43567baebe782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dce7ddcdf935d2870fc0fea3f25fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bece604a4a15a31f247b5e7393f0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03823154505ad07a6afbbd15885623b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a66c11fcf5a8a208dde5cfebd4c6e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8c95b80e08cf8c1fd03275b807cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db3a4778649f368820c1b57927fba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151b85d4f2635bc46dd250a7f022e3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5894fb8a0d854ebec0999772b5dc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed906f131d5e8bd446e62ed149f867b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e12a4e155108ad515eef1e09fdc626218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f901020aec2a9d1bee5a30459eda8d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045226ce9be7b1048895daa1e74896ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621126c7396da424fbe457bd069e09f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167d4f84a86e06b9dafa84f31dc51cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c08fc81bcec89ce8968c78e504735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0223b18ad3fc5e011a419f4909ea93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373076f9e1f05f8e477e6615df603e14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c1c427092f35aa91c78b8e13326e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b2501588f08da1208d7256657bdf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be82eb73ea6266d8b6cd0414f981b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27dd176767de190822e69f640c748e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59823e44f9fb1ead6b008d6397837715230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39aa985b162e0114c10d72e71ba702231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309e1bbcf0142af76cf1d80a0dbd68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522ddcf1d422b0eac524773ffdc8231233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a0880832430d5ed65f1394116d466234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391f97c570db0f3433c8d58971779c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9b1cb19cad52a090c5c9ed88f03f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec5a4889dc09e08a7c49d1ebb0ffd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9efa865491d40123696155a4be64f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c32aa7e22f69f7a542efd6c82091e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f14d7bd9d78cfa7a8fd4787bd5466240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cb866b9862e025384affe6e57f655241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b174f79866b4f01d9eb4531a0cd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc9d3aec98140425b2a2d943cc828243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8373a9f594263458cbc8e7e47d2c245244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5e3766445c3882dab5bd475cc32e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f9d3e1a0d699d443a7a670a66a56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c957194d872ed0dc8102b8bc690e80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0fae47d35ad37a450f8e66ed480d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1f1d631e60fe24a4a3a06b84f2a04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616214d17ca7f7fa11f64ac0e574b887250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db72be7edae8b37dfe60c36ad12150251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8943c2e822b208c2fe72f992915a1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c15031b477959ee592774d588e88d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce86392ccb97ac3e69aaa53f33745c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314487f1efb4602e1607c9e6c46749b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae9605c114e3320d5046dc6e191647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade9046b2938fa9e2c06ec84e7cb02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5176a7fd10f5bb6db6bd93c5f9218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b18756cd984467936b68a77a4fc6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd202472700a289fec31046b54f3759260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29312eb835b7b28c195b3efda572061261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9223fad8172bbeb2d363a475851531262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d96eb951aba2020be45ad3dd48f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22317817878082695e4feab7bd97b399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc401fa6cc0b27575bfb04b773a7f757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1ccf1286abeaedc27629738dc2105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a589b9723886064470cb8b02bc7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9a54ee91e8210ebdcf1d00df7f78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bf1ea7e68c2ebafd065279a277491269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c3d2008ab43934d7e742f975d384270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d705f7a296eaa7b5806c4edcd7a2935271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5131694669bd2eeee2be27b55348f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc1661f618b1d5bdd364ff1872cd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fed61f44f4aa741eed98e7798806c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae296a4f873d8da57d39383a7a4ba1f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda04b51ad10fdd4957212622fd04c6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ab29a25a1788e6a717d5da8af4864277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861073fe5438a34294f866c8741e739278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212de0b9e3358488fd3b6ecd8c9959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc0771157d4f428f192c5c1efa476280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c614d2424ff50e47d71cb635d4534281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e011c9e4087d66abf0c2b7ea8074a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395acfd11b114c3c2eb57715f541fb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988b4f71e27ab8911a72700c115b23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d8bab9d574c47a1680ac64ada9fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d11eac02841d7e7923763e3c7adb3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ae4d419b0cf6bc6c9ebd67302bd95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58312024467948a995188257d1db49c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaaf892f443359fab19b4e4144f34c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d95033254340333cd26bbe12f1db71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90669d20814ba784fe1d4d99bb69749e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717006f9f0fc7169bc70509ec2e679292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820301ad7e4eaaf8815f97194997905293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a1031b2bb22149f0aecb89d322432294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95468e78b7d8130521a1510855e1b38c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcdd25a7d3a4d30a0b3928060153fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9bad1b365d6838b05327380f98000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313929c83912a8f99ab55f9d7c9df25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62edcc36c813c3c99627bc57d7ef10f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b25fd1180cfd3b49adc4abce10b0c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77352df84bc0b1be25d6ae1f301427e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d24fdbafd1b836813a0b0c047835e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2f7196ebb5d780b009c284ae9d1c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e2d9555cd0c0494d9a07f063d395304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d5129b0803312963818343154c023305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f59df8afc17e5e68ce4e59af5219306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91f589285aa1cb15687881f1656182307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01836121af03e8ba02602de0bd24a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084628886a77e6a8db852638d46f1fcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e80d9ef87977a3de422ecd791d4e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b294ff8790b961be4858466b41f54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dfe05dc4145f72aad46ce004cab53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b5e42951b123ef3ad7861c878040313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974b05bc190c4e60fd0fb71e6424be9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8c7583adae6a6dd347ae18c5088c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c72bbaf731345adc6b6ffa2b60d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483945527de885080b7d8961a6953750317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ac492fb29649d68a7a0062670305318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e12190299c87c8d29e7aa308cd9153319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688011639ced32f47bbc0c0c95577423320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2279083977d961107d9fbd86c740d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26715e58675bd66e10df36e7e778aa74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c66590612c53b8c7678dfa538c839323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192ebafb88ce0e800015c38b48c3df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eeef3554d62fb0c03c65f1f924196325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a305aa1e1a4428180f8f3cb229ab6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f025e786867a98a767a3afceb2f28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575755547fc4b72ecebff59f6031067328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8a1b3d41bc3f593c7ca9722164e77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb549e5d10ba5468bca62aa92f868ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20e14f84e2917ce56c7850e935747331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f579dc8a52890679d737dd6410fe69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893bbdf1c530e3c96af42d7d6e16bf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578f8fe13738eab733905fb3750ba6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d512023bc13c636b1b907c7b136ec8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d7fae71500496b9cc4e52079063e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea62d7c9dcd4ce2ba50f09b59e59e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66059b8bb495ae13479dc197d4c186338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b9fac7009ae440ed7882425c27f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b9a1bdcf05bfdb39dd2b44a1d61cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36ea3bb2b8867739921ebd10a1f5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab4c2c0462ef61f9a215b825db393342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a842e3f0b45e700cb1ab7363f807343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8567508c8f801e754e6938e4b1b270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8a09672f5428534e45af4333a6e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9dc366289c80af7aff20bcea30996346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9799665be3042a1498e1e52971eeda347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955ae46b4ec1f2311a722dfb74ffb311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e63443f841cd9c74ff7dcc6ff47a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d465fe5cffe15cb1665dfc94618e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96b94e10f8152142aeb24d96de8c1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed377e5505532b6fcac9294a0e178bdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a3f1bd2d8cf0650b6d171cf317656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d970ddb6c90c48d1774fd026174357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda51e2c85af4e6866381adf6c7a34878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027bfff4c3e35f68cb6a071ccd3d1309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa635182275616e4a3630036ef771ffe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3123c7fc517368fca4235dc4620929911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab45e75f6d3eb1e581f8170b36f87412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c189b691b9be1ed275534308c637d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74612e152222a2b6bdb92c68260117d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108d89af83b48fba90dbbf303876e3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea511847a009a814c3aa0e29e122616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464337341df440312b07d39cdbffc6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438c1ef9832972be5d7b20d2c8dbc1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa071dfb09337283ffa69d82d74aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540179f4ad11bb2d8b492895c5801b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999557bd939684914a7258828fd3b80221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee744edeb4245ffde50486c99b66322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fd30d23285b2e14577b65e46a484b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc151d3ba6fe0a9cfd3160c2c27b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7782a06cf3a553527c21d5ea38711925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac2a2eadc9191b1aa1934a223ad6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c248fc79fb6ca2bb2408f7628eb92527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcdf4dea65bdad9eee1689dad156f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee947b946ed63a32f0d0f04448bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba46819540964bca3e2ad2b41e0f5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f3129bf495120281a1fc96e4172731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d7311cc9dee59712d019077bcaa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552d458233917a8af7717821ade216833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d8e504b983ac253245275271cc2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebd650d86fb731a9a9bd5be90e39ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbabfaa3f02bccd489319f34845e43336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce636aea2f60f30a11bb4c2919d5f94a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96536d7b89abe758e148f648616d315038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985989e179e32581b7f675ea0f0c07639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271abb84eee4ec123b0ef61c7b3b95e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd183b62d0cb2b396f2e9d7b98780741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23193e9db9df3835efeae251db016542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffc199a9aef156d2f9952f825599bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ae0110294c9cef8f1610e82a9c0fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced37528a285a922cc9d4e90ba804945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe50c99c4199012f3079e91a8d3acf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb928b489448135318940490d5abf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede485de385dcbbf5376aa3e0dfb36f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1464a28211cf365c7a32db126051e2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e9e92b2c93768f10a03162d3e60d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5d5cd632216fdd62639979ea6edde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c541f4e149a16c63d26ca2455b832d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf7702e30b5b9de8d2c3b57fa664a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089362c7f8c89ec60c322896cf2712454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f77f83b0c8258b0d0fa6a3ab6cbd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a66ab53759b91d67d3b0eb36e0f0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142478940f35bc6d1419bf82ef67a1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20520b2ad23c818dffa1169ffcdd086558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dfd60dc31f0836cb0a9a6044ef9e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a90e0d3406cd8f94bd8492d85ecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f11223f71d30b6133ecc48bc6e2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f51f8e19f85fb6a763efb032c9c4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee339276e4d9e58a362a4968faaef363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca234030b39cb2617d260de35d73364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc72bce63f01f6c1a1e2d67d39e4cee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86649e1a37b6082e68af105e4f40e8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86fb166f63ac7de19c005d047364f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757e703875f69f37e3a83adbabce9d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f482099d8b4d156e40b46259253bd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526671e53c90d0db1165308bef7480e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584431ff826557f22e3bf28ceca9ab2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07b435b08d162d77fa85dc7fcf65a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124363c8aa60fb1b4776437756f4dd8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d41609fd2a3d727b9f4222b8f932b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10575b09ecebd5f65ef2fb4593d7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fab66acb99c440c5be90facc5f5f4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b560e678ca50b838362f39e5258b71677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f887e84eca15ec4a393b48488d47f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9314c6177c4066e34d07f4679320379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7359e4fe3b7599a54290e00dc3247d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97d947220aed9177c815ecd722e7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaef3eacad30c6eb652a8601b59a57e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac4b4292d382406a8b07a8de8226883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f81697e2ad6a601123f3eb42b726884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfab4894532fe430b5432ec255ae1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd572f0e839c193911567e11a58a6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce5b369f9908edc7f7f83a25a99acf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f82d877a061ae87f637d2ede62b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafc807a6242b7fd5940446a7b3002289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81745f7eb2f5decd926df17ffda5e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b7ed5003973f55d9b21a29eb082ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef226af716dba5161334478a0b68b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22898afab851e8fc08dca828c605693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79081a2819209b0d62027840c40193a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3070794b722689cf8097b5f91eef39395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b29871b88b7bbf69b45cec5891f8a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c509fdf27dde4ba3e79dae6f7c60697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c891b5e708b29f3f39b8f79121ec72798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9ba8f632276ee200236cc327b5a8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a40dea62fbc24f7f9a495a14152f83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2dacb4027393671f85ed5e16c3584101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10293bef0cbce8b247f79d00b0c523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef9307ab708d14e89df0d870e6468103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbbefae1264c150cbce644ff507a2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df1af6b7e6744ec333220a813818a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a47601e6d04af889359baef579bb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0f79b7e43580c823a254155107ca2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7daec44f00f5c8d58e33efa1491d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729baf00a98f5966a91098a5817cbda1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cbbe37fdf1b7280b4dadcd18c8467110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43329c6e5f15b43d54d00a77ae16a99f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc54dd019de1d65aa64f299132ecb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d172e454662d4c371dc9784476618113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f826cea6969bbe8b7b4a5a1d6863114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71655c1a46a94a87860c7d62971d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8e6cc3cae6c5fb0e6f9d1c390764e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b803ab6c49d5319fb2009bc7460203f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81554b040a4856b29817639f4a8127da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae6be1387e235a00fb72ba1072291d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f16edf8c697aa68ec1e46d430e74f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f064672cc1a1a490437ee2ef49685a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e3b8dc0a22275aba8749a200bd82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee686f23caa2c66bd8df4b317b3d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfe8723b92267f7b2569f936bf2107124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13dc1fabd0af0a62250e050127ad47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78a2bfb6d4f870451b7bcda25db9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a2435b2db30b04c0200ef223a2ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca64bb7ec9eb9b9bfe95c646a9e512a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea59f77188217fb281376e74a72ba5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e49b4292f1405c815026a1a1174d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a53563c4b5a6712ff4660cca6b1a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1e448769166cc9184ee27539174bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45225b4245d89c35696faa4e99b8df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f1991011a3f8471bc09bd9c305d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12941f9b30aa619adae46c53806fecf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e514f78a251417e4b941bf14f48a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b225204cd2c24779916ade07b5321d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77890ded1b5daab2fa3c90e0db8cef47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df31dc31d65c282e213fe77d1de7cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9b9c90839d8c1c67ddeb4e94b1287140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039dbbc0246a9dbc02ae4a5dda7b764141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898934cd00e956a5aceae61bb009a16f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f8c711ca7cdb87ca6dd621e2da11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24217a7808fd50a8fbba9433148643bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69759aed697b4704dd8fb6f9b9920145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82daeca1eeb4add1effa51632ae55fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c0afb0569da47d51a88303c7e4375147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc11081c55baa8eb88642405d2039d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd11050c461a257edf337393077ee8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4937094a7351b64b9fe958647967e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a851d77d54edb6b53b63abc3aec8e42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f96c389bfc26438fa48f908790d5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eb3712119a4bab22b350559bff338153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c67b4a320f9ad4f4b991f55b564ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5618a4c7fa851f0969917704bb87e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ac193ea9c15083f12be7d715e95d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da5e60c943943b6737cf00f210fda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc1cde54f362e3eb5438c4b320f89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035973cba57b73c9bbf411af76f601159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a037b338d1dcb2fb1cc98294be115160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559e5c7ad29376b82f063f746ef04c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240524ae3b87c2c9d4a16dd4367fbc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ac5d55cd552f54647663aa984f262163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0ec2876bc29d960d4e3b493a05f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec02e683b41ce1eb51780df8e0922165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ac2bb551ab9dfeaef76db62bdfca1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb27e0000a0bb3bd67107a2a69f946167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a48a43a19fbf8bd8db116b37b447a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0098720799343cfddf1515809a96a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad9fdbe1f014ac48a90e07c095c781170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e1ea98a5bd7b35c0014b5a34b6bb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2f957c51417e73ab09bc2c1a56fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16bf7c379be6f4dd046f2663b7ad44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708d3dcbca6aa76bfeb4a93dd11afd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf1516afe45eafb9085f411f796dd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb528f7324049cfa80423989b424bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d7851019485972830162b68d7f55d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8afab59349b399c9393a62339321a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad071b7120f1530e822e304b26d50e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a79c5341a149f567be9edc96923b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475233c3dfc7994053e1ed050a1b2a4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467772f88f50bf6621f5c273f08da6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5490a0443dc4d647ff908248737473183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f24fe290a764155ab843f50474fbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c591397d2be79774081170231004bd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5967b4ea371ef7c9edfd76c8aec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75548128be63afd9013ec9a6c861bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb95d2c2ac8c7148d4dbd5d7cb3eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef134fc9fb2b28a5e46ffafeecc4691f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a40a62f6ccf9b35ea1a2830c96fc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd01a2ac8e4d660aea73f92970838a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc72b5ee5af3233e5323ca8ba618b0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378013cd62bea4f1c7ab501d104d550193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7911330d8ccdcf62b5c532756444f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0e18ac98b0f7a5b53a2831b3c9670195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d2441a6889792633a9d04825ec8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3364546abf9b21fb41a85e95cc6f89f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d3dd5abe6538ac75adecc5164594198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483cb508fc0d0859a68db5534dedaca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a24d8229b7610982b5c156b41c85e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2551d7e0a09a03457dc3e353e5e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aece170b2419eac118c9b59dc7aad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae33ccf4a5fb269e5f50c05717149c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22376b0aae9431b607c16642b858ebbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b54d5f69beb529389b49f8898cce0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947fbf48bb9249fcb18ab6f70e61f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69dd8ed1fba8242e90904d732c6e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6fa72a343b068738bd29ae4992baa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445d1cf6230fc41d92c534c110932c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a3227eaf49029d285965020f77f2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cee7720d19d253b9b5ee0829c4141211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c96020059ce95ad78b9cbc8f83a4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699ccd2156b1cca3e1929b18faaf702213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82876e4d309fe2473f76b4a53fa8624d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba504044d7ded9f16cc20be2a62fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc163f56cef5b6f0e39bcbfa8786cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd1add792dc0d60040e5231f39011217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7550df62cb4ba168b1084d4fb1955218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ddee307d0af797aff1d54b5e12798219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ab6d8761995f02b6791862d42843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c32a5d9e5315a7ff3bade969eb955221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378bddc767afd2b8b41136cca1a555a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d35f8d7e88f4ff40856a3e3aa2ac4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0055f1b4547350b44976a2a9b352f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68acd8500f4cb56816d095f7d9e99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243905f77f0f7358266769793bbfdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dce1f94456e25176f0747a33e1cbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d6bf7cc6e3da3eff3252440a8f670228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6294147258fb4e478cf25ad3c418b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c91bdd4e1aeb3c9cc3ece46a84611230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f37280f89237c94f3f85e4ae1f9616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5fe8c23e4934f0efefeefbc7d6af9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4377c9c924d54146ead071706ce089233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064145926be885a6e5a4c1d2bb02f3bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713053ccd68451b4f4cd2d7ee967297235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6412c91df33537a941babdcefd5dfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b049ce7bfe16e29bb0c2baabe03053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d71a7c374f3af6c471b42db3932e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de278670602c48d8fc16910f8e22285239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de129b5213d5da121850adc96b88f356240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3f1b560fea651cb1f67a33bbd766241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b71dd44e270c8832b76f15323054242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab6fbba25e069760064565477f4500243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ebf86a1b5f38c1180534f272c198244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25b8e99848cd229267f24a70fd3b9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12658fdb0c9f745d76cfea437e6b4e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ca00396b70a9263e6322192674e21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391fbb2e5cb3be118b9cb7032502660248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc859c7bee3c08544386f4293d3404249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777eae47c34942137039bab717fc741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e455d061e85f5a87e7a34c389205251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046faddc1a2ca195b934f64da493c5f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbb952064d426a2924ae59577e3e34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d87b92a678744d7940432ba3fbd23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484c601f355bd4efabfd12b93706f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347f43a0ee96bb4a679030bfd426ae3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c495fe79f0d66c09572519b327c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aaed3b58027bcc5eba3ac1a38d83d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13781077d1e988dd4fc519c3afcf9e78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85374db28b86bdc1be94df066abec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c116c3261c2379b6897a8c8d50f4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318d8f68dca1d254e760c2e3d3387a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30607799db8cc19df1535b37211d3062263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914716038371cc49a739b0b4a7388c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931322220c24276ae79084adac299f52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219385b02c741f53c9a27af8d71c350b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a53489f96abe6f6e2f5d85849617f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b82de1388a447b790cc0d648f2e2b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d739c715be4e87e10df6552def5eed7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42eba835ddc0a0ebc6047c9905176270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5333382bf69902e9ed7e293b61a6bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ebfa55b23f3c0eb80fa52ee3e5d64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a6cd7dea4cc6d7ea32497fd3e4ea2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037874ab83bb0f1283128f6135e6bf6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafebdf7c07a14b0aa326620daf2ec9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8385bc88b27bd2cad7844af8b426c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6781b92f4a41ee42f78fcb866fce534277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cc06a104192588b945711dd27e0f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8e09423cb5024c34c6baa443c01b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57504e906d8e902bda0473ea2ce57448280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed59f56b6923986e10da523c7c1b4fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac285366de3b3be315603bfa99de46f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc91c765533cd3706ed43713f42ef1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a4f0bc1b4e9419cd6fce7e1aeece3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb93ddc57da3758ffe502b46a4aed3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a73d1fc111e7360de48186e57a4e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239327393d94f7092df6e1fcb36c2d26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a51374a177450aeb57206217d52f18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69d74cb9b3756ff0ebd321650fd00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb609464ac24560a719c5de0423a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e57b2525762ad9f84d1bd30f5429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55821d516216111842ba095a0f63d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb746284a61041425e4fb90c5aecd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cae76f0d493ecf68eed726b84189d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0ac679a38b78294e8e4384cd17409295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271fff964c2dccaa3641682d87c1887296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89060992fca3e7cb81ed7bbcb42334b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f346b825dc6e2e4c4bcec8f180e3f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52d9e6f98d2c6806a4315fd26aa7a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a28d634a70875a4644e9ea13554bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd3f0432bf92b51ca4cc6a40c1e722301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c0eaca99757dcf9e5c370daa2ef4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bb172e6e376a60b2ea2ef7ea1cf73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f31cfcc6a64f84a536067ec83fb75e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1480271c901813ecbaf8192bb6ce67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098acf339ca00e3ef1337ed198981a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb3798e64862db7ba0766c89059697307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaae746eac8d44a488873ecdb6222ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71afc43a5fe4b2482247bb7cd6668f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1681b0db0650cd335b087c5f2f10ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd13a9e0e21f9f95b03c9783bbe5628311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43dbe38d90ccd0e8b900bc887661c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc6f60fa58c7af6ab03872f609a9e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d75703af8737df2d7e26a8ff41cd58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf4f8ffe61d7e4d204a7eeffa45007315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a852b9bb771ec92111be88234565f01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6388b3d966a5008ddfeab7204ba68d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ac5e2491299cf8922108c88e66e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f027d1fccc3ba243b9e2fe0138027319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c8b50f3f53725987a029e44c4580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f35a4a6a2f34feab2d309d97330972321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d23a3ab2812d4c3cf1e7d3eaf3987e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffaaefb98c9e5ad4e66f8823d84ae7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d463daef1e2f57e49374ed73b5f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906666d24198c7fc80e196097df4b6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>