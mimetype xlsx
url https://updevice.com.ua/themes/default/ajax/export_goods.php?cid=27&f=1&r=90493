--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01719263018dd49339db5617bb7e16d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd9c9a4a485a39569b046327185c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de8dcc1515ab5a1625e60ef228eac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733ecc2b08ccf79d335f18e425c40df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708afb191cadf8213cabe0d36bf7165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d44baed7a72366b10d6de65cf26146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa464f4461214b6bf75b7361935947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80226f89234e7da980df2db98d1455898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb69db57369d3286d8c8af111329a779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1358942f8be84f42ecf9fe339b63d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf906d6a72b8de217740c20e2d66ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fff3f5f58c46e07466341ad5aef2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135c241917663b09fc1f613917357213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943e50d6b9c1f833f8b54de13b78da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f2d7e50938c90dfc60621f6cde2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc087b8ad714ecae41693eb87a017116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3916d9d76208eb4f5cb1e5c26b70317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56494a91f8d0c56c49512bc12de9be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5583d416a48ddda8c7663d4bf77750c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd939d198429eeec29628f9dcbeb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8691f71ca9af5c2e48832d116554e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71f02c82306c8207a70db1431448222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e86bf460a74e5ed237edce6f6fe823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539828c1a8179334874a6257c4d2e0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb7524be1d15ce900ded9cdc07a3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a3b504ac73965df7852159ef2f8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4faaab81244e5f8b35282d1d63ade27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5271dd423a923e01bf6215a709c3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338238bc783a07f1be0eb7a3a93f2e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4745b0a28ea14bf2ee7966a60b5dec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a975708b6cad5908581aeed289ff3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dc99dd007366f61f732aaf3ba36832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5ea73619b327460a3b0b33418d9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17245b22c3477fe444cb28da968092f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d989156d0e4e6f8a93c5a6902ceed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd62d7b7ac10ae02affd41bb1ac0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc1afeb7f280c6d6a93bd9408bf81b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c8055c7eab30903fa1418afce97738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afb7e2a32f8e05df23d43bce31026a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a70b37495733557e18efe4dff0995040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8a9010c2fad00d2e338868ebf845941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70069978357e6f60666de06b32d2b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c282b089fef77b495a999c37128ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ffa48193810712b014254c679be3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef798f32d0a1c3164954ba2acba26745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b4a279ef7b456da8ea80f4abd30aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b464c818b08aa9d7e7518be0cf07447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e146e7ce3468624822e5960cd397048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0972a046e1f925e4147e835be677f8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa4ff6124fc279a01d4295a40a02d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e1f2b00a73787ea0fe548fb76423551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b105436fcf0383657d7b9f50596640e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244bdaee9fd414d1e2a0693d8b6fd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11331a90981bc6d7b6044ae25114154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee41a5edef0568fef369e3994bd80c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59be5317693a998ba1fca32b1e1bfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba937a867d85339037867585d936b7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fdc3cb1cf0e0b47bc9ca8ea1cbdb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b5da03ae38e186de143321ccd7ac159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eccf15e3cf9b21c69c8b19e3b6404560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a00745374e46a5e4193e63937a3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c115ef7c913546243b1a254ee8fa3a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66e3b4d5c7bce7ffc273806de9b2af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264518692d2be0c39ab88246d1ffb78a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e1e6094069b54b0d0f3f519fb4a1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd23ff99f2f3a839b1221bce00a0e9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328024ef5fcf28a02e52d7715a97eb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37c8dac374102c3a2ba365c59f525668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8876ef1c33e365b4688d57153d620f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2dbfcba7e89fd6583cae2a2531bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfd397c8be898f24191e526ddcb67d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd00cd65d551fcf843bc768074416672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313d8f1311415fe5e620a017081d62573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09dd5a4caf49869562bf814f7fae974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836386b0db907cff4e2a87ef833058c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d30e7db0e002a59aa949451299cb8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eede4306417a0c1c1fd22153cf65477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f372706d3dc47710dd28649d6176878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb5d31bb8216f2f3c40ad5a66b8d0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d457d31092a2121d893ce45666e0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d96eae3632d379a84f1e9969bb8ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6799cdc1191d52f0ca1b74714c51cf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e36942cf6b3f66223ffc3e97ac1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a787a93dcd3ce6c48e696544b2c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c071d3ae4552de8f8064b7d4a223c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc3eebddfe40a6f837178173162cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a442e84d7640af542d43e8e19bf52e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa3aeac279651067821f74a66d4acb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d37ecd72468b3c367ff489665cca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c829d02034cd41048727f13fa4751f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b17a2739e1b3fb5f056b86cdca23691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eecc98df253cbbf952604641dde3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dae9c37235091269ad98f6a38316393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870861b568aeb151ca15d0e0182683e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fdbdddebd5b3dc7df41ff6dd6112c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d49c13c05fd7b2776c84494e8f00e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b37d03a1d9849129a5e41b786529e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d5d9239945f73ef30fe758cb04cc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8fc2ebf49f6c428aaeea6ec57108f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120c72b96240ffe215f2ec04fe9fe2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66042af64dca4d9e6c09475a6a3fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427243f106a9869e6bd22cab5db88066102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b83c6a67d903497340eaebaa8afd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18de2225c8a14da71f8c2879825c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277dc9a14f38738a6051cba4a810b83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898d680bd33314aec18d0d567de47e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550175cbc574818cd28a5a5bde6bc002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceba60893e9d6a637ad4cb0dcb011d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511264282910157d8d392b586338bb32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424f06d61e95ec0d528e6b98e13a7a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83176754441e3b3e28b01ee77253a920111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a674b318d36b4f816aee7240c107e19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66ba1857f31887856a38f25c03d3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b6b2acbb23484651808ccf67d1b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808240913096950e2ada6e2695d16e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3139a2f18d4ad48f4e7efae8ff9eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e32aa4b75b3ad85b9846d17e85ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b3a9f70b4c1e370cc6c6497edfacc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fea00fe76fa3de72fc70fed876051e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c3527e99b7d1e7c6578468feddc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe43d30fce570348679f4ddfc63bbe0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7dbedd1dd8e3a9a1530b1e2219ea2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49a712548fe869c2dd09615c36bc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d96c015f22e98a10693608c6b0263124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448cd520530a6a6d25276ac1c9fb61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b108db5b8a6bbe9dd84dda333224126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baac4a97fb805ae1d265ac7ef6acd81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e671741a372b7c0a1bc5d46852491128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77115018555d84831e492484bf4a95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4259fb5ff3c2e6fcc39bfa768a066130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7fc1eda9f6becd41e38879e6f3aad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042762dc7e4ec43a0414cb1bfe02ec7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c54f78c7cd81e1a6bea774c9a1c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae836a18b4dad47473aa4e11cc6eeaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1adf96c73ca8c179acc64ca3cbe1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf1709bd551de840db7ae13772cc38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c2e9e65a71a647246c650f9ecbfcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de055af03d60e2d20421a15611f18c9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257650738c132651f3d01529cbcc2fd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f65d53da3476fe14c3f6de04a484140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337237bb4117eea8db89c90274ff7ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac12e16afe5633989849079ac4a55f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43216b88addba3c35db3bf68e07be339143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1596c47c245da8022fd375bfbdf7b2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc4e12ab0b9d2956dc092f4b140f4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3f3680c4198195af32177b711aa87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b746d3f8b067f317e81d7c1749702147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b842f93066dfef17f26987c24810fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d8b7cc30fdd316a2324ce4a703f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022054a2400ba814c5006f2c761265150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158e17281904fdfdbff8400d579159f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e13786a15757a4dc077b3d4103155152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ca1f586cbe240569e35700efa2ca8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2afb1e4d02f9c791a29011aabc7ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9a0b42a875ffeb9c339e905256495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8dbbfba2fb475e1a9be97e675ef9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666fd8988867b280c28063f8669aa25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b106a728ae15d5a606a19db40e9080158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a65b5d961591350f8b1ccf0ea1787159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e76ec1a4522e6696910de9914b9bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca255f42105d9325272168b03b5cbfd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d340304678b0b58f36340c97678d122162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6c98ca890cebd4caf75cefb537fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db292c275e8378cb08b07b192c2c003b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1784510469270851aca4d6dba087e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c605bf5629db12b4f86114f2060d0ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807ee5dc3ce08614a161aedad1d6b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177547339b1410f8e58ed2661ebb2920168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164c696358afdb986c55d819500ef1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd716572f6dc5f3c34a84eb8614a15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17f5b9e97544b9f0c29c6c3a017e0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a0e520e19578848b240615809a038172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56b6223d26b809490852e9883f1df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eba7ce348e2c683d8d877296e9635174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2002f059cb7102004cddcec3b6d41ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706970052b57e2228447e5984123bdba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79dd52654687697bf997beaa1dc0e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1140c6119def48164ebd09f3a532e3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7e4bdb4bd72013c597fd7f45b8b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69884556e041fa9c7662e06616b348180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dbb0214a1efdad383d7a34702c37d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb66fbd1049b39a8debe4078b5b06d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521caa9850aeb762833a76ba33142bf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace411306076c60afaced488190906184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0196c2992bf9dccade691b74caefc2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8e7f2d675c7cb68ed7daea26eef93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e343ca2c3a3a9b3e25ce217efc495187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cee0b54e61d5c2a0bd31f65d3c844188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6452753d780cb7420db8df6d3347c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d91bd5f6f7f107ce619885805c73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168dbc63e392b07d1a3b9d9fa4393d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb1676ae6dc64c8bfa1c2bbe1706d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728f572ac72dccac88cdb71efeee4cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211bd9afc0f1a36eae48c0310ebf1a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf6d4d15651b60c46c1a6706f7c8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91534b94dee42ed1f276b47fdd649a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4a873a6b1177543bff124f473ff19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f9d2180bad97ec989ec7cb1d2abb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7e9f1b150941398d615702100367199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76590c2f9c1696e6ef282379796317200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f25a00b63d98beb6bafe226332c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2026d9816ecef787ec249b2dab1a9a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a9ad1817a7bc0caeb23122bc3a530203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff162182a8fd6a36928e0216cbc8b0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecc6125c6b78267f3b58526db8534b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbdf0f2d5e1016232b0c97c95c73c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909699209faf8e95a745e79f4f392b66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c998170fbb94ee1b20f39cf4df2e45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c34f1046cad8be8626d967627d152209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4268bc1a894b21d13b33508e7c25d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9ce9df34679f718ccc6ed0da0aa7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1f6414875f396c96d4bc2cb102bee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd390b51c21fee67a4b9de4756d1b25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294acadbf0c7620a7f335456490bb6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb80ea6b396365fae686e3206f231215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162793f491f7d5f480507a6962ec69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218e98bd6291989ef04371007d4d57e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7804d21072d11cdd7802b698a21e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcf9fc177d2832ca70b7dca1a2d97f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fd2e96a3cea49d9cfb3472ffee8dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2abbedaf6a01cc10825eaad2a1035b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8088ab273c746ebb5c156fb6aae493222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27c48d0e6ebda5567f651b6e8d683e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd374b357ef3615758454214f225f87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfbdc0b737e20c654f27ef4d298b2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1eefe1c578c0d8ed4040a3244abfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d4968da8bd3ad226b3ec0cd7c963d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d39b8c7927a5db7ed3a0e2a53b6a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43825617f52a785d71b7023736091b43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea6ff56159cf5920452bebff4f8e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e338b8fb49cb40f08d3dfae145ce7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2616f0b8dcf44570d2f0350c52ad3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d09b9bf26d5eaf501cb44dfee90775233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb69b71ec09872aeb7957c8952ac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298eefa5c07be856786a7bc780cd74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb396399daec9af919d7cb8801113236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9de6c1ddb25dffee35e3897fee75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dda541df2b4129f484a0b646f60a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eff441582f5198c9124cbe6b4bbc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb18069090e82e64b139876ac7ecf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338f890557ade5f83460c86f0dd0acd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eba48ca690902b739665dcc12c6421242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fe79a1b142d78b55e16229e187fbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee01bec315d2b2e8ad6acfdaeb786c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf2b2f85d020cffbdc74f8a95626ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45f9694f95bf7b91421bce4528741f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae737342b0a45effb47bc36ae82e5ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46daa5a56d1f31590757e851b7c5b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370b5f639838e3d69b259a0fc7d8d77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbd0c3f783ce59aa33502914c65284250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8797de6f8c98f0094a8dda44354eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59f9fc351d7ce44fbd504b148c592252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec6296331c13833a8b0af3a7f4d356253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aac90b6afddc9782681fb9d0df03f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae590875c1ba37317b12251760456255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73713cdf9f0df2f6557e0be2e209f61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ccfa27959871aca0ec6885d759a3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a95e4110b93d9a071a86326bdd79f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba223dbe1a64d0a9e9d79a634d220663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7875fe15f4e67076051a86889c8b5e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7c7d0ed42902fcf4482475f2bbb35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4460ff17337271568421f3cb2536c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74097e98e3ccc5cf9f6149505543e58b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ab951d2432f17c956a712cb38152c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efc223435999b90e6b83801a1ef3d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1394897312e00e2d82917a10bdc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb1d80cac237a16e2c88cb1edcb10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52ecc4de903a7556a2ee74ccb4e80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6183e229e61afbbfcf75bde8977b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb18611621fb74a258cd2eb8bc385270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e282595d738b7c0f16629b33189cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600a034b54f08bd1b568de4fe12d15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f24ffdf3a659200e762b3220a05d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc21fbb7c86126d2b24614e44896c64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405d2a2a09f2eefb4c4f27414aa8adb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3010e18a28bf0c1ec5cf565f41d6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c2c261cf0513f0c8a23bb71675457277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a5bc8868bfc4b04ef7a3fff9742f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce223993aaedf98bac95f567a2f07c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1e545ccc50d5d9db2ebaf3be53a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8ab074b6a6356c56096affdd8007281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481da14ef410205af769e3002d08c4cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ce32b9cf0c261426bff1bc05e6a0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d971c7798f358c251f6e9540d94e87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d631637833707b217bff593ac1ec41b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae390a5ac5a9c88f612a49d17f6de8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5921ee4d904efcdde258fe923e4bde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195b434d148669dbc1a9a5664f18601288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4c4eb308bfe39c62bddb7e8252d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1c862af963abf093a4ddfc020a1ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a9fe31bfc1dcf25e04bec0f8a1c77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb02e69a9c839e7fe7c8d6b679d09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6f3c0f0a8ef5e58e2cf542a6ed2e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c3c14e43cf75c02d9f7372f2a94a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877d7e5e6938565f2ce24bcd46178e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b60821e11f94dd9193f0ad45b7e65a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83abee535192549371eb5a904932b57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb680105011efc8c1bf1ffd1fc281f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb61f9f39032309b79f3c831c22db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd884a98d32a99c0881b32dbebb2a0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557b799eee9c4d6aae7fa081d86d4e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb135e9b4d9a636bb13f54fb9606db5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f6dbaf364d9181b2ae865d6018f63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af8a2e72fcdcd5051d0b597c79ba03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6271b8262f1e773567481c9c443c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db613e4112884011e7e5f1f8c76e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b037aee05d10e4680be9f013d3b62ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca9fd4be07198c50a735bd2ae3d901308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda80cb883fca146ead8b581c37a0109309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb1c6161ee25573cc6e1b04efc8853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78850d5f40dfe4c4715913291caeb382311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b279f4be9c619bd3d9a273f1e1eb876312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9134c9f4a777e24c00f62e2b891c87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824527a2f593aaac0bcb7877a73eff5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc7a4249adde4ea57f4ee9440a39a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0892b47680e9d7fc86904197b9af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb597aa3984c3ca80d868a4795afb59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1b21d19df8b830b3c118b52b07ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9739b5a7ce57a97d448e77594479b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410ec54a24a5c4f6e66c8ae7688351b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2f2c9b337bb090adce31b6fc22d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eec6c74134cfd5761fc0dfb253f62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04fd8517129d46acab93d5054c3e2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb90bbffd577c5cb07d91d1f67df956324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c609fbb8f2f0a58b963f3b0ece2ca8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d320fef964b8b37fede3eef703511c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0de206b2a1e884365712d3e070c5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db639695e7ca58591d452b690d24e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb9b83015feeebe8da7f02b121443329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ea5a82101f6d269b8f54f183e2d4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb3f15a87599498b88d0276700028e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593ca06c40d9bad011d0a3623f953f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b66bd7997aa7acaf3910a0dc0438333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f150c2108b963a26ae290b605bc11f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b482b29dbfba0d51e5d2d35ad8c262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc75d723f0acb45d04a9e1f257034773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decbb82f1e03579d7d89c5bafdd36014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ee559b318514f171f0971b8a41ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29b96bb1283e2fe6264f73ed4125086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619e5c0f37b2372cb65780d546b8d3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e7f7b359dee56cf0ade467b5480e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c779660d8c6bede32cf534ca85a219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf670e7ea55a73f47509ee8a7405910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a436d321a0f1fe19ae5c1ee5a34fb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed60bfc78354e354ba26ad3ca280b2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db0b0de62863f17ae338f1577c05b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722c1399dd128920e6bf83ce47cab3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c542adbd2f33aa649e30e1d82c06d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504823a14b48e995483f13722e2790bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989561a432d8e3b124bcddd625af34517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516ca0d373f8808fa06a10f1401f4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a32f02f72ace8cbe246d07dc9a9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412608f557de81c6916ed83e7ae0f3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aef094a2657a44cdc3019362d502d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759fadc93930010dc2a3deffe5807c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ffea292a5eb4283a8adbf0d1fb8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb034e171c28104d53f5afaf0cde69824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30674f813684569be03f0099b6f121cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ac0827d3b67926d421743ce6aeb5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757aa21d7128d3ae715d261d69e18b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430dca0cef298febb21e6ca9abe097f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace887ad23600da52702a255fd6e160529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4a95434f4b9093ae4f9c2c17e8e2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068151ae2ba7d20c064cc15b205a195e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f87db27986ef8b142c50dc3babafc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ffa1dce5b857b50245a5999490ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b66c270468079514f2e64efa31fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef40892fd3da1d551e403089e8dc1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7eaf0d960edaaa66ec5f16377242f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb639a0e15ddca717f20b694c3d4f55637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86cf1253030200de669d7dab3be0ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712d479106086b053960245dcdffd1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5d23fc80c5c7864ae52d549d5822f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c49f47fa7ac946028e6069d0f26a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b023727638e9ea664d9f13c2acac7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1553d5f7edeee148e9d3379a0b60943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9de03668cc8c19af996c8b74451d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9028ec61077fce8a2f72a8163212f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814fc79d62b5f3244f26347d4859de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77e02ce64aa37c66c47689bfdeca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc788433fe31a12febcc11c451f1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79e2fc217623abb7b5599414703f7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a705d1538841cfafbad43665be7cff750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e2f4fc15ccfbe59e85b477da34a7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af06f1a4b5c6bfb0d798f5f83e409652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae53de66f51fe26c3625037cb692e2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fca56c3ffbb93478fc1598897bf0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7db7f7e8b9c712f4214c4a4b899f3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61c5cdafc7d64bbfb076bb5d36fdff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999c1c5bd6d79cff0a3cae56279793d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abf9adb583d64db4e39a0994a81a0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198059b015e7c40190620cbed68722a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79957db8e1e131ef001af56f2b91f42960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d3b681eecc57803f816606121d6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f7b4395b2947bdfbd4dfd81c975d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b6063220425629c070f3af13a44263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a939862b216d0ac67b27b006cc1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a548c4483b33018d1527eccffb80765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b50401e44e5fd4b928ad4901090be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fb2ca5bd0839545baf69c4640258467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5a6499896ba47180673e9756934068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd57dcb1f34bbdecebe7936a2efe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f4218c404046bba91fdf254b65ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662899ac6e7b0dc078a92dd203602b6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1942ed20c157e549d4f23dcca534fee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f640648d3ab6369fe600a562c42473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b0564d93190e09a068673c2f567c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bed35b07be12232c3dade7674fbb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c435761886dbc707efc6ce51323d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5b9bd592c56b814bb9eb363249e7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1da9680264f0d87e55d0f58c7b84778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94870ae4c78a649fef03f71c0128be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa881d16ba5ef13304a6f4da66d7bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bc3d5863a80fe5051a260ed66a19f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a337622548479146b06357cf7dc8ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaa04e2fa35ef27751b53f655692c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9e08ebd06abfc944276bde875da484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cf32a7eb7cad7d632a41f8268bc7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f371fa0f6dcb14a9c2484de2025bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a969a086f3a9500700f1dbe2e2d9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d88bc7c2f6a9ce0ef7f6e2c4c977c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6f8d0295f12aeea776a6a0bdcac9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e446e7446554f0e3c047f777983e8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634701d1ac40ea33345f8b56430a58fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e193ce01510a6cbddde8ba7e455a9a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ba99f0e48a9c61af17d7c7b87940b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb829be5dd6ced498ceec538046836f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b62fe51abd6034ff7596522c1e7c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544a5e45b34c10174150f7340450c6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0503cda3b8de867f92a201cec26046697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d0666cc9e2f76ec0078bd715c2d6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f1191f95e52369eb7eec8365fb18c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c2f2fec2b4ed3ede9acccdfed3c91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ff8539628a234c6c7b3b290b48a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3c94c997768a5ecf9149f4f564f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84540f195c9a826c488a44164b4a74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c7910928c426ced8d114dd446f66c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9162a8248348514c98f92cf83bc04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eedda741f313a86370408ccb72311106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749796868730e57bc9c04596ba5ac9f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe866cdb94f3dfe5840fede76e6fff8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f1170bddca4706efb7989ba41666109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe14b4b7cfbed2d9b7d439c1d401e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a8d4fba2e538fcd131cbd598d3430111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9753b2865c7e04b46facc8ae5de18a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cddf558ebe08e2289798d4992fe0b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3ec4ebe639e0732332f84fbc823da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ebcc65ca2f13f8ab4809a5b20df1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e61cb9ba4ed84082b9ce653c8db7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844e5aee589cb95d9f80c7e3a7f0b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e90da40e7571f9da9ade4eb6b5e3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4acf33e16462848586e01f83f5f301119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27732af582fe41b37cdf43e76b7f21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29322a9f5eca49658f701fa0850a6a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d6bb9f12420a8d74431ba0b21e5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f01ad689f934382c7a50c609b74ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d1f06fba4c78bdec96b8b94b6b88f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08595bfd396e026562f60110d032890125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cd525c36a7695fcf9bb6730dda172126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1fbac7f21e515e5503c17a77f5485127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18db91c04d0b35089e585a450818d17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a508838b21caa266fcb7bec1e7b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37487d469e3f1531a5a7ce9aeb540130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a08dc12a56e0bb8ea5f8429458dc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671a08f7a8cc3d0c27373c7266e8cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cf3baa9d04ff1d8127d2631735726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4695247c395ac7828dee445ef677f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679d8d5e3944863a4a5f1f2e8b75408135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d88b3180b48434f033e0e4914895136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8d9d5509dfff756c96dc5f0a19843137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99100f8d6c7cf5a7df445a2fd49f9539138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec99bcaf92d51d315d6ad2eaaec46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b40d324b310c5fd85e9f726261b89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ebdcaccb2d55ee3beb21c9458819f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fe587c3d6836bd9bc658200ff49c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87953b2c670021f98f5885fba3417196143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c2a6f7c991ac38dc876a821decb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f31919880a9bdcb8ce8f9595aa1cf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374ce8471f8412fcf4593bc4007cbd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad98a5a445c7c1522e71b293abb0cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a1bb0b601fcdc85bcd53d215c972f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aca61d0ad82588e5fc3bca60d84c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69a13f27a3da4d058561e1b68127bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05795c9bf01a5522e7d52b46d3b5803151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e1f2ae059a268f05ad09def61aa70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02aa1bec242489437a06146f9252e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6688508ccbf5aab2ac11074b543754154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad566840227b3aafe38b918a05ffce0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b87cc08b545939e3c07ac1114813a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414697e1bc2a23e23c596404c3392575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a057942ad1d7cd50ae336be6f936480158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c63ec2d40d3b7f88edf05ed178cea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b37aa9f220d4904728388a0b4f4b11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f36015573d70e3c2db88d9379601161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc9862e1a0f40f26c4654b0c6223a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71f84c8ee6c9c3b0e568b59750b41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeac889b1b65d13ad59b6302779ef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181bc87642428a78992976984f7ce65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902dc7559e7ce82e2b41518c3e0040166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada3e1cf9ed773d787125d75d259601167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f4fdd8639b8f0fad22bc9f7ac048d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db77c907668ff7804eeaf70491728169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f077b15f54745a81a6727f90e99d76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a84a027f03240581ba3f8c1b516c5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30fed157b91855aaff009c7b20730d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafbaa8e6faacb31d52bca9918712de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a271f519bf50766e76a9b40d0a4f42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528775fb76ab5ee430d1832082f80732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6848d6d61c23204d4b782992fdf718176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda6e723123b32d8f7f9ff41450bf1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc2cfec8305f1a636bc77b76a7be62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53225f8797999c2f615a82ddae0d4c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac64c80d14ee1f686a5dea74e376f7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7dd762eb2463bbd7a4238d03da646181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a98f929fa6f294adc68bf3b3bf1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde80ed60805e6c8ffccb1449c592f96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f533cc5cd260097b4c9c84b5d9932a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b91b1a005e40fd7b172915af3d8f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b70adc5b66b33e19d539117ceee15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79c37d3625f6d072110f49611663f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70037a9557c27992944a22a3929ba8e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af408819f7bd5b7ad065cf3af8d3b299189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11723b6b59968848b26722247acc9a77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f33493664838446963dcba9e044df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000be3fb2861da8fbd6ff572843deab8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef7c23486b039937d295fc5153641193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eaab2a52423349647dc0e6069de05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846984bf8c976a1ec53a266284851936195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87575047a9aeb9b7a09ab24a3814385196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c2de70a7d620737752f4e4f51b058197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe087a2cdd91c9201751ae4eccad8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef970a5f62995c023bc95901f5aa1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200c53da13abb76ded289c0fcf61cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f23deaf3ae2de5b2b07f0e3ab1202201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c0a0f0672770e0ceb8fb399b91039202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed490b6ff75ffbed736679118873aa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca76be8c0f10fe5376eb4409c0d1885204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea8f24af15fa2874a8a5f31fe8bf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd0929c614f4420ff1136a538e40bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe344684aee22386ed2af74446d8a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158722c6badfbbd24c75e64612342a23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84cf81321606f7cc989a64e8f3d894209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a74aa41126022592a3c3bc4effbde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc56d4d5d7f404541c3dc2d7b889ab4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372424773722f28aa951b3f5452186212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29abb50260709dc2f4ab94b3cb33604213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f897fb8c587311bd3796c52397a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975099b423b65129edf0e79068422a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942264e68072433f827a1ff5a341538216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1af95bf2389a94163d5cc5c3d4b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0565f41ee3787d45b06d1d41ecff94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34601c33749c12ec083120f524574219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515db73df31b03fc4bc0f91269b4dff2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488184aa472accd88c3325e787c37c86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681419dcb5de5c19decb7b2410f2c05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64166fa8bb87d7c8c333d8a5abe45feb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377e5e479209133a586af608ea4da7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d0ca23e53a1cb0d7056e09ca3ed76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302323314ac3aa723a287b40c7798dee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892767f078eaaa140def9d3b20fed0e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79afd2f511cef3ce2cbc666b6f5c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05815af5f84b85ce44b18a3190bb6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8ff730ca3385920e4c5f7afd08d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d85a722bec7e0d7952e6bc5ad8cff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75773eb16edbcbca6203bf829eca6d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc01dbd1f8c8d33e094cbd2a1fdae9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c081b881e1ce8157bc4ec08a0c5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3cda2afd6d57759a341e70ea828ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a699e1eb570aab10bcb1962d6148236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ddf889e5517371e94a916803d653237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdd5fa6f56a62ce15fdcfc3811e140238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0458596ed8bd23bd357bfcd0ca0b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cb8283ac3f3cc1757953a81fbad75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46622a41a9b894fad60d451891bbfa34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7114a88345dd191d84b764da5942f62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2633b3d6aa99ddb12d3cfeada07ab4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9608b7d450fb549acff4b98bbf6651244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5870abf7e8cdcd8800700c45be613245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58439302a42c1fcaf67c6fe6cd1ce3ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac5745a8bb69f66749053d19a17660247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc5df284722e598cf09a6166899fe8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23f5b146b8d337c71e852ef91ca16b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58656b0940bb0348705efa4d095cb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e9602956fcaccb09cf0721c66799251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ea702fc65aae98fa5884f96393df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69490e6b5728b0b46dda63dda54e5b26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5e02604ad50343115191a1338f21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebefd50de91921f16718091fb66fcdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f4f79f233bdf82fd0f606bafe919256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211ab3ab473eded89bf2de9eb2956b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a537181b7a5fc03fb692677a5aba6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd5a1db949ce42bf0d751845366a5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab300f479543979ea30a04d8338fe032260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956abb14a7a77d1ef3bea22eaa67325e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1840ffd7f7dc61029e23331a1cae393262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3144056ab405d28805fde6294a842263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17818f17883d6b8924014a6d6cf460e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7915eea40c1f473a88ce24f5ba2266e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0227fcc38578ff2c46ff520db7424e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466979c816ebbb1ce6098c9910bb778267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0f09480affdc851c181a3b9c74e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534c6f8928bc2ed4951d8975c0316fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4469d29b8dad55c0b96d35e258ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355ddab2929ebf2296fcd30bc4fbe0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283a3b7c732b79f7d421c7998afd619272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce8d323cf992b82ec3bb02908e732273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120efe5c441493fc9d79b7f5ea484618274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fededecc4874c95dd63476ae12fe0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b2bb477d0bdf4ee3fa1e77a5304c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12333ece1ad130c7a85c1e00d44c41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8012638e8cfcec13f3f21018396e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2082f7a72910113fd20530047f570279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b10ca47d2efbbdbdb00207b0ec5d49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f908beb6a238f817f7d1afd26c2ad7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a40f92b49ed239c58e56696fb2a276282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa52136c7789e94a54c75654062dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab96211517240b0a4cfc223a85d3306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415df4c3d6eb8b6a58fbe71bd866c97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbac18a8451a25ee9489d204b15d65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f2d6c80981fb3ecf6b23d6e252c12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35726b7af6aae8f67a89ae8568b189288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06998e5d7025c4e1432a6c85367c3caf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfab6b552b3b935d7275c83abeacfd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2f4bc3a40966f1caf4c03ec56b82e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d08bc5ba6a6ead05a3627a7c4901292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50e600d39ae3473225bf57e4342caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cfc6fd411dc2831669f0cc7787299294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3488b3e6ab92590bb6a5fbf4c9b2e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260622f779d8f310b9d94c8c1165681f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d61d7237fbc4896895fdf8210cb10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f1c4a7d009a13dacbdd6bcdb98633298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8159664485633443ae1e3a2222900299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf9a658bba1bfedbefa9d88c5d95a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624aa668a1cb29d85c268e7c5c39b35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a28edfce6836528614fcc47d01f184302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2904ce9458865124f96d2ebdee2edd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecae0f792aa3c2f71ef5f9db228783304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc276cb1ee2011ecc88d2ec9060b920305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68373735971a31fe032d8d0b592d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786336321f89b58c140947fb37a5ea1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dcd270763afbe765c70b389ed5ba0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6431c379e08dc992e811eeacdf602309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedefe0b2af943986e6216b557ca8b19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b11ec2d42ff154c6a42589c50cfde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e055ca8f4a2257d1a8341b7b90bcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ccc9668ba53f6d19faee65de61d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62689a19bc41ef66d934b5a77cf43967314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220724bbda714def0a02f01016e071a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec53857761b43c4a953fc595b561ef5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d07dfae85ee28802801d345c3bb9fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051212bac8a56d0c228c51ec2e88af8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde3e12366b3e78c3a4b0cda0ac1267319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c85b9552f68fec12185f0a8f4a4895320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd979f2c317761f2fc670bd0fa5adc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2e1b65db4bebffc4664ba899f2f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a004ae6f5323f3d97aa17105bc66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938d672e3d1c6965c3f7b86d0ba5f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5fa023a236d408505327577c2b2f5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>